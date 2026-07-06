--- v0 (2025-10-15)
+++ v1 (2026-07-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="2C5B8B41" w14:textId="4EDA645D" w:rsidR="008E20E9" w:rsidRPr="008D7906" w:rsidRDefault="00FE7D95" w:rsidP="00FE7D95">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO l – </w:t>
       </w:r>
       <w:r w:rsidR="008E20E9" w:rsidRPr="008D7906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -150,3421 +150,1997 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="16018" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="2131"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F54612" w:rsidRPr="00692892" w14:paraId="5AC875E6" w14:textId="77777777" w:rsidTr="00EF362A">
+      <w:tr w:rsidR="00F54612" w:rsidRPr="00676CBF" w14:paraId="5AC875E6" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B69D584" w14:textId="77777777" w:rsidR="00923DEC" w:rsidRPr="00692892" w:rsidRDefault="00923DEC" w:rsidP="00692892">
+          <w:p w14:paraId="0B69D584" w14:textId="77777777" w:rsidR="00923DEC" w:rsidRPr="00676CBF" w:rsidRDefault="00923DEC" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00692892">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Tipo de produção</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7630EAE3" w14:textId="77777777" w:rsidR="00923DEC" w:rsidRPr="00692892" w:rsidRDefault="00923DEC" w:rsidP="00692892">
+          <w:p w14:paraId="7630EAE3" w14:textId="77777777" w:rsidR="00923DEC" w:rsidRPr="00676CBF" w:rsidRDefault="00923DEC" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00692892">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Pontos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB000AC" w14:textId="44C0C5BD" w:rsidR="00923DEC" w:rsidRPr="00692892" w:rsidRDefault="00923DEC" w:rsidP="00692892">
+          <w:p w14:paraId="4DB000AC" w14:textId="44C0C5BD" w:rsidR="00923DEC" w:rsidRPr="00676CBF" w:rsidRDefault="00923DEC" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00692892">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Quantidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7416AA36" w14:textId="517B6CDD" w:rsidR="00923DEC" w:rsidRPr="00692892" w:rsidRDefault="00325F7A" w:rsidP="00692892">
+          <w:p w14:paraId="7416AA36" w14:textId="517B6CDD" w:rsidR="00923DEC" w:rsidRPr="00676CBF" w:rsidRDefault="00325F7A" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00692892">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Pontuação sugerida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25CCA230" w14:textId="77777777" w:rsidR="00765501" w:rsidRPr="00692892" w:rsidRDefault="00923DEC" w:rsidP="00692892">
+          <w:p w14:paraId="25CCA230" w14:textId="23DFD94D" w:rsidR="00765501" w:rsidRPr="00676CBF" w:rsidRDefault="00923DEC" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00692892">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Número do </w:t>
+              </w:rPr>
+              <w:t>Número</w:t>
             </w:r>
-            <w:r w:rsidR="00B37E63" w:rsidRPr="00692892">
+            <w:r w:rsidR="00676CBF" w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do</w:t>
+            </w:r>
+            <w:r w:rsidR="00676CBF" w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37E63" w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>documento</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="49314EC2" w14:textId="7C5A0DB4" w:rsidR="00923DEC" w:rsidRPr="00692892" w:rsidRDefault="00765501" w:rsidP="00692892">
+            <w:r w:rsidR="00676CBF" w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49314EC2" w14:textId="0F850296" w:rsidR="00923DEC" w:rsidRPr="00676CBF" w:rsidRDefault="00676CBF" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00692892">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>comprobatório</w:t>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00765501" w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>omprobatório</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03A74FBB" w14:textId="77777777" w:rsidR="00923DEC" w:rsidRPr="0092422A" w:rsidRDefault="00923DEC" w:rsidP="00692892">
+          <w:p w14:paraId="03A74FBB" w14:textId="77777777" w:rsidR="00923DEC" w:rsidRPr="00676CBF" w:rsidRDefault="00923DEC" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0092422A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Uso da</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14381B43" w14:textId="7AC1972B" w:rsidR="00CF74DC" w:rsidRPr="0092422A" w:rsidRDefault="0092422A" w:rsidP="00692892">
+          <w:p w14:paraId="14381B43" w14:textId="7AC1972B" w:rsidR="00CF74DC" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0092422A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="00923DEC" w:rsidRPr="0092422A">
+            <w:r w:rsidR="00923DEC" w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>omissão</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44AA77F3" w14:textId="5D7608AF" w:rsidR="00923DEC" w:rsidRPr="00692892" w:rsidRDefault="00CF74DC" w:rsidP="00692892">
+          <w:p w14:paraId="44AA77F3" w14:textId="5D7608AF" w:rsidR="00923DEC" w:rsidRPr="00676CBF" w:rsidRDefault="00CF74DC" w:rsidP="00692892">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0092422A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>****</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092422A" w:rsidRPr="00692892" w14:paraId="4215EEAA" w14:textId="77777777" w:rsidTr="00C4600C">
+      <w:tr w:rsidR="0092422A" w:rsidRPr="00676CBF" w14:paraId="4215EEAA" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E76070D" w14:textId="6ACDBC4C" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="3E76070D" w14:textId="6ACDBC4C" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Resumo publicado ou apresentação de trabalho em congresso de iniciação científica, congresso ou simpósio nacional* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50F94820" w14:textId="7CB3D175" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="00D22C7C" w:rsidP="0092422A">
+          <w:p w14:paraId="50F94820" w14:textId="7CB3D175" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="00D22C7C" w:rsidP="0092422A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0650DBA1" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="0650DBA1" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67066775" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="67066775" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBBE7A4" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="7BBBE7A4" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="72B26D3F" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="72B26D3F" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092422A" w:rsidRPr="00692892" w14:paraId="54975451" w14:textId="77777777" w:rsidTr="00C4600C">
+      <w:tr w:rsidR="0092422A" w:rsidRPr="00676CBF" w14:paraId="54975451" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E71D56F" w14:textId="0409FD40" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="5E71D56F" w14:textId="0409FD40" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Resumo publicado ou apresentação de trabalho em congresso ou simpósio internacional*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5015EFD2" w14:textId="17F106CF" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="00D22C7C" w:rsidP="0092422A">
+          <w:p w14:paraId="5015EFD2" w14:textId="17F106CF" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="00D22C7C" w:rsidP="0092422A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="749E25BA" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="749E25BA" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="721A339F" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="721A339F" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="723B600E" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="723B600E" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE0FEAE" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="6AE0FEAE" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092422A" w:rsidRPr="00692892" w14:paraId="2A6FC494" w14:textId="77777777" w:rsidTr="00C4600C">
+      <w:tr w:rsidR="0092422A" w:rsidRPr="00676CBF" w14:paraId="2A6FC494" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C8A920C" w14:textId="63E2C25C" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="4C8A920C" w14:textId="63E2C25C" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monitoria com carga horária mínima de 30h** (pontuação por ciclo de participação)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B11C267" w14:textId="608D0122" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="7B11C267" w14:textId="608D0122" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="735BE6C5" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="735BE6C5" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27B10F6D" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="27B10F6D" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA985D0" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="4EA985D0" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="587F65C3" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="587F65C3" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00676CBF" w:rsidRDefault="0092422A" w:rsidP="0092422A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092422A" w:rsidRPr="00692892" w14:paraId="0C3A07C3" w14:textId="77777777" w:rsidTr="00EF362A">
+      <w:tr w:rsidR="000E11AE" w:rsidRPr="00676CBF" w14:paraId="0C3A07C3" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:trHeight w:val="292"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1CD53A55" w14:textId="372599AC" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD53A55" w14:textId="456F645E" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Publicação de artigo indexado nas bases Web o Science (JCR) ou Scopus (SJR) ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2B9D2E" w14:textId="5D6A33F4" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>Participação em programas de extensão** (pontuação por ciclo de participação)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1339C06F" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="1339C06F" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29982A2F" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="29982A2F" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9707F8" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="4D9707F8" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="36198618" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="36198618" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092422A" w:rsidRPr="00692892" w14:paraId="6BFC6496" w14:textId="77777777" w:rsidTr="00C4600C">
+      <w:tr w:rsidR="000E11AE" w:rsidRPr="00676CBF" w14:paraId="6BFC6496" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="29486A6E" w14:textId="5B84F940" w:rsidR="0092422A" w:rsidRPr="00681D39" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29486A6E" w14:textId="4E57EE42" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Publicação de artigo indexado nas bases PubMed ou Scielo ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A27C657" w14:textId="1E5C32EB" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>Participação em programas de iniciação científica** (pontuação por ciclo de participação)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...31 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42F0E347" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="42F0E347" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4BF54F" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="2E4BF54F" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="330E9B5C" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="330E9B5C" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="526AF316" w14:textId="77777777" w:rsidR="0092422A" w:rsidRPr="00692892" w:rsidRDefault="0092422A" w:rsidP="0092422A">
+          <w:p w14:paraId="526AF316" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22C7C" w:rsidRPr="00692892" w14:paraId="56E07281" w14:textId="77777777" w:rsidTr="00EF362A">
+      <w:tr w:rsidR="000E11AE" w:rsidRPr="00676CBF" w14:paraId="56E07281" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:trHeight w:val="292"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4CABC747" w14:textId="0C19ECA9" w:rsidR="00D22C7C" w:rsidRPr="00681D39" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CABC747" w14:textId="521A2C26" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Publicação de artigo com índice H5 no Google Scholar *** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7508C123" w14:textId="511C9248" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>Publicação de artigo em periódico científico A1***</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE64D74" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="6BE64D74" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D365126" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="7D365126" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27D4224E" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="27D4224E" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1034DBC9" w14:textId="718B7D4B" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="1034DBC9" w14:textId="718B7D4B" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22C7C" w:rsidRPr="00692892" w14:paraId="5DD4B35E" w14:textId="77777777" w:rsidTr="00D22C7C">
+      <w:tr w:rsidR="000E11AE" w:rsidRPr="00676CBF" w14:paraId="5DD4B35E" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
           <w:trHeight w:val="179"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="7B959973" w14:textId="1FE77613" w:rsidR="00D22C7C" w:rsidRPr="00681D39" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B959973" w14:textId="5024C440" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Publicação de artigo sem indexação das bases supracitadas ****</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352CC1C5" w14:textId="2D899AE6" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>Publicação de artigo em periódico científico A2***</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1112791D" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="1112791D" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBCF926" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="0CBCF926" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48AECF57" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="48AECF57" w14:textId="77777777" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="755520B5" w14:textId="0F529BD0" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="755520B5" w14:textId="0F529BD0" w:rsidR="000E11AE" w:rsidRPr="00676CBF" w:rsidRDefault="000E11AE" w:rsidP="000E11AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22C7C" w:rsidRPr="00692892" w14:paraId="23EEAC73" w14:textId="77777777" w:rsidTr="00EF362A">
+      <w:tr w:rsidR="00C218A8" w:rsidRPr="00676CBF" w14:paraId="5FB20802" w14:textId="77777777" w:rsidTr="00676CBF">
         <w:trPr>
+          <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43F2017A" w14:textId="2F6C50E7" w:rsidR="00D22C7C" w:rsidRPr="00681D39" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="6B022EC3" w14:textId="2B8D0E1A" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>Publicação de artigo em periódico científico A3***</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livro autoral </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="362F877A" w14:textId="3E808A94" w:rsidR="00D22C7C" w:rsidRPr="00681D39" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="4DC8EA2C" w14:textId="7C6D516E" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00681D39">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>80</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="586D2B36" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="2FCC733A" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-32"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="516D385C" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1F92ED" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="6617F56A" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-32"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="402ED519" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C218A8" w:rsidRPr="00676CBF" w14:paraId="012C7F50" w14:textId="77777777" w:rsidTr="00676CBF">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BEA0C18" w14:textId="2EF9F89B" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organizador de livro, coletânea ou autor de capítulo de livro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CDEC69D" w14:textId="27B0DD17" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="295485E9" w14:textId="77777777" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="39766355" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-32"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCD75BF" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2AC6E7" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-32"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA20035" w14:textId="6F302DE3" w:rsidR="00D22C7C" w:rsidRPr="00692892" w:rsidRDefault="00D22C7C" w:rsidP="00D22C7C">
+          <w:p w14:paraId="6A1D4D54" w14:textId="77777777" w:rsidR="00C218A8" w:rsidRPr="00676CBF" w:rsidRDefault="00C218A8" w:rsidP="00C218A8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1414 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BCA7DC2" w14:textId="77777777" w:rsidR="008F44C3" w:rsidRPr="00E23B38" w:rsidRDefault="008F44C3" w:rsidP="008F44C3">
-[...1 lines deleted...]
-        <w:ind w:left="-426"/>
+    <w:p w14:paraId="3F6782B6" w14:textId="77777777" w:rsidR="00E80E0D" w:rsidRPr="00E80E0D" w:rsidRDefault="00E80E0D" w:rsidP="00E80E0D">
+      <w:pPr>
+        <w:pStyle w:val="tabelatextoalinhadoesquerda"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...11 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Observações:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524760C7" w14:textId="77777777" w:rsidR="008F44C3" w:rsidRDefault="008F44C3" w:rsidP="008F44C3">
-[...1 lines deleted...]
-        <w:ind w:left="-426"/>
+    <w:p w14:paraId="010E46A1" w14:textId="77777777" w:rsidR="00E80E0D" w:rsidRPr="00E80E0D" w:rsidRDefault="00E80E0D" w:rsidP="00E80E0D">
+      <w:pPr>
+        <w:pStyle w:val="tabelatextoalinhadoesquerda"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...158 lines deleted...]
-      <w:r w:rsidRPr="00D22C7C">
+      <w:r w:rsidRPr="00E80E0D">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>em </w:t>
+        <w:t>* anexar cópia da página dos anais (ou certificado de apresentação do trabalho) que conste o nome do candidato e a identificação do evento (nome, ano, local);</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D22C7C">
+    </w:p>
+    <w:p w14:paraId="1BB83F0B" w14:textId="77777777" w:rsidR="00E80E0D" w:rsidRPr="00E80E0D" w:rsidRDefault="00E80E0D" w:rsidP="00E80E0D">
+      <w:pPr>
+        <w:pStyle w:val="tabelatextoalinhadoesquerda"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>** anexar cópia do certificado institucional (não será aceito certificado emitido ou assinado exclusivamente pelo coordenador do programa);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06575773" w14:textId="77777777" w:rsidR="00E80E0D" w:rsidRPr="00E80E0D" w:rsidRDefault="00E80E0D" w:rsidP="00E80E0D">
+      <w:pPr>
+        <w:pStyle w:val="tabelatextoalinhadoesquerda"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80E0D">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>. Caso o periódico não apresente classificação, a pontuação será atribuída pela Comissão Permanente de Seleção, de acordo com os critérios estabelecidos nos documentos da Área 21 da CAPES, disponível em </w:t>
+        <w:t xml:space="preserve">*** anexar a página 1 do artigo que deixe claro a autoria do candidato e o nome da revista de publicação e na sequência o print da comprovação da indexação da respectiva revista (Scopus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00D22C7C">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E80E0D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:i/>
-            <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>https://www.gov.br/capes/pt-br/centrais-de-conteudo/documentos/avaliacao/19122022_Area21RelatorioQuadrienal2021EDUCAOFSICAFINAL.pdf</w:t>
+          <w:t>https://www.scopus.com/sources</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00E80E0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>; Web of Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E80E0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://mjl.clarivate.com/home</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Pubmed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E80E0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://pubmed.ncbi.nlm.nih.gov/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; Scielo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E80E0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.scielo.org/pt-br/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; Google Scholar </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E80E0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://scholar.google.com.ni/citations?view_op=metrics_intro&amp;hl=en</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5FC29C92" w14:textId="77777777" w:rsidR="00E80E0D" w:rsidRPr="00E80E0D" w:rsidRDefault="00E80E0D" w:rsidP="00E80E0D">
+      <w:pPr>
+        <w:pStyle w:val="tabelatextoalinhadoesquerda"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>**** </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80E0D">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>anexar a página 1 do artigo que deixe claro a autoria do candidato. Anexar o link que permita encontrar o artigo. Nesta categoria, a pontuação máxima está limitada a 2 (dois) artigos (totalizando 10 pontos). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3D1619" w14:textId="24E9176A" w:rsidR="00CF74DC" w:rsidRPr="00EF362A" w:rsidRDefault="008F44C3" w:rsidP="008F44C3">
-[...1 lines deleted...]
-        <w:ind w:hanging="426"/>
+    <w:p w14:paraId="0C3D1619" w14:textId="56FAA765" w:rsidR="00CF74DC" w:rsidRPr="00E80E0D" w:rsidRDefault="008F44C3" w:rsidP="00E80E0D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF362A">
+      <w:r w:rsidRPr="00E80E0D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>****não preencher.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CF74DC" w:rsidRPr="00EF362A" w:rsidSect="00F2076A">
+    <w:sectPr w:rsidR="00CF74DC" w:rsidRPr="00E80E0D" w:rsidSect="00F2076A">
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="784" w:right="680" w:bottom="550" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76703616" w14:textId="77777777" w:rsidR="00281B6A" w:rsidRDefault="00281B6A" w:rsidP="00C41B56">
+    <w:p w14:paraId="61DDD0BF" w14:textId="77777777" w:rsidR="009A5BE0" w:rsidRDefault="009A5BE0" w:rsidP="00C41B56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="797A2657" w14:textId="77777777" w:rsidR="00281B6A" w:rsidRDefault="00281B6A" w:rsidP="00C41B56">
+    <w:p w14:paraId="702A2A4F" w14:textId="77777777" w:rsidR="009A5BE0" w:rsidRDefault="009A5BE0" w:rsidP="00C41B56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B479AEC" w14:textId="77777777" w:rsidR="00281B6A" w:rsidRDefault="00281B6A" w:rsidP="00C41B56">
+    <w:p w14:paraId="5AE9F6F5" w14:textId="77777777" w:rsidR="009A5BE0" w:rsidRDefault="009A5BE0" w:rsidP="00C41B56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10FD069D" w14:textId="77777777" w:rsidR="00281B6A" w:rsidRDefault="00281B6A" w:rsidP="00C41B56">
+    <w:p w14:paraId="7D96C95F" w14:textId="77777777" w:rsidR="009A5BE0" w:rsidRDefault="009A5BE0" w:rsidP="00C41B56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A96027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC3E27BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="97AACA1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4059,143 +2635,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="253364224">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1849245278">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="629286253">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1579824085">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1956325259">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1855150787">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="123"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC2584"/>
     <w:rsid w:val="00002BC7"/>
     <w:rsid w:val="00010426"/>
     <w:rsid w:val="00010B05"/>
     <w:rsid w:val="00013C80"/>
     <w:rsid w:val="000209A9"/>
     <w:rsid w:val="000217B0"/>
     <w:rsid w:val="0002199C"/>
     <w:rsid w:val="0002403E"/>
     <w:rsid w:val="00024C80"/>
     <w:rsid w:val="0002562E"/>
     <w:rsid w:val="00027618"/>
     <w:rsid w:val="00031F6D"/>
     <w:rsid w:val="00034F89"/>
     <w:rsid w:val="000364B3"/>
     <w:rsid w:val="00037659"/>
     <w:rsid w:val="000477B2"/>
     <w:rsid w:val="00052120"/>
     <w:rsid w:val="00053EC3"/>
     <w:rsid w:val="00054F45"/>
     <w:rsid w:val="0006137B"/>
     <w:rsid w:val="00062456"/>
     <w:rsid w:val="00070267"/>
     <w:rsid w:val="00075E5F"/>
     <w:rsid w:val="00075EBD"/>
     <w:rsid w:val="00080CE2"/>
     <w:rsid w:val="0008389B"/>
     <w:rsid w:val="0008415A"/>
     <w:rsid w:val="00084E21"/>
     <w:rsid w:val="000863FD"/>
     <w:rsid w:val="000869FC"/>
     <w:rsid w:val="000A05C6"/>
     <w:rsid w:val="000A0FC8"/>
     <w:rsid w:val="000A2C4A"/>
     <w:rsid w:val="000A31F7"/>
     <w:rsid w:val="000A4774"/>
     <w:rsid w:val="000A578E"/>
     <w:rsid w:val="000A64BA"/>
     <w:rsid w:val="000C11E3"/>
     <w:rsid w:val="000C6DF0"/>
     <w:rsid w:val="000D2074"/>
     <w:rsid w:val="000D38E7"/>
     <w:rsid w:val="000D4589"/>
     <w:rsid w:val="000D46F3"/>
     <w:rsid w:val="000D7A14"/>
     <w:rsid w:val="000E04E9"/>
     <w:rsid w:val="000E090D"/>
+    <w:rsid w:val="000E11AE"/>
     <w:rsid w:val="000E5F3F"/>
     <w:rsid w:val="000E641E"/>
     <w:rsid w:val="000E75C5"/>
     <w:rsid w:val="000F2B73"/>
     <w:rsid w:val="000F2D0E"/>
     <w:rsid w:val="001004E1"/>
     <w:rsid w:val="00103E18"/>
     <w:rsid w:val="00111004"/>
     <w:rsid w:val="00117DB5"/>
     <w:rsid w:val="001202F4"/>
     <w:rsid w:val="00120D4E"/>
     <w:rsid w:val="00127BAE"/>
     <w:rsid w:val="00130B75"/>
     <w:rsid w:val="00132122"/>
     <w:rsid w:val="0014354C"/>
     <w:rsid w:val="00143953"/>
     <w:rsid w:val="00147CF9"/>
     <w:rsid w:val="0015403A"/>
     <w:rsid w:val="00160E3F"/>
     <w:rsid w:val="00166479"/>
     <w:rsid w:val="001703D0"/>
     <w:rsid w:val="001722E8"/>
     <w:rsid w:val="001742FD"/>
     <w:rsid w:val="00176BAA"/>
     <w:rsid w:val="00180766"/>
@@ -4384,50 +2959,51 @@
     <w:rsid w:val="0046695F"/>
     <w:rsid w:val="0047087F"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="004740E7"/>
     <w:rsid w:val="00476229"/>
     <w:rsid w:val="004775F1"/>
     <w:rsid w:val="00480742"/>
     <w:rsid w:val="004821EA"/>
     <w:rsid w:val="0048269D"/>
     <w:rsid w:val="00482A7B"/>
     <w:rsid w:val="00484101"/>
     <w:rsid w:val="00485D44"/>
     <w:rsid w:val="00485DB3"/>
     <w:rsid w:val="00490329"/>
     <w:rsid w:val="00490A7E"/>
     <w:rsid w:val="00497FD5"/>
     <w:rsid w:val="004A101F"/>
     <w:rsid w:val="004A1A1B"/>
     <w:rsid w:val="004A64F7"/>
     <w:rsid w:val="004A6523"/>
     <w:rsid w:val="004B1BAB"/>
     <w:rsid w:val="004C0861"/>
     <w:rsid w:val="004C3EBB"/>
     <w:rsid w:val="004C494E"/>
     <w:rsid w:val="004C7170"/>
+    <w:rsid w:val="004D1480"/>
     <w:rsid w:val="004D5D8C"/>
     <w:rsid w:val="004D6B98"/>
     <w:rsid w:val="004E2414"/>
     <w:rsid w:val="004E243C"/>
     <w:rsid w:val="004E6D52"/>
     <w:rsid w:val="004F2D53"/>
     <w:rsid w:val="004F7015"/>
     <w:rsid w:val="00506945"/>
     <w:rsid w:val="005073F1"/>
     <w:rsid w:val="0051072C"/>
     <w:rsid w:val="005128AD"/>
     <w:rsid w:val="005133E2"/>
     <w:rsid w:val="00514577"/>
     <w:rsid w:val="00514F04"/>
     <w:rsid w:val="00515870"/>
     <w:rsid w:val="0052030E"/>
     <w:rsid w:val="005225FC"/>
     <w:rsid w:val="00523B75"/>
     <w:rsid w:val="005243D6"/>
     <w:rsid w:val="005261FD"/>
     <w:rsid w:val="00527096"/>
     <w:rsid w:val="00530DD9"/>
     <w:rsid w:val="00530FA4"/>
     <w:rsid w:val="0053715A"/>
     <w:rsid w:val="00543491"/>
@@ -4476,50 +3052,51 @@
     <w:rsid w:val="005F5925"/>
     <w:rsid w:val="005F6009"/>
     <w:rsid w:val="00605C56"/>
     <w:rsid w:val="00606EDF"/>
     <w:rsid w:val="00614B96"/>
     <w:rsid w:val="0061670C"/>
     <w:rsid w:val="00620060"/>
     <w:rsid w:val="00620F86"/>
     <w:rsid w:val="006250FD"/>
     <w:rsid w:val="006300BE"/>
     <w:rsid w:val="00632C0C"/>
     <w:rsid w:val="00632DE4"/>
     <w:rsid w:val="0063329E"/>
     <w:rsid w:val="00645622"/>
     <w:rsid w:val="00645752"/>
     <w:rsid w:val="00647B82"/>
     <w:rsid w:val="00647E8D"/>
     <w:rsid w:val="00650A51"/>
     <w:rsid w:val="0065136B"/>
     <w:rsid w:val="00653184"/>
     <w:rsid w:val="006577F3"/>
     <w:rsid w:val="00660E8C"/>
     <w:rsid w:val="0066628A"/>
     <w:rsid w:val="00670E38"/>
     <w:rsid w:val="0067679F"/>
+    <w:rsid w:val="00676CBF"/>
     <w:rsid w:val="00677F96"/>
     <w:rsid w:val="00680957"/>
     <w:rsid w:val="00680A24"/>
     <w:rsid w:val="00681D39"/>
     <w:rsid w:val="00682B85"/>
     <w:rsid w:val="00682BF5"/>
     <w:rsid w:val="0068447E"/>
     <w:rsid w:val="006909ED"/>
     <w:rsid w:val="00690BAD"/>
     <w:rsid w:val="00691D90"/>
     <w:rsid w:val="006927FF"/>
     <w:rsid w:val="00692892"/>
     <w:rsid w:val="00692A82"/>
     <w:rsid w:val="00693F62"/>
     <w:rsid w:val="006969E0"/>
     <w:rsid w:val="006A5437"/>
     <w:rsid w:val="006B294F"/>
     <w:rsid w:val="006B3427"/>
     <w:rsid w:val="006B4550"/>
     <w:rsid w:val="006B4BF4"/>
     <w:rsid w:val="006B506C"/>
     <w:rsid w:val="006C3155"/>
     <w:rsid w:val="006C3583"/>
     <w:rsid w:val="006C490A"/>
     <w:rsid w:val="006C62C6"/>
@@ -4651,50 +3228,51 @@
     <w:rsid w:val="00927636"/>
     <w:rsid w:val="00930A8E"/>
     <w:rsid w:val="009332E1"/>
     <w:rsid w:val="009372DA"/>
     <w:rsid w:val="009376B9"/>
     <w:rsid w:val="009406B3"/>
     <w:rsid w:val="00940E5F"/>
     <w:rsid w:val="0094529B"/>
     <w:rsid w:val="00945D68"/>
     <w:rsid w:val="009472D3"/>
     <w:rsid w:val="0095094A"/>
     <w:rsid w:val="009540DE"/>
     <w:rsid w:val="00955AB8"/>
     <w:rsid w:val="00956D59"/>
     <w:rsid w:val="00956F4D"/>
     <w:rsid w:val="0096729A"/>
     <w:rsid w:val="00974E6A"/>
     <w:rsid w:val="0098143A"/>
     <w:rsid w:val="009872AF"/>
     <w:rsid w:val="009877FC"/>
     <w:rsid w:val="009905C1"/>
     <w:rsid w:val="0099084E"/>
     <w:rsid w:val="0099278D"/>
     <w:rsid w:val="009A0E56"/>
     <w:rsid w:val="009A236E"/>
+    <w:rsid w:val="009A5BE0"/>
     <w:rsid w:val="009A6343"/>
     <w:rsid w:val="009A6E9F"/>
     <w:rsid w:val="009B349B"/>
     <w:rsid w:val="009B367B"/>
     <w:rsid w:val="009B7A3D"/>
     <w:rsid w:val="009C1798"/>
     <w:rsid w:val="009C6233"/>
     <w:rsid w:val="009C7506"/>
     <w:rsid w:val="009D01BE"/>
     <w:rsid w:val="009D0BFC"/>
     <w:rsid w:val="009D19B7"/>
     <w:rsid w:val="009D3978"/>
     <w:rsid w:val="009D3FA1"/>
     <w:rsid w:val="009D5076"/>
     <w:rsid w:val="009D51C6"/>
     <w:rsid w:val="009D67A0"/>
     <w:rsid w:val="009E0F9E"/>
     <w:rsid w:val="009E2157"/>
     <w:rsid w:val="009E2A28"/>
     <w:rsid w:val="009E370A"/>
     <w:rsid w:val="009E4BED"/>
     <w:rsid w:val="009E5986"/>
     <w:rsid w:val="009E7DEB"/>
     <w:rsid w:val="009F07C0"/>
     <w:rsid w:val="009F5C75"/>
@@ -4925,50 +3503,51 @@
     <w:rsid w:val="00DF3E94"/>
     <w:rsid w:val="00DF3F80"/>
     <w:rsid w:val="00DF7137"/>
     <w:rsid w:val="00DF7F82"/>
     <w:rsid w:val="00E01BC2"/>
     <w:rsid w:val="00E01E23"/>
     <w:rsid w:val="00E041E5"/>
     <w:rsid w:val="00E06992"/>
     <w:rsid w:val="00E07930"/>
     <w:rsid w:val="00E14C53"/>
     <w:rsid w:val="00E15B4B"/>
     <w:rsid w:val="00E168F0"/>
     <w:rsid w:val="00E23EBD"/>
     <w:rsid w:val="00E240A5"/>
     <w:rsid w:val="00E3134D"/>
     <w:rsid w:val="00E32B4E"/>
     <w:rsid w:val="00E42322"/>
     <w:rsid w:val="00E45846"/>
     <w:rsid w:val="00E46FBE"/>
     <w:rsid w:val="00E52630"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E56D2B"/>
     <w:rsid w:val="00E66002"/>
     <w:rsid w:val="00E75C3B"/>
     <w:rsid w:val="00E76A7A"/>
+    <w:rsid w:val="00E80E0D"/>
     <w:rsid w:val="00E81B97"/>
     <w:rsid w:val="00E8321F"/>
     <w:rsid w:val="00E85485"/>
     <w:rsid w:val="00E86DD2"/>
     <w:rsid w:val="00E8707C"/>
     <w:rsid w:val="00E91344"/>
     <w:rsid w:val="00E91B91"/>
     <w:rsid w:val="00E9396E"/>
     <w:rsid w:val="00E96590"/>
     <w:rsid w:val="00E96FDD"/>
     <w:rsid w:val="00EA1EF6"/>
     <w:rsid w:val="00EA2A12"/>
     <w:rsid w:val="00EA2DC2"/>
     <w:rsid w:val="00EA62B6"/>
     <w:rsid w:val="00EA657C"/>
     <w:rsid w:val="00EB5D0B"/>
     <w:rsid w:val="00EC19F2"/>
     <w:rsid w:val="00EC40C3"/>
     <w:rsid w:val="00EC4997"/>
     <w:rsid w:val="00EC589F"/>
     <w:rsid w:val="00EC5D12"/>
     <w:rsid w:val="00EC67C5"/>
     <w:rsid w:val="00ED128D"/>
     <w:rsid w:val="00EE0026"/>
     <w:rsid w:val="00EE2DE2"/>
@@ -5051,63 +3630,63 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B1A03FC"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{30B9AF0C-FDFC-4170-81B7-F07BCE385F92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5426,55 +4005,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -5659,105 +4233,117 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000E641E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F2D0E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B111E6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008A6E17"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00552531"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D22C7C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelatextoalinhadoesquerda">
+    <w:name w:val="tabela_texto_alinhado_esquerda"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E80E0D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="23101095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="269314900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5838,71 +4424,84 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="846676953">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1076127033">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1216698196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/documentos/avaliacao/19122022_Area21RelatorioQuadrienal2021EDUCAOFSICAFINAL.pdf%20" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sucupira.capes.gov.br/sucupira/public/consultas/coleta/veiculoPublicacaoQualis/listaConsultaGeralPeriodicos.jsf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjl.clarivate.com/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sources" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com.ni/citations?view_op=metrics_intro&amp;hl=en" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org/pt-br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6183,73 +4782,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>391</Words>
-  <Characters>2116</Characters>
+  <Words>345</Words>
+  <Characters>1863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2502</CharactersWithSpaces>
+  <CharactersWithSpaces>2204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rogério César Fermino</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>