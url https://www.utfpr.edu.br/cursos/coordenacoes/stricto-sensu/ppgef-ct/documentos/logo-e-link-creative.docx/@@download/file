--- v0 (2025-10-15)
+++ v1 (2026-04-19)
@@ -1,909 +1,27275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="291C1B07" w14:textId="5C65F7F7" w:rsidR="003513FA" w:rsidRPr="00700E13" w:rsidRDefault="00832A6D" w:rsidP="003513FA">
-[...11 lines deleted...]
-    <w:p w14:paraId="3645B4A2" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+    <w:p w14:paraId="7F848116" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc302641971"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>UNIVERSIDADE TECNOLÓGICA FEDERAL DO PARANÁ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="19591A23" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4C6EFC" w14:textId="77777777" w:rsidR="00AC561E" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC561E" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314A6ADA" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF1F49B" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734195C1" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361AF6D7" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CD4A5A" w:rsidP="00AC561E">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc302641974"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:caps w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOME COMPLETO E POR EXTENSO </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:caps w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DO(A) AUTOR(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437C54F8" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D49725" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB7333E" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5835B254" w14:textId="77777777" w:rsidR="00FA361B" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA361B" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F07346F" w14:textId="77777777" w:rsidR="0068711E" w:rsidRPr="00E46C7A" w:rsidRDefault="0068711E" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727339B9" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497A5F46" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A5DE03" w14:textId="77777777" w:rsidR="005B5571" w:rsidRPr="00E46C7A" w:rsidRDefault="005B5571" w:rsidP="005B5571">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2B2F8391" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O TÍTULO DEVE SER CLARO E PRECISO: SUBTÍTULO (SE HOUVER) DEVE SER PRECEDIDO DE DOIS PONTOS CONFIRMANDO SUA VINCULAÇÃO AO TÍTULO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54431445" w14:textId="77777777" w:rsidR="005B5571" w:rsidRPr="00E46C7A" w:rsidRDefault="005B5571" w:rsidP="005B5571">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="58D72DE9" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6D8C96" w14:textId="77777777" w:rsidR="005B5571" w:rsidRPr="00E46C7A" w:rsidRDefault="005B5571" w:rsidP="005B5571">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5209347C" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B71117" w14:textId="77777777" w:rsidR="005B5571" w:rsidRPr="00E46C7A" w:rsidRDefault="005B5571" w:rsidP="005B5571">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="462F6804" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6717547A" w14:textId="77777777" w:rsidR="005B5571" w:rsidRPr="00E46C7A" w:rsidRDefault="005B5571" w:rsidP="005B5571">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="23B63BAB" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0510C436" w14:textId="77777777" w:rsidR="00AF1105" w:rsidRPr="00E46C7A" w:rsidRDefault="00AF1105" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4407B5" w14:textId="77777777" w:rsidR="003F728C" w:rsidRPr="00E46C7A" w:rsidRDefault="003F728C" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE89E85" w14:textId="77777777" w:rsidR="00AF1105" w:rsidRPr="00E46C7A" w:rsidRDefault="00AF1105" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A162038" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDEDE41" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A01629D" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52311CBE" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41287A98" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F3DD54" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7EBDA0" w14:textId="77777777" w:rsidR="00A15A06" w:rsidRPr="00E46C7A" w:rsidRDefault="00A15A06" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3D825B" w14:textId="77777777" w:rsidR="004D0297" w:rsidRPr="00E46C7A" w:rsidRDefault="004D0297" w:rsidP="00B54C82">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BED818" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC561E" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CIDADE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2574CE16" w14:textId="77777777" w:rsidR="00A0680E" w:rsidRPr="00E46C7A" w:rsidRDefault="003807BD" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="CF-CapaeFolhadeRosto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A0680E" w:rsidRPr="00E46C7A" w:rsidSect="00460EC5">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="13"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ANO DA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC561E" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ENTREGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D12F2C5" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="211BDD46" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk73338417"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>NOME COMPLETO E POR EXTENSO DO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4A5A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AUTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4A5A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF81BB3" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="45048B37" w14:textId="171F4D33" w:rsidR="003513FA" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4B7B58" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="26E15041" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="003809B4" w:rsidRDefault="003513FA" w:rsidP="003513FA">
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C7A639" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ttulo2"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B40CEF2" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704FE584" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4424DD5B" w14:textId="77777777" w:rsidR="00792CB7" w:rsidRPr="00E46C7A" w:rsidRDefault="00792CB7" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554CD52F" w14:textId="77777777" w:rsidR="00792CB7" w:rsidRPr="00E46C7A" w:rsidRDefault="00792CB7" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9B3FD7" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01ED1E29" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AAB289" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O TÍTULO DEVE SER CLARO E PRECISO: SUBTÍTULO (SE HOUVER) DEVE SER PRECEDIDO DE DOIS PONTOS CONFIRMANDO SUA VINCULAÇÃO AO TÍTULO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8FE89F" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDBE4BD" w14:textId="77777777" w:rsidR="002B58D9" w:rsidRPr="00E46C7A" w:rsidRDefault="00555E98" w:rsidP="00A54956">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O título do trabalho constante na capa, na folha de rosto e na folha de aprovação </w:t>
+      </w:r>
+      <w:r w:rsidR="00824D4D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deve ser idêntico ao registrado no Sistema Acadêmico</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E2EA36" w14:textId="77777777" w:rsidR="005B5571" w:rsidRPr="00E46C7A" w:rsidRDefault="00A00327" w:rsidP="00A54956">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>todo o texto destacado em vermelho deverá ser substituído e/ou excluído para a versão final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603FD69B" w14:textId="77777777" w:rsidR="00AF1105" w:rsidRPr="00E46C7A" w:rsidRDefault="00B475A4" w:rsidP="00B475A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5314"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C18F2F8" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título traduzido</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3261" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em língua inglesa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">título traduzido </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3261" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em língua inglesa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">título traduzido </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3261" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em língua inglesa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">título traduzido </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3261" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em língua inglesa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342DD4D5" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4AC6D2" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00315E58">
+      <w:pPr>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trabalho de </w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusão </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Graduação</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Dissertação</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apresentad</w:t>
+      </w:r>
+      <w:r w:rsidR="001626BC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="001626BC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001626BC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como requisito para obtenção do título de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Bacharel</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Licenciado</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tecnólogo</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mestre</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doutor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome do Curso</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A43F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Programa</w:t>
+      </w:r>
+      <w:r w:rsidR="001626BC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Universidade Tecnológica Federal do Paraná (UTFPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BA3F28" w14:textId="62D0D816" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00315E58">
+      <w:pPr>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Orientador</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Nome completo</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e por extenso</w:t>
+      </w:r>
+      <w:r w:rsidR="006A750C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conforme </w:t>
+      </w:r>
+      <w:r w:rsidR="00570737" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currículo </w:t>
+      </w:r>
+      <w:r w:rsidR="006A750C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lattes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C15A558" w14:textId="77777777" w:rsidR="00435D0B" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00315E58">
+      <w:pPr>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Coorientador</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A750C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e por extenso conforme </w:t>
+      </w:r>
+      <w:r w:rsidR="00570737" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currículo </w:t>
+      </w:r>
+      <w:r w:rsidR="006A750C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lattes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2574E335" w14:textId="77777777" w:rsidR="00315E58" w:rsidRPr="00E46C7A" w:rsidRDefault="00315E58" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103D319D" w14:textId="77777777" w:rsidR="00315E58" w:rsidRDefault="00315E58" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A500D8" w14:textId="77777777" w:rsidR="001A43F6" w:rsidRDefault="001A43F6" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531E29C5" w14:textId="77777777" w:rsidR="001A43F6" w:rsidRDefault="001A43F6" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47355976" w14:textId="77777777" w:rsidR="001A43F6" w:rsidRDefault="001A43F6" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B5D71C" w14:textId="77777777" w:rsidR="001A43F6" w:rsidRDefault="001A43F6" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0A45CF" w14:textId="77777777" w:rsidR="001A43F6" w:rsidRDefault="001A43F6" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3824DA9C" w14:textId="77777777" w:rsidR="008B3261" w:rsidRPr="00E46C7A" w:rsidRDefault="008B3261" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E3664A" w14:textId="77777777" w:rsidR="008B3261" w:rsidRPr="00E46C7A" w:rsidRDefault="008B3261" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D819FF" w14:textId="77777777" w:rsidR="00231A98" w:rsidRPr="00E46C7A" w:rsidRDefault="00231A98" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6A21E0" w14:textId="77777777" w:rsidR="00231A98" w:rsidRPr="00E46C7A" w:rsidRDefault="00231A98" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:ind w:left="4253"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A29133" w14:textId="77777777" w:rsidR="003F728C" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CIDADE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A93110" w14:textId="77777777" w:rsidR="00A0680E" w:rsidRPr="00E46C7A" w:rsidRDefault="00435D0B" w:rsidP="00435D0B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A0680E" w:rsidRPr="00E46C7A" w:rsidSect="00A0680E">
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="1191" w:gutter="0"/>
+          <w:pgNumType w:start="13"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ANO DA ENTREGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CBFCFE" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>NOME COMPLETO E POR EXTENSO DO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4A5A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AUTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4A5A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B56F5F" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287E53D9" w14:textId="77777777" w:rsidR="00632816" w:rsidRPr="00E46C7A" w:rsidRDefault="00632816" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1163787D" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO DO TRABALHO: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUBTÍTULO (SE HOUVER) PRECEDIDO DE DOIS PONTOS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301216EC" w14:textId="77777777" w:rsidR="00DF1289" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF1289" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41062876" w14:textId="77777777" w:rsidR="00DF1289" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF1289" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244B10B5" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="005A5BE2">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Este é um modelo de folha de aprovação destinado para os TCCs e TCCEs. Para dissertações e teses, a folha de aprovação deverá ser gerada pelo Sistema Acadêmico e inserida na versão final</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como texto (não inserir como imagem)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECCC16C" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40254BFD" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00D6482F">
+      <w:pPr>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk73338579"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Trabalho de Conclusão de Curso de Graduação</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/ Especialização</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apresentado como requisito para obtenção do título de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Bacharel</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Licenciado</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tecnológo</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Especialista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nome do Curso</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>da Universidade Tecnológica Federal do Paraná (UTFPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="71E0F735" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E78A556" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556BC276" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22100A20" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C613E9F" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AC412A" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data de aprovação: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A970F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ia/mês por extenso/ano</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004CB537" w14:textId="77777777" w:rsidR="00DF1289" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF1289" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D0A100" w14:textId="77777777" w:rsidR="00DF1289" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF1289" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BD424F" w14:textId="77777777" w:rsidR="00DF1289" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF1289" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA5B995" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CD4FEF" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D80769D" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome completo e por extens</w:t>
+      </w:r>
+      <w:r w:rsidR="003F25D7" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o do Membro 1 (de acordo com o C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>urr</w:t>
+      </w:r>
+      <w:r w:rsidR="003F25D7" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cul</w:t>
+      </w:r>
+      <w:r w:rsidR="003F25D7" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>attes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0453495E" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulação (Especialização, Mestrado, Doutorado) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3256F2" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome completo e por extenso da instituição a qual possui vínculo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483E3371" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1548525E" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128C8B3C" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C64148" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C341BF" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e por extenso do Membro 2 (de acordo com o </w:t>
+      </w:r>
+      <w:r w:rsidR="003F25D7" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Currículo Lattes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BE0704" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulação (Especialização, Mestrado, Doutorado) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321FFAFF" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome completo e por extenso da instituição a qual possui vínculo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FECDA9D" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8B6193" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2B0224" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFE12B1" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341FF48E" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo e por extenso do Membro 3 (de acordo com o </w:t>
+      </w:r>
+      <w:r w:rsidR="003F25D7" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Currículo Lattes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F5C6C6" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulação (Especialização, Mestrado, Doutorado) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D775F2" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome completo e por extenso da instituição a qual possui vínculo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD47A7D" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556BE261" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D87C54" w14:textId="77777777" w:rsidR="005A5BE2" w:rsidRPr="00E46C7A" w:rsidRDefault="005A5BE2" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A267B3B" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115262AC" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A02AF7" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="00DF1289">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="3B9D0E56" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CIDADE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133BD375" w14:textId="77777777" w:rsidR="002537D2" w:rsidRPr="00E46C7A" w:rsidRDefault="002537D2" w:rsidP="002537D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ANO DA ENTREGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792BFDA7" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27AEDAD1" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0D542C" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C630A6D" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E93EDE9" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1AD649" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9BBC23" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8D49E0" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60581B4C" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1C1571" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636F59EE" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D9DD0C" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E01EA2D" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A81B1DE" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C914C3E" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D26C202" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EDBE9D" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B6587C" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6D89E1" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484F47BE" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2480170C" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6100E4B9" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A538457" w14:textId="77777777" w:rsidR="0035085F" w:rsidRPr="00E46C7A" w:rsidRDefault="0035085F" w:rsidP="0035085F">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7108F676" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE40C9E" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC4FE0F" w14:textId="77777777" w:rsidR="004E657A" w:rsidRPr="00E46C7A" w:rsidRDefault="004E657A" w:rsidP="004E657A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22537E9C" w14:textId="77777777" w:rsidR="004E657A" w:rsidRPr="00E46C7A" w:rsidRDefault="004E657A" w:rsidP="004E657A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782CF591" w14:textId="77777777" w:rsidR="004E657A" w:rsidRPr="00E46C7A" w:rsidRDefault="004E657A" w:rsidP="004E657A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5C624" w14:textId="77777777" w:rsidR="004E657A" w:rsidRPr="00E46C7A" w:rsidRDefault="004E657A" w:rsidP="004E657A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771F46B0" w14:textId="77777777" w:rsidR="004E657A" w:rsidRPr="00E46C7A" w:rsidRDefault="004E657A" w:rsidP="004E657A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E7D8A2" w14:textId="77777777" w:rsidR="004E657A" w:rsidRPr="00E46C7A" w:rsidRDefault="004E657A" w:rsidP="004E657A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6E7AB9" w14:textId="77777777" w:rsidR="00FC3266" w:rsidRPr="00E46C7A" w:rsidRDefault="00FC3266" w:rsidP="004E657A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B66C3B3" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606EA894" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10462E07" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F608A79" w14:textId="77777777" w:rsidR="00D95C5C" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Espaço destinado à dedicatória (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>elemento opcional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AD2C2E" w14:textId="77777777" w:rsidR="00D95C5C" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Folha que contém o oferecimento do trabalho à</w:t>
+      </w:r>
+      <w:r w:rsidR="005B03C7" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determinada pessoa ou pessoas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F84D407" w14:textId="77777777" w:rsidR="00D95C5C" w:rsidRPr="00E46C7A" w:rsidRDefault="00D95C5C" w:rsidP="00D95C5C">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C6D8EC" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0067378B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3402"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Dedico este trabalho à minha família, pelos momentos de ausência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187CC169" w14:textId="77777777" w:rsidR="00123F67" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00123F67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05148D4C" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc302641980"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>agradecimentos</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="007D6046" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00BB2224">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Certamente estes parágrafos não irão atender a todas as pessoas que fizeram parte dessa importante fase de minha vida. Portanto, desde já peço desculpas àquelas que não estão presentes entre essas palavras, mas elas podem estar certas que fazem parte do meu pensamento e de minha gratidão. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E311BA" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00BB2224">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Agradeço ao</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> meu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:t>(minha)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> orientador</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Prof</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:t>.(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Dr</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:t>.(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2677" w:rsidRPr="00E46C7A">
+        <w:t>Nome Completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>, pela sabedoria com que me guiou nesta trajetória.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762C0487" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00202942">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Aos meus colegas de sala.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B6B34B" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00202942">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">A Secretaria </w:t>
+      </w:r>
+      <w:r w:rsidR="00335591" w:rsidRPr="00E46C7A">
+        <w:t>do Curso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>, pela cooperação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29090EA7" w14:textId="77777777" w:rsidR="00876041" w:rsidRDefault="00CC59C0" w:rsidP="00BB2224">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Gostaria de deixar registrado também, o meu reconhecimento à minha família, pois acredito que sem o apoio deles seria muito difícil vencer esse desafio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B83DE4E" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="001F079B" w:rsidP="001F079B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">O presente trabalho foi realizado com apoio da Coordenação de Aperfeiçoamento de Pessoal de Nível Superior - Brasil (CAPES) - Código de Financiamento 001. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF434AB" w14:textId="77777777" w:rsidR="001F079B" w:rsidRDefault="001F079B" w:rsidP="001F079B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F079B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equivalente </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>para trabalhos escritos em língua inglesa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F079B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This study was financed in part by the Coordenação de Aperfeiçoamento de Pessoal de Nível Superior </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Brasil (CAPES) - Finance Code 001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F957842" w14:textId="77777777" w:rsidR="00AA5E30" w:rsidRPr="00E46C7A" w:rsidRDefault="00AA5E30" w:rsidP="00AA5E30">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Enfim, a todos os que por algum motivo contribuíram para a realização desta pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54336ACB" w14:textId="77777777" w:rsidR="007F2620" w:rsidRPr="00E46C7A" w:rsidRDefault="007F2620" w:rsidP="00AA5E30">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5394E076" w14:textId="77777777" w:rsidR="007F2620" w:rsidRPr="00E46C7A" w:rsidRDefault="007F2620" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Espaço destinado aos agradecimentos (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>elemento opcional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>). Folha que contém manifestação de reconhecimento a pessoas e/ou instituições que realmente contribuíram com o(a) autor(a), devendo ser expressos de maneira simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1173EC3B" w14:textId="77777777" w:rsidR="00E0131B" w:rsidRPr="00E46C7A" w:rsidRDefault="00E0131B" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273A5359" w14:textId="77777777" w:rsidR="00AA5E30" w:rsidRPr="00E46C7A" w:rsidRDefault="00AA5E30" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Não devem ser incluídas informações que nominem empresas ou instituições não nominadas no trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039C54DA" w14:textId="77777777" w:rsidR="00E0131B" w:rsidRPr="00E46C7A" w:rsidRDefault="00E0131B" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6FE8AB" w14:textId="77777777" w:rsidR="00AA5E30" w:rsidRPr="00E46C7A" w:rsidRDefault="001F079B" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F079B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Os trabalhos que receberam fomento da UTFPR ou de qualquer agência de fomento, a exemplo de CAPES, CNPq e Fundação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F079B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Araucária, deverão conter, no último parágrafo dos Agradecimentos, o nome da agência, bem como o número do financiamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5E30" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Este item deve ser o último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233DA7D0" w14:textId="77777777" w:rsidR="00E0131B" w:rsidRPr="00E46C7A" w:rsidRDefault="00E0131B" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5B992D" w14:textId="77777777" w:rsidR="00571CEE" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC7D19" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Atenção: n</w:t>
+      </w:r>
+      <w:r w:rsidR="00571CEE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ão utilizar este exemplo na versão final. Use a sua </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF67AE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>criatividade faça os seus próprios agradecimentos</w:t>
+      </w:r>
+      <w:r w:rsidR="00571CEE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4810192E" w14:textId="77777777" w:rsidR="00BF67AE" w:rsidRPr="00E46C7A" w:rsidRDefault="00BF67AE" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA2DEA4" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4406C0" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC3F765" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF6E370" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5980225E" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B35275" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316F11F8" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D112B2B" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B1BC74" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9791F2" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C6C8A9" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350CA368" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E5A678" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453033B1" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653BEEEE" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474A144D" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF9A0C4" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26997465" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6812FD76" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B928F9A" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009BEAD4" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788C7F5C" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FEDD0A" w14:textId="77777777" w:rsidR="0067378B" w:rsidRPr="00E46C7A" w:rsidRDefault="0067378B" w:rsidP="002477A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C72AE50" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2695F932" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6285CD9A" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422D7000" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642E8EC8" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6928863D" w14:textId="77777777" w:rsidR="00FA0181" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA0181" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B2CE77" w14:textId="77777777" w:rsidR="00D95C5C" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E0131B">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Espaço destinado à epígrafe (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>lemento opcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0131B" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Nest</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>e espaço</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, o</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4A5A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4A5A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usa uma citação, seguida de indicação de autoria e ano, relacionada</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0131B" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, preferencialmente, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0131B" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o assunto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>tratad</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0131B" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>no corpo do trabalho.</w:t>
+      </w:r>
+      <w:r w:rsidR="00876041">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876041" w:rsidRPr="00876041">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6FB8" w:rsidRPr="00876041">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>citação deverá constar na lista de referências.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6FB8" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0131B" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A7922F" w14:textId="77777777" w:rsidR="00D95C5C" w:rsidRPr="00E46C7A" w:rsidRDefault="00D95C5C" w:rsidP="00D95C5C">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3686"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279FDE95" w14:textId="77777777" w:rsidR="006F1075" w:rsidRPr="00E46C7A" w:rsidRDefault="00876041" w:rsidP="00876041">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876041">
+        <w:t>"A biblioteca é um jardim onde as ideias florescem e os frutos são colhidos pela eternidade."</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876041">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Cândido</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6FB8" w:rsidRPr="00E46C7A">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6FB8" w:rsidRPr="00E46C7A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C5C" w:rsidRPr="00E46C7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2AB4E0" w14:textId="77777777" w:rsidR="00E0131B" w:rsidRPr="00E46C7A" w:rsidRDefault="00E0131B" w:rsidP="00507F41">
+      <w:pPr>
+        <w:pStyle w:val="DedicatriaEpgrafe"/>
+        <w:ind w:left="3686"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7069B86F" w14:textId="77777777" w:rsidR="00123F67" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00123F67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D569F8" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc302641982"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00C22AE9" w:rsidRPr="00E46C7A">
+        <w:t>Resumo</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="704F1B71" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00843A68" w:rsidP="00C87E4D">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O resumo deve ressaltar de forma sucinta o conteúdo do trabalho, incluindo justificativa, objetivos, metodologia, resultados e conclusão. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF33DC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Deve ser redigido em um único parágrafo, justificado, c</w:t>
+      </w:r>
+      <w:r w:rsidR="006B656F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontendo de 150 </w:t>
+      </w:r>
+      <w:r w:rsidR="006B656F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>até 500 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF33DC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B26F8" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Evitar incluir citações, fórmulas, equações e símbolos</w:t>
+      </w:r>
+      <w:r w:rsidR="007B26F8" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no resumo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As palavras-chave e as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> são grafadas em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>inicial minúscula quando não forem nome próprio ou nome científico e separados por ponto e vírgula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DCC1C7" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00FF33DC" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palavras-chave:  palavra 1; palavra 2; palavra 3; palavra 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2102AF5C" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00FF33DC" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0E1B82" w14:textId="77777777" w:rsidR="00DA2853" w:rsidRPr="00E46C7A" w:rsidRDefault="00DA2853" w:rsidP="00A00327">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acordo com a NBR 6028:2021, a apresentação gráfica deve seguir o padrão do documento no qual o resumo está inserido. </w:t>
+      </w:r>
+      <w:r w:rsidR="00822468" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para definição das palavras-chave (e suas correspondentes em inglês no </w:t>
+      </w:r>
+      <w:r w:rsidR="00822468" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00822468" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) consultar em Termo tópico do </w:t>
+      </w:r>
+      <w:r w:rsidR="00822468" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Catálogo deAutoridades</w:t>
+      </w:r>
+      <w:r w:rsidR="00822468" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Biblioteca Nacional, disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00822468" w:rsidRPr="00E46C7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>http://acervo.bn.gov.br/sophia_web/autoridade</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B42482E" w14:textId="77777777" w:rsidR="00136FF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00136FF6" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D7F397" w14:textId="77777777" w:rsidR="00136FF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00136FF6" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA8AA65" w14:textId="77777777" w:rsidR="00843A68" w:rsidRPr="00E46C7A" w:rsidRDefault="00843A68" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749DA38E" w14:textId="77777777" w:rsidR="00843A68" w:rsidRPr="00E46C7A" w:rsidRDefault="00843A68" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9867A2" w14:textId="77777777" w:rsidR="00843A68" w:rsidRPr="00E46C7A" w:rsidRDefault="00843A68" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CCA52B" w14:textId="77777777" w:rsidR="00843A68" w:rsidRPr="00E46C7A" w:rsidRDefault="00843A68" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E92B01" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00FF33DC" w:rsidRPr="00E46C7A">
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C238AAC" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00FF33DC" w:rsidP="007F2620">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Seguir o mesmo padrão do resumo, com a tradução do texto do resumopara a língua estrangeira (</w:t>
+      </w:r>
+      <w:r w:rsidR="00145AF0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">língua </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>inglesa)</w:t>
+      </w:r>
+      <w:r w:rsidR="00145AF0" w:rsidRPr="00E46C7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8BC2FF" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00FF33DC" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B3E" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1; </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B3E" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2; </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B3E" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3; </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0B3E" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00145AF0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC49AAA" w14:textId="77777777" w:rsidR="00FF33DC" w:rsidRPr="00E46C7A" w:rsidRDefault="00FF33DC" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276E200F" w14:textId="77777777" w:rsidR="00123F67" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D0B10C" w14:textId="77777777" w:rsidR="00BD16D7" w:rsidRPr="00E46C7A" w:rsidRDefault="00BD16D7" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F24EBC8" w14:textId="77777777" w:rsidR="00BD16D7" w:rsidRPr="00E46C7A" w:rsidRDefault="00BD16D7" w:rsidP="00FF33DC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56762A00" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="003818F3">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+        <w:ind w:left="1701" w:hanging="1701"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc302641984"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>LISTA DE ILUSTRAÇÕES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="0E3633BF" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="004D39D9">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00AB746C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \c "Figura" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc195178561" w:history="1">
+        <w:r w:rsidR="003E7423" w:rsidRPr="00E04A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Figura 1 - As dimensões curriculares de pré-escolar</w:t>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178561 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="506BCF86" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423" w:rsidP="0059467F">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178562" w:history="1">
+        <w:r w:rsidRPr="00E04A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Figura 2 - Glândulas exócrinas e endócrinas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178562 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \c "Fotografia" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530516CE" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178563" w:history="1">
+        <w:r w:rsidRPr="00177A2B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Fotografia 1 - Entrada do antigo Departamento de Biblioteca da UTFPR Campus Ponta Grossa</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178563 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0548AF7C" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423" w:rsidP="0059467F">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178564" w:history="1">
+        <w:r w:rsidRPr="00177A2B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Fotografia 2 - Entrada da Biblioteca Mario Vargas Llosa, Lima (Peru), também conhecida como “Casa de la Literatura Peruana”. Em destaque, o primeiro tipógrafo adquirido na América Latina</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178564 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00AB746C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \c "Gráfico" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5080E8EF" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423" w:rsidP="0059467F">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178565" w:history="1">
+        <w:r w:rsidRPr="00B42396">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Gráfico 1 - Estatística de empréstimos domiciliares realizados em janeiro de 2019 pelas Bibliotecas da UTFPR</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178565 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \c "Quadro" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C74FE33" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178566" w:history="1">
+        <w:r w:rsidRPr="00CF520E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Quadro 1 - Áreas de desenvolvimento de competências na organizações (pública e privada)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178566 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F48E184" w14:textId="77777777" w:rsidR="00B308FF" w:rsidRPr="00E46C7A" w:rsidRDefault="004D39D9" w:rsidP="0059467F">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:ind w:left="1560" w:hanging="1560"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A004984" w14:textId="77777777" w:rsidR="006139D5" w:rsidRPr="00E46C7A" w:rsidRDefault="006C7F65" w:rsidP="00A00327">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elemento opcional. </w:t>
+      </w:r>
+      <w:r w:rsidR="00593311" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">São ilustrações: figuras, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF429A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fotografias, </w:t>
+      </w:r>
+      <w:r w:rsidR="00593311" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gráficos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF429A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quadros, </w:t>
+      </w:r>
+      <w:r w:rsidR="00593311" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre outros. Organizá-la por ordem </w:t>
+      </w:r>
+      <w:r w:rsidR="00013C2F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de ocorrência </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11307" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>no texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00593311" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18110826" w14:textId="77777777" w:rsidR="006139D5" w:rsidRPr="00E46C7A" w:rsidRDefault="006139D5" w:rsidP="00A00327">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60726050" w14:textId="77777777" w:rsidR="00F4319C" w:rsidRPr="00E46C7A" w:rsidRDefault="001C50E5" w:rsidP="00A00327">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Na UTFPR sugere-se adotar listas próprias, conforme a natureza da ilustração</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4319C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a partir da existência de 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3463A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elementos </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4319C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da mesma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3463A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>natureza.</w:t>
+      </w:r>
+      <w:r w:rsidR="00020801" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Neste caso, cada lista deverá iniciar em folha distinta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3463A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não criar listas com apenas um item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE5B3FB" w14:textId="77777777" w:rsidR="00F11307" w:rsidRPr="00E46C7A" w:rsidRDefault="00F11307" w:rsidP="00507F41">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3672A2" w14:textId="77777777" w:rsidR="00FA7E6B" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA7E6B" w:rsidP="00187D08">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD89182" w14:textId="77777777" w:rsidR="00123F67" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00187D08">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B530E5A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00123F67" w:rsidP="00EC5F03">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>LISTA DE TABELAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5A82A4" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="004D39D9">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00A90777" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \c "Tabela" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc195178567" w:history="1">
+        <w:r w:rsidR="003E7423" w:rsidRPr="00206414">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Tabela 1 - Desempenho dos alunos na prova de conhecimentos específicos, por área do conhecimento</w:t>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178567 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77528F70" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178568" w:history="1">
+        <w:r w:rsidRPr="00206414">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Tabela 2 - Situação da educação brasileira em 2002 - Ensino Médio</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178568 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3555AEEE" w14:textId="77777777" w:rsidR="00B308FF" w:rsidRPr="00E46C7A" w:rsidRDefault="004D39D9" w:rsidP="00604116">
+      <w:pPr>
+        <w:pStyle w:val="ndicedeilustraes"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3324A206" w14:textId="77777777" w:rsidR="004D4087" w:rsidRPr="00E46C7A" w:rsidRDefault="00527654" w:rsidP="00A00327">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elemento opcional. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4087" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deve ser apresentada em lista própria, de acordo com a ordem no texto, com cada item designado por seu nome específico, acompanhado do respectivo número da página.</w:t>
+      </w:r>
+      <w:r w:rsidR="00291365" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não se caracteriza como uma ilustração, e por isso, não deve compor a lista de ilustrações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68978C" w14:textId="77777777" w:rsidR="00291365" w:rsidRPr="00E46C7A" w:rsidRDefault="00291365" w:rsidP="00A00327">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8AA7C2" w14:textId="77777777" w:rsidR="00291365" w:rsidRPr="00E46C7A" w:rsidRDefault="00291365" w:rsidP="00A00327">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As tabelas se diferenciam dos quadros por apresentaram, predominantemente, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>informações numéricas(sem os fechamentos laterais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, enquanto os quadros apresentam, predominantemente, informações textuais (com os fechamentos laterais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04528569" w14:textId="77777777" w:rsidR="004D4087" w:rsidRPr="00E46C7A" w:rsidRDefault="004D4087" w:rsidP="004D4087">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD4CF01" w14:textId="77777777" w:rsidR="00FA7E6B" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA7E6B" w:rsidP="00507F41">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B164C9B" w14:textId="77777777" w:rsidR="00C045C2" w:rsidRPr="00E46C7A" w:rsidRDefault="00C045C2" w:rsidP="00FA7E6B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618597DE" w14:textId="77777777" w:rsidR="00C045C2" w:rsidRPr="00E46C7A" w:rsidRDefault="00C045C2" w:rsidP="00FA7E6B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D201D60" w14:textId="77777777" w:rsidR="00FA7E6B" w:rsidRPr="00E46C7A" w:rsidRDefault="00FA7E6B" w:rsidP="00FA7E6B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3413E423" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00593311" w:rsidP="00890CF0">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc302641985"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>LISTA DE ABREVIATURAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="0050271E" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> E SIGLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9240" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="7810"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00720355" w:rsidRPr="00E46C7A" w14:paraId="11E34293" w14:textId="77777777" w:rsidTr="003822E9">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A23DAA5" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ABNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C87D42B" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:right="-165"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Associação Brasileira de Normas Técnicas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720355" w:rsidRPr="00E46C7A" w14:paraId="14AE1608" w14:textId="77777777" w:rsidTr="003822E9">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567DC9C8" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coef. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B2E954" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Coeficiente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720355" w:rsidRPr="00E46C7A" w14:paraId="39F2905A" w14:textId="77777777" w:rsidTr="003822E9">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="758FF490" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBGE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA63957" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:right="-165"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Instituto Brasileiro de Geografia e Estatística</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720355" w:rsidRPr="00E46C7A" w14:paraId="18C76FEE" w14:textId="77777777" w:rsidTr="003822E9">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2998AD0E" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NBR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6133BC30" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Normas Brasileiras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720355" w:rsidRPr="00E46C7A" w14:paraId="0ED97AB3" w14:textId="77777777" w:rsidTr="003822E9">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361DC5EB" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UTFPR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3E94A6" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00444CCC" w:rsidP="0065345D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Universidade Tecnológica Federal do Paraná</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4844E910" w14:textId="77777777" w:rsidR="00396751" w:rsidRPr="00E46C7A" w:rsidRDefault="00396751" w:rsidP="00396751">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16ADE1F5" w14:textId="77777777" w:rsidR="00396751" w:rsidRPr="00E46C7A" w:rsidRDefault="00396751" w:rsidP="00A00327">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elemento opcional.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44D0C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Relação em ordem alfabética das abreviaturas e siglas presentes no texto, seguidas do respectivo significado</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51937" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C230FF" w14:textId="77777777" w:rsidR="00C44D0C" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00C44D0C">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDE7AEE" w14:textId="77777777" w:rsidR="00720355" w:rsidRPr="00E46C7A" w:rsidRDefault="00720355" w:rsidP="00396751">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751EE38F" w14:textId="77777777" w:rsidR="00396751" w:rsidRPr="00E46C7A" w:rsidRDefault="00396751" w:rsidP="00396751">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0CE2C1" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00593311" w:rsidP="0050271E">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="0050271E" w:rsidRPr="00E46C7A">
+        <w:t>LISTA DE SÍMBOLOS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9240" w:type="dxa"/>
+        <w:tblInd w:w="-40" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="7810"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050271E" w:rsidRPr="00E46C7A" w14:paraId="525590C3" w14:textId="77777777" w:rsidTr="00755E23">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3263DF0E" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Ca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C70E6DD" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Cálcio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050271E" w:rsidRPr="00E46C7A" w14:paraId="23565705" w14:textId="77777777" w:rsidTr="00755E23">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379F78EF" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEF3878" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Magnésio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050271E" w:rsidRPr="00E46C7A" w14:paraId="03D68B17" w14:textId="77777777" w:rsidTr="00755E23">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4255255F" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57877D16" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Temperatura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050271E" w:rsidRPr="00E46C7A" w14:paraId="199BC3A0" w14:textId="77777777" w:rsidTr="00755E23">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A29984" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E84494" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Volume</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050271E" w:rsidRPr="00E46C7A" w14:paraId="22FC571B" w14:textId="77777777" w:rsidTr="00755E23">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AC8D4C" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="40" w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B54A9F" w14:textId="77777777" w:rsidR="0050271E" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00402ABA">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:right="-165"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Pressão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45A67A22" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="006007C0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA8343C" w14:textId="77777777" w:rsidR="00CF2410" w:rsidRPr="00E46C7A" w:rsidRDefault="00396751" w:rsidP="00A00327">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc302641988"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elemento opcional.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44D0C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Relação </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2410" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dos símbolos conforme ocorrência no texto, seguidos do respectivo significado</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44D0C" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E89905" w14:textId="77777777" w:rsidR="00C44D0C" w:rsidRPr="00E46C7A" w:rsidRDefault="00C44D0C" w:rsidP="00593311">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374329A3" w14:textId="77777777" w:rsidR="000C4255" w:rsidRPr="00E46C7A" w:rsidRDefault="000C4255" w:rsidP="00593311">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A11D5F" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="000C4255" w:rsidP="00412194">
+      <w:pPr>
+        <w:pStyle w:val="Titulo6"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00CE0347" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t>SUMÁRIO</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0DF0801C" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="004D39D9">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008A5D6E" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "2-5" \h \z \t "Titulo 1;1;Título REFERÊNCIAS;6;Pós-Textuais - APÊNDICES;6;Pós-Textuais - ANEXOS;7" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc195178569" w:history="1">
+        <w:r w:rsidR="003E7423" w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E7423" w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Introdução</w:t>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178569 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="003E7423">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E6F674B" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178570" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>1.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Paginação</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178570 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72DAA021" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178571" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>1.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Exemplos de utilização de numeração progressiva</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178571 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="483E03CE" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178572" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Seção primária (CAIXA ALTA e NEGRITO)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178572 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E24CC62" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178573" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Seção secundária (negrito)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178573 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34C17736" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178574" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>2.1.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Seção terciária (sem negrito)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178574 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D072183" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178575" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>2.1.1.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Seção quaternária (sublinhado)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178575 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="159DA90F" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178576" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>2.1.1.1.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:i w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Seção quinária (itálico)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178576 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C6B71B3" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178577" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Desenvolvimento</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178577 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20F5C449" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178578" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>Regras gerais de apresentação</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178578 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F77D959" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178579" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Margens</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178579 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="03D9E0FC" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178580" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Espaçamento</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178580 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5898D91F" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178581" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>3.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Ilustrações</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178581 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7ACE4F3A" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178582" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>3.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Tabelas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178582 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57C26386" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178583" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>3.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Citações</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178583 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5770E478" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178584" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>3.6.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Tipos de citações</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178584 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20F9B2CD" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178585" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>3.6.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>Indicação de responsabilidade</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178585 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="264D28D5" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178586" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Conclusão (ou considerações finais)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178586 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79243C5B" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio6"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178587" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>REFERÊNCIAS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178587 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E2C6C1C" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio6"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178588" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>APÊNDICE A -</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Questionário de pesquisa</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178588 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="093C7486" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio6"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178589" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>APÊNDICE B -</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Roteiro da entrevista</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178589 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F4EE004" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio6"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178590" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>APÊNDICE C -</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Abreviaturas dos meses do ano</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178590 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FF4E127" w14:textId="77777777" w:rsidR="003E7423" w:rsidRDefault="003E7423">
+      <w:pPr>
+        <w:pStyle w:val="Sumrio7"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc195178591" w:history="1">
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>anexo A -</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003124EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lei n. 9.610, de 19 de fevereiro de 1998</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc195178591 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="306E7DFE" w14:textId="77777777" w:rsidR="002477A3" w:rsidRPr="00E46C7A" w:rsidRDefault="004D39D9" w:rsidP="00511016">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E45789" w14:textId="77777777" w:rsidR="00412194" w:rsidRPr="00E46C7A" w:rsidRDefault="00412194" w:rsidP="00402ABA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O sumário é um elemento obrigatório e deve ser colocado como último elemento pré-textual. O sumário deve ser apresentado</w:t>
+      </w:r>
+      <w:r w:rsidR="00571847" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conforme or</w:t>
+      </w:r>
+      <w:r w:rsidR="00160B6F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ientado pela NBR 60</w:t>
+      </w:r>
+      <w:r w:rsidR="0028393D">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00160B6F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00571847" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00160B6F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00571847" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FEE993" w14:textId="77777777" w:rsidR="00412194" w:rsidRPr="00E46C7A" w:rsidRDefault="00412194" w:rsidP="00412194">
+      <w:pPr>
+        <w:pStyle w:val="Marcadores"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os elementos pré-textuais não </w:t>
+      </w:r>
+      <w:r w:rsidR="003F67CC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devem constar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no sumário; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39539F31" w14:textId="77777777" w:rsidR="00412194" w:rsidRPr="00E46C7A" w:rsidRDefault="00412194" w:rsidP="00412194">
+      <w:pPr>
+        <w:pStyle w:val="Marcadores"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A ordem dos elementos do sumário deve ser conforme os indicativos das seções que compõem o trabalho;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580EFF21" w14:textId="77777777" w:rsidR="00412194" w:rsidRPr="00E46C7A" w:rsidRDefault="00412194" w:rsidP="00755E23">
+      <w:pPr>
+        <w:pStyle w:val="Marcadores"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O texto de um documento deve ser dividido em seções, sendo a seção </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PRIMÁRIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a principal (1), seguida de outras subdivisões, como a seção </w:t>
+      </w:r>
+      <w:r w:rsidR="003F67CC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secundária</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1.1); Seção </w:t>
+      </w:r>
+      <w:r w:rsidR="00861CD6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terciária </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1.1.1); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Seção quaternária</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1.1.1.1) </w:t>
+      </w:r>
+      <w:r w:rsidR="003F67CC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Seção quinária</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1.1.1.1.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525E7725" w14:textId="77777777" w:rsidR="00861CD6" w:rsidRPr="00E46C7A" w:rsidRDefault="00412194" w:rsidP="00C309E2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Segundo a NBR 14724:20</w:t>
+      </w:r>
+      <w:r w:rsidR="0020011A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a numeração progressiva das seções e a formatação das mesmas utilizadas no texto devem ser repetidas no sumário. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0D9E56" w14:textId="77777777" w:rsidR="00412194" w:rsidRPr="00E46C7A" w:rsidRDefault="00861CD6" w:rsidP="00C309E2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Para atual</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2568" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>izar as listas e o sumário, clicar</w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com o botão direito do </w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sumário </w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em Atualizar campo e selecion</w:t>
+      </w:r>
+      <w:r w:rsidR="002466B9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00444552" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Atualizar apenas o número de página</w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00444552" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Atualizar o índice inteiro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(dependendo da situação)</w:t>
+      </w:r>
+      <w:r w:rsidR="00412194" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7FFF30" w14:textId="77777777" w:rsidR="00DC7A3A" w:rsidRPr="00E46C7A" w:rsidRDefault="00FB2A3D" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A versão final do</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3995" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>strabalhos de conclus</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23A29" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3995" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deve ser entregue exclusivamente em formato </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3995" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PDF/A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23A29" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00C309E2" w:rsidRPr="00E46C7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>https://wikibiblio.utfpr.edu.br/pt-br/pdfa</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F6DCC3F" w14:textId="77777777" w:rsidR="00DC7A3A" w:rsidRPr="00E46C7A" w:rsidRDefault="00DC7A3A" w:rsidP="00210732">
+      <w:pPr>
+        <w:pStyle w:val="Titulo1"/>
+        <w:sectPr w:rsidR="00DC7A3A" w:rsidRPr="00E46C7A" w:rsidSect="00460EC5">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="13"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624177BC" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00301342" w:rsidP="00B36298">
+      <w:pPr>
+        <w:pStyle w:val="Titulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc297218999"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc195178569"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Introdução</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="049B420A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="002869E4">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Parte inicial do texto, na qual devem constar o tema e a delimitação do assunto tratado, objetivos da pesquisa e outros elementos necessários para situar o tema do trabalho</w:t>
+      </w:r>
+      <w:r w:rsidR="00E433F9" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Após o início de uma seção, recomenda-se a inserção de um texto ou, no mínimo, uma nota explicativa sobre a seção iniciada. Evitar, por exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53412BD5" w14:textId="77777777" w:rsidR="00E433F9" w:rsidRPr="00E46C7A" w:rsidRDefault="0043039C" w:rsidP="0043039C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3051"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc302641990"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063B7F0C" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="003A0729">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1 INTRODUÇÃO</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="33859BB8" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="003A0729">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="001B23AD" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Contextualização</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B3A9B4" w14:textId="77777777" w:rsidR="00F15833" w:rsidRPr="00E46C7A" w:rsidRDefault="00F15833" w:rsidP="003A0729">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">1.1.1 Memorial da </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6BBE" w:rsidRPr="00E46C7A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>esquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32821949" w14:textId="77777777" w:rsidR="00E433F9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CE0347" w:rsidP="00CE0347">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc195178570"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Paginação</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4410D684" w14:textId="77777777" w:rsidR="00E433F9" w:rsidRPr="00E46C7A" w:rsidRDefault="00E433F9" w:rsidP="00CE0347">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Todas as folhas do trabalho, a partir da folha de rosto, devem ser contadas sequencialmente, mas não numeradas. A numeração deve ser inserida à partir da primeira folha da parte textual (Introdução), em algarismos arábicos, no canto superior direito da folha. Havendo apêndices e anexos, as suas folhas devem ser paginadas de maneira contínua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55026D5A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00301342" w:rsidP="00301342">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc284427083"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc284924714"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc284924785"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc284924819"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc286832539"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc195178571"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplos de utilização de numeração progressiva</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="592A0902" w14:textId="77777777" w:rsidR="00036BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00CB0E22">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nos títulos com indicativo numérico não se utilizam pontos, hífen, travessão, ou qualquer sinal após o indicativo de seção ou de título. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA88079" w14:textId="77777777" w:rsidR="00036BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00CB0E22">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A numeração progressiva para as seções do texto deve ser adotada para evidenciar a sistematização do conteúdo do trabalho. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27556744" w14:textId="77777777" w:rsidR="00036BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00CB0E22">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Destacam-se gradativamente os títulos das seções, utilizando-se</w:t>
+      </w:r>
+      <w:r w:rsidR="00036BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipograficamente com recursos como letra maiúscula, negrito, itálico ou sublinhado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12677638" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00CB0E22">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>No sumário, os títulos devem aparecer de forma idêntica ao texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262F0602" w14:textId="77777777" w:rsidR="00DF5D8C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF5D8C" w:rsidP="00CB0E22">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Ve</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60336" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00E433F9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os exemplos na folha seguinte: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75062F06" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00CB0E22">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0946F125" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF5D8C" w:rsidP="00BD5EA6">
+      <w:pPr>
+        <w:pStyle w:val="Titulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc297219000"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Toc195178572"/>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>Seção primária (CAIXA ALTA e NEGRITO)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="019DC494" w14:textId="77777777" w:rsidR="00530F98" w:rsidRPr="00E46C7A" w:rsidRDefault="00530F98" w:rsidP="00530F98">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">As seções primárias devem iniciar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2721A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sempre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>em páginas distintas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16BF9" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Entre uma seção e outra sempre haverá um texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8B14B8" w14:textId="77777777" w:rsidR="00274569" w:rsidRPr="00E46C7A" w:rsidRDefault="00274569" w:rsidP="00274569">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Texto justificado, com recuo especial na primeira linha de 1,5 cm. Não utilizar tab (1,25 cm). Os títulos das seções devem ser separados do texto que os precede por 1 (um) espaço (1,5 cm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA69E1B" w14:textId="77777777" w:rsidR="00D37301" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00D37301">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc297219001"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc302641991"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc195178573"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seção </w:t>
+      </w:r>
+      <w:r w:rsidR="009A37EC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secundária </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009A37EC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2721A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>egrito</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00B90FE9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="790C26D1" w14:textId="77777777" w:rsidR="00C16BF9" w:rsidRPr="00E46C7A" w:rsidRDefault="00C16BF9" w:rsidP="00C16BF9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623A208A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00D37301">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc297219002"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc302641992"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc195178574"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seção </w:t>
+      </w:r>
+      <w:r w:rsidR="009A37EC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>erciária (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A37EC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2721A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66072" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="6AFF330F" w14:textId="77777777" w:rsidR="00C16BF9" w:rsidRPr="00E46C7A" w:rsidRDefault="00C16BF9" w:rsidP="00C16BF9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B56B9FD" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00911E72">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc297219003"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc302641993"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc195178575"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Seção quaternária (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66072" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sublinhado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="2929FC59" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00C16BF9" w:rsidP="002B38A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC2A937" w14:textId="77777777" w:rsidR="00D37301" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00D37301">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo5"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc287088126"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc297219004"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc302641994"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc195178576"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Seção quinária (itálico)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="28E27661" w14:textId="77777777" w:rsidR="00974E1C" w:rsidRPr="00E46C7A" w:rsidRDefault="00C16BF9" w:rsidP="00911E72">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E42116" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00DF5D8C" w:rsidP="00974E1C">
+      <w:pPr>
+        <w:pStyle w:val="Titulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc297219005"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_Toc195178577"/>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>Desenvolvimento</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="54D60529" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00227486">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Parte principal do </w:t>
+      </w:r>
+      <w:r w:rsidR="001E10E6" w:rsidRPr="00E46C7A">
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>, que contém a exposição ordenada e pormenorizada do assunto. É composta de revisão de literatura, dividida em seções</w:t>
+      </w:r>
+      <w:r w:rsidR="00924E65" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> e subseções, material e métodos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> e/ou metodologia e resultados, agora descritos detalhadamente. Cada seção ou subseção deverá ter um título apropriado ao </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11307" w:rsidRPr="00E46C7A">
+        <w:t>conteúdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3190CA44" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00907CD4">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Deve-se utilizar sempre a terceira pessoa do singular na elaboração do texto, mantendo-se a forma impessoal</w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAC5A69" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CE0347" w:rsidP="00CE0347">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc195178578"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regras </w:t>
+      </w:r>
+      <w:r w:rsidR="008358F2" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>gerais de apresentação</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="61154177" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00040C76">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Constituem-se como padrão para apresentação de trabalhos acadêmicos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077D4B79" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00040C76">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC5213E" w14:textId="77777777" w:rsidR="00017A9D" w:rsidRPr="00E46C7A" w:rsidRDefault="00E357CC">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Tamanho da fonte: Arial ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">, tamanho 12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21FD5" w:rsidRPr="00E46C7A">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>eve-se utilizar apenas um dos tipos escolhidos em todo o trabalho</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21FD5" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Fonte t</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>amanho 10 para citações de mais de três linhas, notas de rodapé e legendas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">, corpo e fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>das ilustrações e tabelas</w:t>
+      </w:r>
+      <w:r w:rsidR="005C746A" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> e paginação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619941E1" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00E357CC">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Formato </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">do título: o título do trabalho, na capa e na folha de rosto, deve aparecer em </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7E5C" w:rsidRPr="00E46C7A">
+        <w:t>CAIXA ALTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">, negrito, centralizado e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50CD0" w:rsidRPr="00E46C7A">
+        <w:t>tamanho 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">. Havendo subtítulo, este deve ser </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7E5C" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">precedido </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>por dois</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7E5C" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> pontos, escrito também em CAIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">A ALTA, negrito e </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7E5C" w:rsidRPr="00E46C7A">
+        <w:t>sem ponto final</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F814667" w14:textId="77777777" w:rsidR="00E433F9" w:rsidRPr="00E46C7A" w:rsidRDefault="00E357CC">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t>: com recuo na primeira linha de 1,5 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00591" w:rsidRPr="00E46C7A">
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> justificado, sem espaçamento anterior ou posterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D76CC50" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CE0347" w:rsidP="00CE0347">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc195178579"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Margens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="4188EC4F" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="002B4432" w:rsidP="00E433F9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Utilizar </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">margens esquerda e superior de 3 cm; e margens direita e inferior de 2 cm; </w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t>Tamanho do papel: A4; Cabeçalho e rodapé: 1,25 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDE64F9" w14:textId="77777777" w:rsidR="00E433F9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CE0347" w:rsidP="00E433F9">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc195178580"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Espaçamento</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="3AD468DE" w14:textId="77777777" w:rsidR="00017A9D" w:rsidRPr="00E46C7A" w:rsidRDefault="00017A9D" w:rsidP="00E433F9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7038F" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">s notas, as referências </w:t>
+      </w:r>
+      <w:r w:rsidR="00E433F9" w:rsidRPr="00E46C7A">
+        <w:t>e a natureza do trabalho devem ser digitadas em espaço simples; Todo o texto deve ser formatado com espaço de 1,5 cm entre linhas (sem espaçamento antes/depois)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C7E046" w14:textId="77777777" w:rsidR="000E37B6" w:rsidRPr="00E46C7A" w:rsidRDefault="00E433F9" w:rsidP="002B38A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>As citações com mais de três linhas (longas) são em espaço simples e com re</w:t>
+      </w:r>
+      <w:r w:rsidR="000E37B6" w:rsidRPr="00E46C7A">
+        <w:t>cuo de 4 cm da margem esquerda. “As referências devem ser elaboradas em espaço simples, alinhadas à margem esquerda do texto e separadas entre si por uma linha em branco d</w:t>
+      </w:r>
+      <w:r w:rsidR="002B38A3" w:rsidRPr="00E46C7A">
+        <w:t>e espaço simples” (ABNT, 2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF385D0" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CE0347" w:rsidP="00165B66">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc195178581"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ilustrações</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="78617918" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00454621">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">São ilustrações: </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>figuras, quadros, gráficos, fotografias</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:t>, retratos, desenhos, gravuras, imagens, fluxogramas, organogramas, esquemas, mapas, plantas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>diferenciam-se das tabelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>. As ilustrações devem ser inseridas o mais próximo po</w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t>ssível do texto a que se refere, mas mantendo um espaço (</w:t>
+      </w:r>
+      <w:r w:rsidR="00545F61" w:rsidRPr="00E46C7A">
+        <w:t>1,5 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t>) de separação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6F7A4A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00454621">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Qualquer que seja o tipo de ilustração, sua identificação </w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">deve ser posicionada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">na parte </w:t>
+      </w:r>
+      <w:r w:rsidR="0098364A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>superior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>, precedida da palavra designativa, seguida de seu número de ordem de ocorrência no texto, em algarismos arábicos, do respectivo título e/ou legend</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50CD0" w:rsidRPr="00E46C7A">
+        <w:t>a. A fonte deve ser tamanho 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">. Após a legenda, deve-se </w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">apresentar ilustração e em seguida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>citar a fonte de onde foi retirada a il</w:t>
+      </w:r>
+      <w:r w:rsidR="0040020D" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">ustração, exemplo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Fonte</w:t>
+      </w:r>
+      <w:r w:rsidR="0040020D" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="0040020D" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:t>data)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">, bem comodeve-se referenciá-la, de forma completa, na seção Referências. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B34A5E" w14:textId="77777777" w:rsidR="007619FE" w:rsidRPr="00E46C7A" w:rsidRDefault="007619FE" w:rsidP="00454621">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>* Para inserir legendas</w:t>
+      </w:r>
+      <w:r w:rsidR="0059374D" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> nas ilustrações e tabelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A38B7AF" w14:textId="77777777" w:rsidR="0040020D" w:rsidRPr="00E46C7A" w:rsidRDefault="0040020D" w:rsidP="00454621">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEBB5FA" w14:textId="77777777" w:rsidR="007619FE" w:rsidRPr="00E46C7A" w:rsidRDefault="003B398F" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na guia </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no grupo </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Legendas</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2568" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clicar </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir Legenda</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B105E6" w14:textId="77777777" w:rsidR="007619FE" w:rsidRPr="00E46C7A" w:rsidRDefault="003B398F" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na lista </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Rótulo</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, selecion</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2568" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>o rótulo que descrev</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2568" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> melhor o objeto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se a lista não contiver o rótulo correto, cli</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2568" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">car </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novo Rótulo</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, digit</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2568" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o novo rótulo na caixa </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Rótulo</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e cli</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2568" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">car </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>OK</w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373C065F" w14:textId="77777777" w:rsidR="007619FE" w:rsidRPr="00E46C7A" w:rsidRDefault="00E357CC" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Digit</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60336" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="003B398F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="007619FE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">texto, incluindo a pontuaçãoque </w:t>
+      </w:r>
+      <w:r w:rsidR="003B398F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>deseja</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60336" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exibir depois do rótulo e clicar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r w:rsidR="003B398F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>para utilizar a formatação apropriada para a Fonte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CD3EBC" w14:textId="77777777" w:rsidR="0040020D" w:rsidRPr="00E46C7A" w:rsidRDefault="0040020D" w:rsidP="007619FE">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EC6C12" w14:textId="77777777" w:rsidR="00592001" w:rsidRPr="00C61619" w:rsidRDefault="00DA7A2A" w:rsidP="00C61619">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61619">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Utilizar sempre a primeira linha da folha</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61619" w:rsidRPr="00C61619">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, em todo o trabalho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61619">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FAA3BD" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="00592001" w:rsidP="00C61619">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61619">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>A seguir, um m</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0217" w:rsidRPr="00C61619">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>odelo de formatação de figura:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32686227" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="000D0217" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc195178561"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - As dimensões curriculares de pré-escolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="698A397F" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="007D3CA3" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoparaIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D5DADD7" wp14:editId="6DE2F402">
+            <wp:extent cx="3914775" cy="3629025"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="1" name="Imagem 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="dimensoes_curriculares_pre-escolar.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3914775" cy="3629025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CCBA57" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="000D0217" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Fonte: Centro Social de Azurva (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4A3F" w:rsidRPr="00E46C7A">
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27158974" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="000D0217" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0046E5B6" w14:textId="77777777" w:rsidR="00055193" w:rsidRPr="00E46C7A" w:rsidRDefault="00055193" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE71DEE" w14:textId="77777777" w:rsidR="003D57B8" w:rsidRPr="00E46C7A" w:rsidRDefault="003D57B8" w:rsidP="003D57B8">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc195178562"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Glândulas exócrinas e endócrinas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="4F7410BF" w14:textId="77777777" w:rsidR="002D1E14" w:rsidRPr="00E46C7A" w:rsidRDefault="00A52361" w:rsidP="002D1E14">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoparaIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36B7E7F0" wp14:editId="4849BBBA">
+            <wp:extent cx="4637405" cy="2895600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Imagem 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4637405" cy="2895600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B35D15" w14:textId="77777777" w:rsidR="002D1E14" w:rsidRPr="00E46C7A" w:rsidRDefault="002D1E14" w:rsidP="002D1E14">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D57B8" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Adaptado de Ross e Pawlina (2018, p. 144)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2606C579" w14:textId="77777777" w:rsidR="002B38A3" w:rsidRPr="00E46C7A" w:rsidRDefault="002B38A3" w:rsidP="002B38A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD27A70" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="002B38A3" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>A seguir, um m</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0217" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>odelo de formatação de fotografia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AFFF77" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="000D0217" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc195178563"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotografia </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Fotografia \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Entrada d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10CA5" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>antig</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10CA5" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o Departamento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Biblioteca da UTFPR Campus Ponta Grossa</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="37E85DE9" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="00A52361" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoparaIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FB3AABB" wp14:editId="3AA9B1CF">
+            <wp:extent cx="3962400" cy="2982595"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="5" name="Imagem 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3962400" cy="2982595"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686779C6" w14:textId="77777777" w:rsidR="000D0217" w:rsidRPr="00E46C7A" w:rsidRDefault="000D0217" w:rsidP="000D0217">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Fonte: Autoria própria</w:t>
+      </w:r>
+      <w:r w:rsidR="00514D04" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73ABF" w:rsidRPr="00E46C7A">
+        <w:t>2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B7A1BB" w14:textId="77777777" w:rsidR="00714669" w:rsidRPr="00E46C7A" w:rsidRDefault="000D0217" w:rsidP="00E9689C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Atenção:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As fontes das ilustrações e tabelas também deverão constar na lista de referências, ou indicar como Fonte: Autoria própria</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73ABF" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ano)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, se for o caso.</w:t>
+      </w:r>
+      <w:r w:rsidR="00714669" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Na UTFPR </w:t>
+      </w:r>
+      <w:r w:rsidR="003753C2" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adotou-se negrito e centralizado </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4142" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nas </w:t>
+      </w:r>
+      <w:r w:rsidR="00714669" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>legenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00B804FC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00714669" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e fonte das ilustraç</w:t>
+      </w:r>
+      <w:r w:rsidR="003753C2" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ões e tabelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C465FC" w14:textId="77777777" w:rsidR="00F474EE" w:rsidRPr="00E46C7A" w:rsidRDefault="00F474EE" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508979B2" w14:textId="77777777" w:rsidR="004F77BB" w:rsidRPr="00E46C7A" w:rsidRDefault="006D4208" w:rsidP="006D4208">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc195178564"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotografia </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Fotografia \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Entrada da Biblioteca Mario Vargas Llosa, Lima (Peru)</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3441" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, também conhecida como “Casa de la Literatura Peruana”. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10CA5" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Em destaque, o primeiro tipógrafo adquirido na América Latina</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="450E72F6" w14:textId="77777777" w:rsidR="004F77BB" w:rsidRPr="00E46C7A" w:rsidRDefault="00A52361" w:rsidP="006D4208">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoparaIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B171EEE" wp14:editId="610A43EF">
+            <wp:extent cx="4311015" cy="2699385"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:docPr id="6" name="Imagem 6" descr="biblioteca"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6" descr="biblioteca"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="11920" r="14449"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4311015" cy="2699385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565D2447" w14:textId="77777777" w:rsidR="006D4208" w:rsidRPr="00E46C7A" w:rsidRDefault="006D4208" w:rsidP="006D4208">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Fonte: Autoria própria</w:t>
+      </w:r>
+      <w:r w:rsidR="002B37F6" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E459A9F" w14:textId="77777777" w:rsidR="000F7F91" w:rsidRPr="00E46C7A" w:rsidRDefault="002B207C" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>A seguir, um mo</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2390" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>delo de formatação de gráfico</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7F91" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F49B601" w14:textId="77777777" w:rsidR="0098364A" w:rsidRPr="00E46C7A" w:rsidRDefault="0098364A" w:rsidP="00A66C29">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Ref258073674"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc284426749"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc195178565"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gráfico </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Gráfico \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Estatística de </w:t>
+      </w:r>
+      <w:r w:rsidR="00444552" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">empréstimos </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3441" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domiciliares realizados </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidR="00444552" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">janeiro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidR="002F3441" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pelas Bibliotecas da UTFPR</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="29D821F3" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00A52361" w:rsidP="00454621">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoparaIlustraes"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61DD1FDC" wp14:editId="7B1C144F">
+            <wp:extent cx="3763010" cy="2584450"/>
+            <wp:effectExtent l="38100" t="38100" r="46990" b="44450"/>
+            <wp:docPr id="7" name="Gráfico 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId23"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639B3C18" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DC3DCA">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Fonte: </w:t>
+      </w:r>
+      <w:r w:rsidR="001911D2" w:rsidRPr="00E46C7A">
+        <w:t>UTFPR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>(20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555D563C" w14:textId="77777777" w:rsidR="0040020D" w:rsidRPr="00E46C7A" w:rsidRDefault="0040020D" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B38A3" w:rsidRPr="00E46C7A">
+        <w:t>texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C21CC0" w14:textId="77777777" w:rsidR="002B38A3" w:rsidRPr="00E46C7A" w:rsidRDefault="002B38A3" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D5F39A" w14:textId="77777777" w:rsidR="009A2390" w:rsidRPr="00E46C7A" w:rsidRDefault="0059374D" w:rsidP="009A2390">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelo de formatação de </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2390" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quadros </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1799F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>prevalece</w:t>
+      </w:r>
+      <w:r w:rsidR="0040020D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1799F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informações textuais</w:t>
+      </w:r>
+      <w:r w:rsidR="00662256" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0040020D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEF2C8B" w14:textId="77777777" w:rsidR="009A2390" w:rsidRPr="00E46C7A" w:rsidRDefault="009A2390" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058CA2EC" w14:textId="77777777" w:rsidR="0098364A" w:rsidRPr="00E46C7A" w:rsidRDefault="0098364A" w:rsidP="00DC3DCA">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Ref258073825"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc195178566"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quadro </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Quadro \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Áreas de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF429A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>desenvolvimento de competências</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14A8A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na organizações (pública e privada)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="7F52E3B7" w14:textId="77777777" w:rsidR="00662256" w:rsidRPr="00E46C7A" w:rsidRDefault="00662256" w:rsidP="0059374D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9087" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3565"/>
+        <w:gridCol w:w="5522"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="36466F1F" w14:textId="77777777" w:rsidTr="008D4A7B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F6D539" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Áreas de </w:t>
+            </w:r>
+            <w:r w:rsidR="00585AAB" w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>desenvolvimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5EBB5A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Descrição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="0AC95399" w14:textId="77777777" w:rsidTr="008D4A7B">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4721C2D1" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>1. Competências sobre processos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753B9B7F" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>Conhecimento nos processos de trabalho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="326BA80E" w14:textId="77777777" w:rsidTr="008D4A7B">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6898BCD1" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>2. Competências técnicas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46908C85" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>Conhecimento técnico nas tarefas a serem desempenhadas e tecnologias empregadas nestas tarefas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="42FEFAED" w14:textId="77777777" w:rsidTr="008D4A7B">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671ADD7A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>3. Competências sobre a organização</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAF7A99" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>Saber organizar os fluxos de trabalho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="36B5982F" w14:textId="77777777" w:rsidTr="008D4A7B">
+        <w:trPr>
+          <w:trHeight w:val="756"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AED2A8B" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>4. Competências de serviço</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0785E52D" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>Aliar as competências técnicas com o impacto que estas ações terão para o cliente consumidor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="1282C502" w14:textId="77777777" w:rsidTr="008D4A7B">
+        <w:trPr>
+          <w:trHeight w:val="799"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9C1CB0" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>5. Competências sociais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53056F11" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DF5D8C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafoparaIlustraes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:t>Atitudes que sustentam o comportamento do indivíduo: saber comunicar-se e responsabilizar-se pelos seus atos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3DCC8B6F" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00DC3DCA">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Fonte: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7603F" w:rsidRPr="00E46C7A">
+        <w:t>Fleury e Fleury (2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CC" w:rsidRPr="00E46C7A">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0DF385" w14:textId="77777777" w:rsidR="009A2390" w:rsidRPr="00E46C7A" w:rsidRDefault="009A2390" w:rsidP="009A2390">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Para quadros que ocupam mais de uma folha, não é</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61619">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessária nenhuma sinalização (continua/continuação/conclusão). Apenas nas tabelas se faz necessária essa sinalização. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11441920" w14:textId="77777777" w:rsidR="00411AC4" w:rsidRPr="00E46C7A" w:rsidRDefault="00411AC4" w:rsidP="009A2390">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C849200" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CE0347" w:rsidP="00E433F9">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc195178582"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tabelas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="04E1FEBE" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0040020D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Deve-se seguir tal padrão em todo o trabalho, constando também na lista de tabelas, separada da lista de ilustrações. </w:t>
+      </w:r>
+      <w:r w:rsidR="0040020D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>As tabelas se diferenciam dos quadros por não apresentar</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5644" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="0040020D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os fechamentos laterais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="008B5644" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF6727F" w14:textId="77777777" w:rsidR="00A87F2B" w:rsidRPr="00E46C7A" w:rsidRDefault="00A87F2B" w:rsidP="00A87F2B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...177 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45936A2C" w14:textId="77777777" w:rsidR="009A2390" w:rsidRPr="00E46C7A" w:rsidRDefault="009A2390" w:rsidP="009A2390">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelo de formatação de tabelas (prevalecem informações numéricas). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435CF386" w14:textId="77777777" w:rsidR="00A87F2B" w:rsidRPr="00E46C7A" w:rsidRDefault="00A87F2B" w:rsidP="00625FA1">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF737D7" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="002908DB">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc195178567"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabela </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Tabela \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Desempenho dos alunos na prova de conhecimentos específicos</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14A8A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, por área do conhecimento</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1217"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="1217"/>
+        <w:gridCol w:w="1350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="284997B8" w14:textId="77777777" w:rsidTr="00C14A8A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A261CFB" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Média</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133295EA" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00C14A8A" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>CEFET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16ADE57D" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00C14A8A" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Brasil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="7A054493" w14:textId="77777777" w:rsidTr="00C14A8A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4E473C" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Curso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180F9706" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>concluintes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29218CEF" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ingressantes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072878CE" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>concluintes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AF315B" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ingressantes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="72BFAC1B" w14:textId="77777777" w:rsidTr="00C14A8A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3724B769" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Matemática</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169D024D" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>27,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206DFE92" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>22,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CBDC2A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>27,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CA08C8" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>22,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="7DBFFFBA" w14:textId="77777777" w:rsidTr="00C14A8A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3A84A4" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Letras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FF52BB" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>32,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F15B0E5" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>31,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2FF651" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>30,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="210952F3" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>26,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="7A545A41" w14:textId="77777777" w:rsidTr="00C14A8A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C27F67" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Geografia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="459E5D92" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>38,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67788AFF" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>34,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16793421" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>34,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D18126" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>29,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="4A81E171" w14:textId="77777777" w:rsidTr="00C14A8A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11176C72" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Ciências Biológicas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA81C91" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>26,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5CC7A2" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>23,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38636D57" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>26,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59667420" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00625FA1">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>21,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73B28284" w14:textId="77777777" w:rsidR="00625FA1" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00653935">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Fonte: </w:t>
+      </w:r>
+      <w:r w:rsidR="00653935" w:rsidRPr="00E46C7A">
+        <w:t>INEP</w:t>
+      </w:r>
+      <w:r w:rsidR="00A622C3" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00653935" w:rsidRPr="00E46C7A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A622C3" w:rsidRPr="00E46C7A">
+        <w:t>6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2245F352" w14:textId="77777777" w:rsidR="009A6292" w:rsidRPr="00E46C7A" w:rsidRDefault="009A6292" w:rsidP="009A6292">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709463E2" w14:textId="77777777" w:rsidR="002B38A3" w:rsidRPr="00E46C7A" w:rsidRDefault="002B38A3" w:rsidP="002B38A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C8BFCE" w14:textId="77777777" w:rsidR="002B38A3" w:rsidRPr="00E46C7A" w:rsidRDefault="002B38A3" w:rsidP="002B38A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto, texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B72E820" w14:textId="77777777" w:rsidR="002B38A3" w:rsidRPr="00E46C7A" w:rsidRDefault="002B38A3" w:rsidP="002B38A3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423FE67F" w14:textId="77777777" w:rsidR="008B5644" w:rsidRPr="00E46C7A" w:rsidRDefault="009A6292" w:rsidP="008B5644">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>tabela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que ocupa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais de uma folha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5644" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>deve-se repetir a legenda, na primeira parte não apresentar a linha de fechamento e inserir as sinalizações: continua, continuação (quando ocupar mais de 2 folhas) e conclusão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287A6BEE" w14:textId="77777777" w:rsidR="002B38A3" w:rsidRPr="00E46C7A" w:rsidRDefault="002B38A3" w:rsidP="008B5644">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8B6279" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="002908DB">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc195178568"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabela </w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Tabela \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E7423">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Situação da </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF429A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educação brasileira </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em 2002 </w:t>
+      </w:r>
+      <w:r w:rsidR="003305C6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ensino Médio</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="2D4DB412" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00A1181B">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(continua)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4855" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1799"/>
+        <w:gridCol w:w="2463"/>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="2251"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="7887343C" w14:textId="77777777" w:rsidTr="00B44CD8">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1901D09C" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0008016A">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ACC1BE" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxa de repetência no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F918464" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Ensino Médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C90DF9A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxa de evasão no Ensino Médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDEC062" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxa de analfabetismo da população de 15 a 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="50E1920F" w14:textId="77777777" w:rsidTr="00B44CD8">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EBCA52" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:ind w:left="-71"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Sul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71BD949C" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10FB2960" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6EEF5E" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="21AC9B79" w14:textId="77777777" w:rsidTr="00B44CD8">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AD2A07" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:ind w:left="-71"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Paraná</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="263253EB" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0008016A">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>19,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73CA1E22" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BF2EE4C" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="77A3524C" w14:textId="77777777" w:rsidTr="00DD1A9D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D53DD5" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:ind w:left="-71"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Rio Grande do Sul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B1FC28" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0008016A">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>23,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1723540A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>7,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="415BBE60" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="2D901972" w14:textId="77777777" w:rsidTr="00DD1A9D">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F991D40" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:ind w:left="-71"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Santa Catarina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="400412F7" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>20,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77586B17" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>9,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="161137A3" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00E030EE">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C2CEADB" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00C269E0">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+        <w:t xml:space="preserve">Tabela 2 - Situação da </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF429A" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educação brasileira </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em 2002 </w:t>
+      </w:r>
+      <w:r w:rsidR="003305C6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ensino Médio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323A8F21" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(conclusão)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4855" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1799"/>
+        <w:gridCol w:w="2463"/>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="2251"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="61AF98CE" w14:textId="77777777" w:rsidTr="00B44CD8">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B91A7FA" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0008016A">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE5E421" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxa de repetência no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276DBCAD" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Ensino Médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EC07E6" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxa de evasão no Ensino Médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F7CE3B" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-Cabealho"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxa de analfabetismo da população de 15 a 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="1FE1984A" w14:textId="77777777" w:rsidTr="00B44CD8">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2885FBEA" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Sudeste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="371E1B1F" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1903494F" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E201565" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="5F6A2033" w14:textId="77777777" w:rsidTr="00B44CD8">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9C0522" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Espírito Santo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="787DB04E" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>17,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08E1A111" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>5,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52ECBF0C" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>2,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="179429A6" w14:textId="77777777" w:rsidTr="0008016A">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05623380" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Minas Gerais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="235E695A" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>14,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FC6FD8" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>7,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5B9C9E" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>2,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="2484BC74" w14:textId="77777777" w:rsidTr="00DD1A9D">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0E8D63" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Rio de Janeiro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B52DEC4" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>22,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0538C9D7" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>6,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA3FF44" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w14:paraId="2FDC63CF" w14:textId="77777777" w:rsidTr="00DD1A9D">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133E8596" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="0059374D">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>São Paulo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60977DFE" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>11,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EC96373" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>7,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF8F503" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00593A50">
+            <w:pPr>
+              <w:pStyle w:val="Textotabela-CorpodaTabela"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="34EDCF72" w14:textId="77777777" w:rsidR="008B5644" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00B44CD8">
+      <w:pPr>
+        <w:pStyle w:val="FontedasIlustraes"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc257813889"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc257815553"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Fonte</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5644" w:rsidRPr="00E46C7A">
+        <w:t>: Brasil (201</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7115D" w:rsidRPr="00E46C7A">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5644" w:rsidRPr="00E46C7A">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223C1AB0" w14:textId="77777777" w:rsidR="00B44CD8" w:rsidRPr="00E46C7A" w:rsidRDefault="00B44CD8" w:rsidP="00B44CD8">
+      <w:pPr>
+        <w:pStyle w:val="FontedasTabelas"/>
+        <w:spacing w:after="300"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Nota: As notas (quando houver) deverão ser apresentadas </w:t>
+      </w:r>
+      <w:r w:rsidR="00092C0A" w:rsidRPr="00E46C7A">
+        <w:t>após a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> apresentação da fonte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D89658" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00511016" w:rsidP="009402BA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc297219006"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc195178583"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Citações</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="6E0CA7F3" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>As regras gerais para apresentação de citações em documentos devem ser consultadas na ABNT NBR 10520:2023 - Informação e documentação - Citações em documentos - Apresentação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76940A63" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Nesta etapa, é fundamental manter a ética e a honestidade intelectual, garantindo a devida atribuição de autoria a quem realmente contribuiu para o desenvolvimento do estudo. Para isso usa-se as citações, definidas como “menção de uma informação extraída de outra fonte” (ABNT, 2023, p. 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285F7493" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>A transcrição de trechos, seja literal ou parafraseada, torna-se uma citação válida quando acompanhada da devida referência, conforme as normas da ABNT. No entanto, a reprodução de conteúdo sem a atribuição caracteriza-se como plágio, uma prática passível de sanções legais e penais. No Brasil, a Lei n.º 9.610, de 19 de fevereiro de 1998, regula os direitos autorais e estabelece as obrigações aplicáveis. Além disso, o Código Penal, em seu artigo 184, prevê punições para a violação desses direitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7107E193" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc195178584"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tipos de citações</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="5665AAC1" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>As citações podem ser diretas: transcrição das mesmas palavras utilizadas pelo autor consultado; indiretas: texto baseado na obra do autor consultado e; citação de citação: transcrição de citação direta ou indireta de um texto sem ter acesso a fonte original (ABNT, 2023, p. 1-2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15548CC0" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">As citações diretas com até três linhas devem ser inseridas no texto, destacadas entre aspas duplas, precedidas ou sucedidas da indicação de autoria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A86509" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4238E874" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3A9058" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC05085" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>O autor lembra, contudo, a análise precursora de Leonard-Barton (1998, p. 48) sobre alguns “aspectos limitantes das competências, ou aptidões, essenciais, que as transformam em limitações estratégicas”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DDBBE9" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>As citações diretas com mais de três linhas devem ser destacadas com recuo padronizado de 4 cm em relação a margem esquerda, letra tamanho 10, espaço entrelinhas simples e sem aspas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467E98F5" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BEDB81" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F797F1" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>O contexto capacitante não significa necessariamente um espaço físico. Em vez disso, combina aspectos de espaço físico (como o projeto de um escritório ou operações de negócios dispersas), espaço virtual (e-mail, Intranets, teleconferências) e espaço mental (experiências, idéias e emoções compartilhadas). Acima de tudo, trata-se de uma rede de interações, determinada pela solicitude e pela confiança dos participantes (Von Krogh; Ichijo; Nonaka, 2001, p. 66).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628CB53E" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">As citações indiretas não são destacadas mas é preciso indicar a fonte consultada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B12014F" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC92239" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B32951D" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Vários estudos sobre comportamento informacional dos usuários de bibliotecas universitárias foram identificados (Gonçalves, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8F3A0C" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">A norma ABNT NBR 10520:2023 estabelece que a expressão </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>apud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (palavra em latim que significa: citado por), deve ser utilizada para indicar uma citação de citação, ou seja, quando se cita uma fonte que foi mencionada em outra obra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B2C742" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00931435" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257AF7F1" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">No modelo serial de Gough (1972 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>apud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Nardi, 1993), o ato de ler envolve um processamento serial que começa com a fixação ocular sobre o texto, prosseguindo da esquerda para a direita de forma linear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7986A55A" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Recomenda-se evitar o uso de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>apud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>, pois, com os recursos informacionais disponíveis atualmente, a maioria das obras pode ser consultada diretamente, seja por meio dos acervos das bibliotecas ou pela aquisição do material necessário para o desenvolvimento do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D825A01" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc195178585"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Indicação de responsabilidade</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="4CC3B499" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Recomendamos a utilização do sistema autor-data para indicar a responsabilidade de responsabilidade (autoria).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF4426D" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="001F079B" w:rsidRDefault="00E8553E" w:rsidP="001F079B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F079B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pessoa física:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F079B">
+        <w:t xml:space="preserve"> Sobrenome do autor, em letras maiúscula e minúsculas. Ex.: Silva (2020) ou (Silva, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A51834" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="001F079B" w:rsidRDefault="00E8553E" w:rsidP="001F079B">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F079B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pessoa jurídica:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F079B">
+        <w:t xml:space="preserve"> Nome completo, em letras maiúsculas e minúsculas ou sigla da Instituição, em letras maiúsculas. Ex.: Universidade Tecnológica Federal do Paraná, 2020 ou UTFPR, 2020. Na lista de referências a indicação de responsabilidade deve aparecer da mesma maneira que na citação. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739E5D1A" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D66A2F6" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Exemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sigla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05867C3B" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13589424" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>Texto texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">” (ABNT, 2018, p. 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4837DF1A" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2276C0DD" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ABNT NBR 6023:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> informação e documentação: referências: elaboração. Rio de Janeiro: ABNT, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D19EA6" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C02145" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nome por extenso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C91B2D" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53244F49" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>Texto texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0B16" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>” (ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS, 2018, p. 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3302775E" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AA0E72" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F8CEDC" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ABNT NBR 6023:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> informação e documentação: referências: elaboração. Rio de Janeiro: ABNT, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62247E2D" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0968CA" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DE7A05">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Instituição governamental da administração direta: indicar pelo nome do órgão superior ou pelo no</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>me da jurisdição a que pertence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D05E6D9" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4675E807" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34531C2D" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736CB6B2" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC0B16" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>“Texto texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8553E" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (Brasil, 1995).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA9CE64" w14:textId="77777777" w:rsidR="00DE7A05" w:rsidRDefault="00DE7A05" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095F9265" w14:textId="77777777" w:rsidR="00DE7A05" w:rsidRDefault="00DE7A05" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327FEBC8" w14:textId="77777777" w:rsidR="00DE7A05" w:rsidRDefault="00DE7A05" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70852F3F" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40726AB0" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">BRASIL. Ministério da Administração Federal e da Reforma do Estado. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Plano diretor da reforma do aparelho do Estado.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Brasília, DF: Ministério da Administração Federal e da Reforma do Estado, 1995.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0073C3DF" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742E04FF" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fontes sem autoria ou responsabilidade: indicar pelo título</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24829351" w14:textId="77777777" w:rsidR="00830874" w:rsidRPr="00E46C7A" w:rsidRDefault="00830874" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405A4000" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título composto apenas por uma palavra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615614F8" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6F472F" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>“Texto texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">texto” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8553E" w:rsidRPr="00E46C7A">
+        <w:t>(Inglês, 2012).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0AAECA" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE057A0" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8E393D" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>INGLÊS: guia de conversação. São Paulo, Lonely Planet: Globo Livros, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A36C820" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A87434" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título composto apenas por mais de uma palavra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337EBD0B" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202713C8" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00954783" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>“Texto texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto”</w:t>
+      </w:r>
+      <w:r w:rsidR="00064DFA" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8553E" w:rsidRPr="00E46C7A">
+        <w:t>(Anteprojeto [...], 1987).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162EAFC2" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18195FA0" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20762ECE" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>ANTEPROJETO de lei. Estudos e debates. Brasília, DF, n. 13, p. 51-60, jan. 1987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EE58B8" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CE7A6B" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título iniciado por artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463AF9D1" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8EA171" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00954783" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>“Texto texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8553E" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (A flor [...], 1995).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD446B6" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A9AC14" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3B4DC3" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>A FLOR prometida. Folha de São Paulo. São Paulo, ano 75, n. 24. p. 4, 2 abr. 1995.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11230B28" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086FC4CB" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título iniciado por monossílabo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DD4942" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E503494" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00954783" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>“Texto texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>texto”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8553E" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (Nos canaviais [...], 1995).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FDF62C" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD9B8C0" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D914B28" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">NOS CANAVIAIS, mutilações em vez de lazer e escola. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O Globo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Rio de Janeiro, ano 70, n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02984" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">22516, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">16 jul. 1995. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7A05">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O País,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> p.12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FD1A38" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fontes com quatro ou mais autores: poderá ser indicado o primeiro autor seguido da expressão </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="00461F13" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ser indicado todos os autores. A opção escolhida deverá ser uniforme em todo o texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE3A445" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6121C14F" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6701D029" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Silva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> (1998) relata </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9B9447" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A944A66" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F70665" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Silva, Oliveira, Correa e França (1998) relata</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BD1447" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BFBB7D" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autores com mesmo sobrenome e data de publicação: deve-se acrescentar as iniciais dos seu prenomes e se persistir a coincidência, co</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>loca-se os prenomes por extenso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46888021" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA84408" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B46E323" w14:textId="77777777" w:rsidR="00084F7D" w:rsidRPr="00E46C7A" w:rsidRDefault="00084F7D" w:rsidP="00084F7D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298495D9" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>De acordo com O. Silva (1998) e C. Silva (1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E758165" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF1D82E" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FF4A68" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Silva, O. (1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D64EA0" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Silva, C. (1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0893179C" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFD7A17" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50418398" w14:textId="77777777" w:rsidR="00084F7D" w:rsidRPr="00E46C7A" w:rsidRDefault="00084F7D" w:rsidP="00084F7D">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>No texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6243BE" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>De acordo com Oscar Silva (1998) e Cláudio Silva (1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CDD4F2" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD366C" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536F2ABE" w14:textId="77777777" w:rsidR="00DD366C" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC7AB44" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Silva, Oscar (1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09022D4B" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Silva, Cláudio (1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339044C7" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AB586A" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diversas fontes com mesmo autor e data de publicação: devem ser distinguidas por letras minúsculas em ordem alfabética após a data de publicação e sem espaçamento, de acordo com </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a ordem na lista de referências</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086BB759" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276586D5" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00DD366C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="00064DFA" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF26760" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>De acordo com Correa (1998a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A74D172" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Correa (1998b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E94011E" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nas chamadas de citações indiretas de diversas fontes, de mesma autoria, publicados em anos diferentes e mencionados simultaneamente: informar as datas em ordem cro</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nológica, separadas por vírgula</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFBBBBB" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5DDB0F" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA9BE64" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Correa (1998, 2000, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F9EA67" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A256B9" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE5C0DD" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>(Castro; Pereira; Barbosa, 1998, 2000, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C24A6F8" w14:textId="77777777" w:rsidR="00BC0386" w:rsidRPr="00E46C7A" w:rsidRDefault="00BC0386" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452632EA" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nas chamadas de citações indiretas de diversas fontes, de mesma autoria, publicados em anos diferentes e mencionados simultaneamente: informar as datas em ordem cro</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nológica, separadas por vírgula</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657C0509" w14:textId="77777777" w:rsidR="00BC0386" w:rsidRPr="00E46C7A" w:rsidRDefault="00BC0386" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DA15CA" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0682D954" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Correa (1998, 2000, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D8110E" w14:textId="77777777" w:rsidR="00BC0386" w:rsidRPr="00E46C7A" w:rsidRDefault="00BC0386" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50132000" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BF78A5" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>(Castro; Pereira; Barbosa, 1998, 2000, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348400D9" w14:textId="77777777" w:rsidR="00BC0386" w:rsidRPr="00E46C7A" w:rsidRDefault="00BC0386" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4721536F" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nas chamadas de citações indiretas de diversos autores, mencionados simultaneamente dentro de </w:t>
+      </w:r>
+      <w:r w:rsidR="00954783" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>parênteses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: devem ser informados em ordem alfabética </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e separados por ponto e vírgula</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648A918E" w14:textId="77777777" w:rsidR="00830874" w:rsidRPr="00E46C7A" w:rsidRDefault="00830874" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FED253" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00BC0386">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="00830874" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D7768B" w14:textId="77777777" w:rsidR="00E8553E" w:rsidRPr="00E46C7A" w:rsidRDefault="00E8553E" w:rsidP="00E8553E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>(Carvalho, 1997; Pereira, 2001; Rodrigues, 1995)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EB9BC6" w14:textId="77777777" w:rsidR="00DE7A05" w:rsidRDefault="00DE7A05" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C3B659" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRDefault="00DE40FA" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Observações:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C374FBE" w14:textId="77777777" w:rsidR="00DE7A05" w:rsidRPr="00E46C7A" w:rsidRDefault="00DE7A05" w:rsidP="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FB1CF1" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Todas as citações deverão ter sua fonte informada de acordo com NBR 10520:2023;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C921920" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Todos os autores citados no texto devem constar na lista de referências;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDAB6B8" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Na lista de referências deve constar apenas os autores citados no texto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A07F5F" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00C63BF3">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Ponto </w:t>
+      </w:r>
+      <w:r w:rsidR="00064DFA" w:rsidRPr="00E46C7A">
+        <w:t>final deve ser usado para encerrar a frase e não a citação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184320C7" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Para omitir parte da citação </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63BF3" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">utilize o sinal de supressão </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>[…];</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624D2DC9" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Para fazer interpolações, acréscimos, comentários use [   ];</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E25A66" w14:textId="77777777" w:rsidR="00064DFA" w:rsidRPr="00E46C7A" w:rsidRDefault="00064DFA">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Para dar ênfases ou fazer destaques use sublinhado, negrito ou itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63BF3" w:rsidRPr="00E46C7A">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B2E7DA" w14:textId="77777777" w:rsidR="00490187" w:rsidRPr="00E46C7A" w:rsidRDefault="00490187">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Quando utilizar dados obtidos em fontes não formais (palestras, discursos, entre outros), essas informações devem constar no próprio texto ou em notas de rodapé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45756625" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00475EEB">
+      <w:pPr>
+        <w:pStyle w:val="Titulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_Toc297219007"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc195178586"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Conclusão</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidR="00E433F9" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> (ou considerações finais)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="43DC6C03" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00227486">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Parte final do texto, na qual se apresentam as conclusões do trabalho acadêmico, usualmente denominada Considerações Finais. Pode ser usada outra denominação similar que indique a conclusão do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A288F5F" w14:textId="77777777" w:rsidR="00F61A22" w:rsidRPr="00E46C7A" w:rsidRDefault="00F61A22" w:rsidP="00227486">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01111904" w14:textId="77777777" w:rsidR="00F61A22" w:rsidRPr="00E46C7A" w:rsidRDefault="00F61A22" w:rsidP="00227486">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F95857" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00227486">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BEC9B1" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="000F7F91" w:rsidP="00517033">
+      <w:pPr>
+        <w:pStyle w:val="TtuloREFERNCIAS"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc297219008"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="_Toc195178587"/>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="494C403D" w14:textId="77777777" w:rsidR="00441862" w:rsidRPr="00E46C7A" w:rsidRDefault="00441862" w:rsidP="00810510">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>NBR 6023:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informação e documentação: referências: elaboração. Rio de Janeiro: ABNT, 2018.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Modelo de referência: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D493772" w14:textId="77777777" w:rsidR="00441862" w:rsidRPr="00E46C7A" w:rsidRDefault="00441862" w:rsidP="00441862">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>6027:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informação e documentação: sumário - apresentação. Rio de Janeiro, RJ: ABNT, 2012. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE0D2F3" w14:textId="77777777" w:rsidR="00441862" w:rsidRDefault="00441862" w:rsidP="00441862">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>NBR 602</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informação e documentação: resumo - apresentação. Rio de Janeiro, RJ: ABNT, 2021. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68099981" w14:textId="77777777" w:rsidR="00441862" w:rsidRDefault="00441862" w:rsidP="00441862">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT NBR 10520:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informação e documentação: citações em documentos - apresentação. Rio de Janeiro: ABNT, 2023. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5352D2E9" w14:textId="77777777" w:rsidR="00441862" w:rsidRDefault="00441862" w:rsidP="00441862">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>14724</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informação e documentação: trabalhos acadêmicos - apresentação. Rio de Janeiro, RJ: ABNT, 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7227D0" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRDefault="00CC59C0" w:rsidP="007C1F12">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANDRADE, </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Competências requeridas pelos gestores de Instituições de ensino superior privadas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um estudo em Curitib</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81938" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a e região </w:t>
+      </w:r>
+      <w:r w:rsidR="00A758BE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>metropolitana</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81938" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. 2005.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dissert</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4DB2" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ação (Mestrado em Tecnologia) </w:t>
+      </w:r>
+      <w:r w:rsidR="007C76CD" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D433C">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C76CD" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa de Pós-Graduação em Tecnologia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Universidade Tecnológica Federal do Paraná</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4DB2" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Curitiba, 2005.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574721" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelo de referência </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>de trabalho acadêmico</w:t>
+      </w:r>
+      <w:r w:rsidR="00574721" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5488" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556E1101" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRPr="00626EE6" w:rsidRDefault="00626EE6" w:rsidP="007C1F12">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BORGES, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>L. O.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; YAMAMOTO, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. Mundo do trabalho: construção histórica e desafios contemporâneos. In: BASTOS, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A. V. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; BORGES-ANDRADE, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>J. E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; ZANELLI, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Org.).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Psicologia, organizações e trabalho no Brasil.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. ed. Porto Alegre: Artmed, 2014. p. 25-72.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>apítulo de livro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8F4746" w14:textId="77777777" w:rsidR="008F6E10" w:rsidRPr="00E46C7A" w:rsidRDefault="008F6E10" w:rsidP="008F6E10">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Lei n. 9.610, de 19 de fevereiro de 1998.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Altera, atualiza e consolida a legislação sobre direitos autorais e dá outras providências.</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40BF1" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Brasília</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, DF</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40BF1" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Casa Civil, 1998. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Disponível em: http://www.planalto.gov.br/ccivil_03/leis/L9610.htm. Acesso em: 11 mar. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="009710F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelo de referência: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>leis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, decretos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1BAB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">portarias, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00514D04" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AE488E" w14:textId="77777777" w:rsidR="00353EBE" w:rsidRDefault="00FE4A3F" w:rsidP="008F6E10">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. Ministério da Educação. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relatório </w:t>
+      </w:r>
+      <w:r w:rsidR="00A758BE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educação para todos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no Brasil 2000-2015: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>versão preliminar. [Brasília</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, DF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>]: [MEC], 2014. Disponível em: http://portal.mec.gov.br/index.php?option=com_docman&amp;view=download&amp;alias=15774-ept-relatorio-06062014&amp;Itemid=30192. Acesso em: 12 fev. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009710F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1D78" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instituição </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1D78" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>governamental).</w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2260CD" w14:textId="77777777" w:rsidR="00876041" w:rsidRDefault="00876041" w:rsidP="008F6E10">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876041">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÂNDIDO, A. A </w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE" w:rsidRPr="00876041">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">literatura e a formação do homem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353EBE">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876041">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353EBE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Textos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE" w:rsidRPr="00353EBE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>intervenção</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353EBE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876041">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> São P</w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>aulo: Duas Cidades, 2002. p. 67</w:t>
+      </w:r>
+      <w:r w:rsidR="001F079B">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="001F079B" w:rsidRPr="001F079B">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Coleção espírito crítico)</w:t>
+      </w:r>
+      <w:r w:rsidR="001F079B">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: c</w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>apítulo de livro</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00353EBE">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E883EB" w14:textId="77777777" w:rsidR="00FE4A3F" w:rsidRPr="00E46C7A" w:rsidRDefault="00FE4A3F" w:rsidP="008F6E10">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CENTRO SOCIAL DE AZURVA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>As dimensões curriculares de pré-escolar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valência - Pré-</w:t>
+      </w:r>
+      <w:r w:rsidR="0001574D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>escolar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. Disponível em: https://centrosocialazurva.org/seccao.php?s=pre-escolar. Acesso em: 7 ago. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009710F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pessoa jurídica).</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A19BA58" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00810510">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>CÓDIGO de Catalogação Anglo-Americano. 2. ed. São Paulo: FEBAB, 1983-1985.</w:t>
+      </w:r>
+      <w:r w:rsidR="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E10" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: o</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1BAB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bra sem autoria - </w:t>
+      </w:r>
+      <w:r w:rsidR="00574721" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>entrada pelo título</w:t>
+      </w:r>
+      <w:r w:rsidR="00574721" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580E91FE" w14:textId="77777777" w:rsidR="001D6FB8" w:rsidRPr="00E46C7A" w:rsidRDefault="001D6FB8" w:rsidP="00810510">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAVENPORT, T. H.; PRUSAK, L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Conhecimento empresarial:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como as organizações gerenciam o seu capital intelectual. Rio de Janeiro: Campus, 2012.</w:t>
+      </w:r>
+      <w:r w:rsidR="00626EE6">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ivro com subtítulo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420396D0" w14:textId="77777777" w:rsidR="00FE4A3F" w:rsidRPr="00E46C7A" w:rsidRDefault="00FE4A3F" w:rsidP="00810510">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FLEURY, A. C. C.; FLEURY, M. T. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Estratégias empresariais e formação de competências:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um quebra-cabeça caleidoscópico da indústria brasileira. 3. ed. São Paulo: Atlas, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1D78" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: l</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1D78" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ivro com subtítulo e edição).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBD85BA" w14:textId="77777777" w:rsidR="00FE4A3F" w:rsidRPr="00E46C7A" w:rsidRDefault="00FE4A3F" w:rsidP="00810510">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INEP. Sistema Nacional de Avaliação da Educação Superior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Relatório dos cursos avaliados em 2015.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brasília</w:t>
+      </w:r>
+      <w:r w:rsidR="00954783">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, DF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: INEP, 2016.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: p</w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>essoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BFF414" w14:textId="77777777" w:rsidR="002D1E14" w:rsidRPr="00E46C7A" w:rsidRDefault="002D1E14" w:rsidP="00810510">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KOTLER, P.; KARTAJAYA, H.; SETIAWAN, I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Marketing 3.0:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as forças que estão definindo o novo marketing centrado no ser humano. Rio de Janeiro: Elsevier, 2012. </w:t>
+      </w:r>
+      <w:r w:rsidR="00682589" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-book</w:t>
+      </w:r>
+      <w:r w:rsidR="00682589" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Disponível em: https://bibliotecas.sebrae.com.br/chronus/ARQUIVOS_CHRONUS/bds/bds.nsf/3472e2ca0932a98d7edbc110c8c58de9/$File/9938.pdf. Acesso em: 8 fev. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009710F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A03965B" w14:textId="77777777" w:rsidR="00F0342A" w:rsidRPr="00E46C7A" w:rsidRDefault="00F0342A" w:rsidP="00810510">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEONARD-BARTON, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Nascentes do saber</w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Rio de Janeiro: FGV, 1998.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: l</w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ivro).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ABFAE7" w14:textId="77777777" w:rsidR="00574721" w:rsidRPr="00E46C7A" w:rsidRDefault="00574721" w:rsidP="00574721">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">MONTEIRO, </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">. Breve espaço entre cor e sombra: o romance da maturidade literária de Cristóvão Tezza. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Revista de Letras,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Curitiba, v. 13, n. 11, p. 183-200, dez. 2009. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E10" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1BAB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtigo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>de periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC51B3B" w14:textId="77777777" w:rsidR="00574721" w:rsidRPr="00E46C7A" w:rsidRDefault="00574721" w:rsidP="003358C3">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">RENAUX, </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> P. B.;</w:t>
+      </w:r>
+      <w:r w:rsidR="003358C3" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Gestão do </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">onhecimento de um </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">aboratório de </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">esquisa: uma </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">bordagem </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">rática. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> SIMPÓSIO INTERNACIONAL DE GESTÃO DO CONHECIMENTO</w:t>
+      </w:r>
+      <w:r w:rsidR="003358C3" w:rsidRPr="00E46C7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">  4., 2001, Curitiba. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Anais</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7038F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [...]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> Curitiba: </w:t>
+      </w:r>
+      <w:r w:rsidR="00390E81" w:rsidRPr="00E46C7A">
+        <w:t>PUC-PR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>, 2001. p. 195-208.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5488" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: t</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5488" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>rabalho publicado em evento</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1BAB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB25976" w14:textId="77777777" w:rsidR="003D57B8" w:rsidRPr="00E46C7A" w:rsidRDefault="003D57B8" w:rsidP="003358C3">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROSS, M. H.; PAWLINA, W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Histologia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto e atlas. 7. ed. Rio de Janeiro: Guanabara Koogan, 2018. E-book. Disponível em: https://webapp.utfpr.edu.br/bibservices/minhaBiblioteca?ISBN=9788527729888. Acesso em: 18 maio 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009710F6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3930" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: e</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3930" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-book).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671ED217" w14:textId="77777777" w:rsidR="00AC4489" w:rsidRPr="00E46C7A" w:rsidRDefault="002B3CB3" w:rsidP="003358C3">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>SEBRAE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">. Entenda a importância da normalização para o seu negócio. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Normas técnicas.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5644" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> 8 jan. 2016. Disponível em: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:t>http://www.sebrae.com.br/sites/PortalSebrae/artigos/entenda-a-importancia-da-</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E10" w:rsidRPr="00E46C7A">
+        <w:t>normalizacao-para-o-seu-negocio</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:t>. Acesso em: 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E10" w:rsidRPr="00E46C7A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve"> mar. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="009710F6" w:rsidRPr="00E46C7A">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: m</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1BAB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aterial </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disponível na </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E10" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Internet</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4489" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E10" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246EAE79" w14:textId="77777777" w:rsidR="00F0342A" w:rsidRPr="00E46C7A" w:rsidRDefault="00F0342A" w:rsidP="003358C3">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>UTFPR</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3CB3" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diretoria de Graduação e Educação Profissional. Departamento de Biblioteca. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relatório de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A940DD" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>gestão:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>2020. Ponta Grossa, [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>s.n.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>], 2020. (Relatório técnico).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452823EF" w14:textId="77777777" w:rsidR="009710F6" w:rsidRPr="00E46C7A" w:rsidRDefault="009710F6" w:rsidP="003358C3">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UTFPR. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Sustentabilidade:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudo da UTFPR identifica desmatamento em áreas de preservação do Rio Pato Branco. Curitiba, 21 fev. 2025. Instagram: @utfpr_. Disponível em: https://www.instagram.com/p/DHgMWuCP1xt/?utm_source=ig_web_copy_link. Acesso em 25 mar. 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D433C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D433C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ocumento de acesso exc</w:t>
+      </w:r>
+      <w:r w:rsidR="001D433C" w:rsidRPr="001D433C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>lusivo em meio eletrônico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D433C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF768B5" w14:textId="77777777" w:rsidR="003B5D2C" w:rsidRPr="00E46C7A" w:rsidRDefault="003B5D2C" w:rsidP="003358C3">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VON KROGH, G.; ICHIJO, K.; NONAKA, I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Facilitando a criação de conhecimento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reinventando a empresa com o poder da inovação contínua. Rio de Janeiro: Campus, 2001.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44164">
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84B47" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>: l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84B47" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ivro com subtítulo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4178BC46" w14:textId="77777777" w:rsidR="00A76C18" w:rsidRPr="00E46C7A" w:rsidRDefault="00A76C18" w:rsidP="003358C3">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDB9F12" w14:textId="77777777" w:rsidR="00DA7FDE" w:rsidRPr="00E46C7A" w:rsidRDefault="00C81938" w:rsidP="00DA7FDE">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Todas as referências</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7FDE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devem estar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>alinhadas à margem esquerda</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7FDE" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377266FB" w14:textId="77777777" w:rsidR="00DA7FDE" w:rsidRPr="00E46C7A" w:rsidRDefault="00DA7FDE" w:rsidP="00DA7FDE">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Todas as obras listadas nas referências devem estar devidamente citadas no texto e apenas as obras citadas no texto devem constar na lista de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE5852C" w14:textId="77777777" w:rsidR="00C81938" w:rsidRPr="00E46C7A" w:rsidRDefault="00DA7FDE" w:rsidP="005A388F">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para documentos online, devem ser incluídos o endereço eletrônico e a data de acesso (dia, mês abreviado e ano em algarismos arábicos). Para abreviar o mês consulte o Apêndice C - Abreviatura dos meses. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A388F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Mais informações consultar: ABNT NBR 6023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1232C899" w14:textId="77777777" w:rsidR="004E4554" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="001F4594">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:caps/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4146405E" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F202520" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3D0155" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7269095F" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42996624" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F04AD3" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7328AA" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEBDB73" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794E8E82" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BE1938" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DA6D41" w14:textId="77777777" w:rsidR="00AC3284" w:rsidRPr="00E46C7A" w:rsidRDefault="00AC3284" w:rsidP="00AC3284">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9E56BD" w14:textId="77777777" w:rsidR="00C2742C" w:rsidRPr="00E46C7A" w:rsidRDefault="00C2742C" w:rsidP="00C2742C">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7281E0" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00576A00" w:rsidP="004E4554">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc297219009"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc195178588"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Questionário de </w:t>
+      </w:r>
+      <w:r w:rsidR="0062334D" w:rsidRPr="00E46C7A">
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="02ED59E7" w14:textId="77777777" w:rsidR="0059374D" w:rsidRPr="00E46C7A" w:rsidRDefault="0059374D" w:rsidP="0059374D">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669E9921" w14:textId="77777777" w:rsidR="00186F1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00766D0A" w:rsidP="00DE7A05">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Elemento opcional. Quando é elaborado pelo</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7335" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7335" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7038F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta </w:t>
+      </w:r>
+      <w:r w:rsidR="0059374D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>é a</w:t>
+      </w:r>
+      <w:r w:rsidR="00174020" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>penas uma</w:t>
+      </w:r>
+      <w:r w:rsidR="0059374D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> página de apresentação</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r w:rsidR="0059374D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>m seguida, incluir o apêndice</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7038F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7A05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7038F" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centralizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o título verticalmente e alinhar com os demais elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D657941" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00767A71">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E9A387" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00E92C73" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ministério da Educação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6633680E" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Universidade Tecnológica Federal do Paraná</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2BBE25" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diretoria de Graduação e Educação Profissional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722A8235" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secretaria de Gestão Acadêmica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D21341" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Departamento de Biblioteca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3982F4" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="003B6774">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7261720D" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="009C63B2">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>APLICAÇÃO DO QUESTIONÁRIO PARA TRABALHOS ACADÊMICOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F614B65" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7296201B" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1147"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="21894EAD" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="045A916A" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>1. Você tem conhecimento do trabalho que está sendo realizado na UTFPR que criará o padrão da instituição para elaboração de trabalhos acadêmicos?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="7C1A8D5E" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9BFB0C" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FAB7AE" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>EM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42654A27" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DA9FFF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>PG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5838CDB5" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16386AF4" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6BD016" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="18849CDE" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AE43E4" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Sim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="356F354E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065CC303" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB1FD1E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A48361F" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F513561" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09799638" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="3140DEB2" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32829ECE" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58131A7A" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEBABC2" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2931D4" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6971B3" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3BB825" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50142E4B" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20AC1846" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052C0575" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2448"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1130"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="3C254B60" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DA0CAF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2. Se a resposta da pergunta anterior foi afirmativa, de que maneira tomou conhecimento?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="22E58156" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC96562" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324353B1" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>EM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEE8723" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C341BF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>PG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BE3C24" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E15FF4E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF01F16" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="629B631E" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599F7AE9" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Pela Internet, na página da instituição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="563B1F19" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3524F5D9" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F851A8" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02619358" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="745E4D5D" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CAE40B" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="424A6FAD" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E367007" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Pelo jornal da instituição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0974BF99" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE6F838" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCD598E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F174EE" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1F87DB" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67ABBBA4" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="683EF4C3" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAB054F" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Por outra maneira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F769CA" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A225CD" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9104E3" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02754306" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6798E663" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCB606C" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5240BB79" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1864FA9C" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1147"/>
+        <w:gridCol w:w="1301"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="759F4C5E" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EEEA7E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>3. Na realização de trabalhos acadêmicos (relatório, TCC, dissertação, tese, etc.) você costuma consultar normas que norteiam a elaboração dos mesmos?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA6C9FB" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="07D7AFFF" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B419619" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E284946" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>EM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8FD694" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B279E91" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>PG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FB005C" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D49A18A" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6F5FC" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="34FADB2D" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78878F3E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Sempre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038F33EA" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C74B30" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239C263D" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3873B5AC" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0D5436" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C647574" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="57CF80A6" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B726E4" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Nunca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5BAEA1" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="574719FF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBD3EBA" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401C3F69" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B970D2" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6329DB50" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="0550389B" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E87526B" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Às vezes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3871C536" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7897F" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5952C805" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D03D75" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD2A2F1" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC1F7E8" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7198440F" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7977E4AA" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2988"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1440"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="297E4BCF" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078C3949" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>4. Se utiliza normas para elaboração de trabalhos acadêmicos, quais costuma consultar?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="7BCCEB06" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2F1711" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4294E355" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>EM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E20CF7" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F185ECF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>PG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FA076F" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FC1E2B" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011E2061" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="724773A2" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F613173" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ABNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB3004A" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="441EE5EF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7067CD80" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="594392DF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10665A18" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="419AFF78" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="4922377B" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2C1446" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>UFPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4812962C" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C180089" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD9467D" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D71DE2A" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34649FF0" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13589A40" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="4915EF6C" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B7464C" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>A que seu orientador passou</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52109891" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B9CD0A" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFBD4B9" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C79BF" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E778B99" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B334620" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="72C545FC" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="698EEC1B" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>A elaborada pela biblioteca e professores de nosso Campus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B04BAE6" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F82E364" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5A6B5E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D5A854" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA75450" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="475A6AF0" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B6774" w:rsidRPr="00E46C7A" w14:paraId="417CB301" w14:textId="77777777" w:rsidTr="003B6774">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="151ADBB8" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="00E92C73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>De outra instituição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="426BEF65" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CBCF75" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E28635" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07437CC5" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4316390E" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46979D5C" w14:textId="77777777" w:rsidR="003B6774" w:rsidRPr="00E46C7A" w:rsidRDefault="003B6774" w:rsidP="003B6774">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67EC0C5F" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00767A71">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A37EA3" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3E2328" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D79D9C" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C6289D" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0510D8B2" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7255C6FA" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBF6C5D" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAD1C41" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0521B5BF" w14:textId="77777777" w:rsidR="00C2742C" w:rsidRPr="00E46C7A" w:rsidRDefault="00C2742C" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7946027A" w14:textId="77777777" w:rsidR="00C2742C" w:rsidRPr="00E46C7A" w:rsidRDefault="00C2742C" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD9F4F7" w14:textId="77777777" w:rsidR="00C2742C" w:rsidRPr="00E46C7A" w:rsidRDefault="00C2742C" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9757E8" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3214579E" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51721772" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FA6275" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409FE783" w14:textId="77777777" w:rsidR="00BC0386" w:rsidRPr="00E46C7A" w:rsidRDefault="00BC0386" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51817198" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DEFA85C" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1AD0F4" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00F719F1" w:rsidP="0085623A">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc297219010"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc195178589"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t xml:space="preserve">Roteiro da </w:t>
+      </w:r>
+      <w:r w:rsidR="0062334D" w:rsidRPr="00E46C7A">
+        <w:t>entrevista</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="05CEDA1D" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC59C0" w:rsidP="00063B9A">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B924A39" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00063B9A">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663655AE" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00063B9A">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D81E07B" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00175F8E" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ROTEIRO DE ENTREVISTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8DBA95" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3BAF2E" w14:textId="77777777" w:rsidR="002B4432" w:rsidRPr="00E46C7A" w:rsidRDefault="002B4432" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBC7BBC" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1- Identificação Pessoal:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE3B73B" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF94DC4" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40293171" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D/N: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075AA2B5" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nacionalidade</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B20A763" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92C73" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC24C31" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Idade:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF1DBBA" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F874604" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outras pessoas que moram na casa: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5395B9F4" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="320BAFD1" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0564A72B" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informante: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016DBF9E" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2- Encaminhado por: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5CBD34" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivo da solicitação: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D36590" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EBF2F3" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D3F925" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3 - Antecedentes Pessoais:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F09D900" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3.1- Concepção</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D6C205" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quanto tempo após o casamento</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DE1EAC" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Foi desejada</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284B72B2" w14:textId="77777777" w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sexo esperado?</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717BD1B4" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Abortos anteriores (espontâneos ou provocados e época</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BB9" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3628EBB0" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00CC0BB9" w:rsidP="00CC0BB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Observações:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC59C0" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE69E2C" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4ED2A7" w14:textId="77777777" w:rsidR="00E92C73" w:rsidRPr="00E46C7A" w:rsidRDefault="00E92C73" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F4343F" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71853E15" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FABACBC" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180E5A94" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B58EAB" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452F2B16" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D94B34C" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAF4F51" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C828EB3" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A92C4F" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3015D740" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50EF722A" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CFB8CC7" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295467C4" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261D89E5" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563FD8CD" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6D1CAB" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F1B10C" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31220CE6" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc195178590"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:t>Abreviaturas dos meses do ano</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="0255B0FF" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C73C728" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AC1CED" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DEA750" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C55B3E" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Abreviaturas dos meses do ano</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434A0F52" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3AA6AB" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6418947C" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0532E3" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487E0023" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Janeiro – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>jan</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0729" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D8181B" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fevereiro – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fev</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0729" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11219209" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Março </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0729" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mar</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0729" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEC2F05" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abril – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>abr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D4C528" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maio </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0386" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>maio</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0386" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (único não abreviado).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279C706A" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junho – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37916707" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Julho – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>jul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602A4D2F" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agosto – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ago.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DFF584" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setembro – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>set.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DAA2F2" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outubro – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A9D729" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novembro – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B0110B" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dezembro – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BCB" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548AA1F8" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6574922A" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441844C0" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72125E60" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="001744D3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BB86E8" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463339D6" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363EB27D" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5246E5" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55767EBB" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE8A6F9" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215A6C89" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25028196" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C322BB6" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC3C540" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007303E4" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5768FAEC" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716F194F" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2ACE61" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3C419E" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AE3732" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0388491E" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E69B01C" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5795DC17" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2947DB" w14:textId="77777777" w:rsidR="001744D3" w:rsidRPr="00E46C7A" w:rsidRDefault="001744D3" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B66CCE" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16790948" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C65DEF5" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2721A4" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00E92C73">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174252BE" w14:textId="77777777" w:rsidR="00CC59C0" w:rsidRPr="00E46C7A" w:rsidRDefault="00F719F1" w:rsidP="006B3B97">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-ANEXOS"/>
+        <w:rPr>
+          <w:rStyle w:val="highlightedsearchterm"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc195178591"/>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rStyle w:val="highlightedsearchterm"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lei n</w:t>
+      </w:r>
+      <w:r w:rsidR="0062334D" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rStyle w:val="highlightedsearchterm"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rStyle w:val="highlightedsearchterm"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9.610</w:t>
+      </w:r>
+      <w:r w:rsidR="00173080" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rStyle w:val="highlightedsearchterm"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>, de 19 de fevereiro de 1998</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="666D0568" w14:textId="77777777" w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD5AF6" w:rsidP="00DD5AF6">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F75646F" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00DD5AF6">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559AE79D" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00DD5AF6">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B46474" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E" w:rsidP="00DD5AF6">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7E77A1" w14:textId="77777777" w:rsidR="00890E1E" w:rsidRPr="00E46C7A" w:rsidRDefault="00890E1E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2968"/>
-        <w:gridCol w:w="5963"/>
+        <w:gridCol w:w="1736"/>
+        <w:gridCol w:w="7335"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003513FA" w:rsidRPr="00832A6D" w14:paraId="121B4D64" w14:textId="77777777" w:rsidTr="00657E64">
+      <w:tr w:rsidR="00265A11" w:rsidRPr="00E46C7A" w14:paraId="7A21519A" w14:textId="77777777" w:rsidTr="00265A11">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2968" w:type="dxa"/>
+            <w:tcW w:w="957" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FBCACC7" w14:textId="77777777" w:rsidR="003513FA" w:rsidRDefault="003513FA" w:rsidP="00657E64">
+          <w:p w14:paraId="07C02BE4" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
             <w:pPr>
-              <w:pStyle w:val="Rodap"/>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00F55953" w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00A52361" w:rsidRPr="00E46C7A">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C74A67B" wp14:editId="62239C84">
-[...2 lines deleted...]
-                  <wp:docPr id="35" name="Imagem 35" descr="Texto&#10;&#10;Descrição gerada automaticamente com confiança média"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F440F49" wp14:editId="710B55A2">
+                  <wp:extent cx="435610" cy="478790"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:docPr id="8" name="Imagem 8" descr="Brastra.gif (4376 bytes)"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="Imagem 2" descr="Texto&#10;&#10;Descrição gerada automaticamente com confiança média"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 8" descr="Brastra.gif (4376 bytes)"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4">
+                          <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1698865" cy="799466"/>
+                            <a:ext cx="435610" cy="478790"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="343D4EF2" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="0036685E" w:rsidRDefault="00832A6D" w:rsidP="00657E64">
-[...14 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5963" w:type="dxa"/>
+            <w:tcW w:w="4043" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F0A6F1C" w14:textId="77777777" w:rsidR="003513FA" w:rsidRPr="008B37B7" w:rsidRDefault="003513FA" w:rsidP="00657E64">
+          <w:p w14:paraId="7260797B" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B37B7">
-[...7 lines deleted...]
-              <w:t>Esta licença permite que outros remixem, adaptem e criem a partir do trabalho</w:t>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:color w:val="808000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Presidência da República</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B37B7">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="808000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
-            <w:r w:rsidRPr="008B37B7">
-[...7 lines deleted...]
-              <w:t>para fins não comerciais, desde que atribuam o devido crédito e que licenciem novas criações sob termos idênticos.</w:t>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:color w:val="808000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Casa Civil</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-              <w:t>Conteúdos elaborados por terceiros, citados e referenciados nesta obra não são cobertos pela licença.</w:t>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="808000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:color w:val="808000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Subchefia para Assuntos Jurídicos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C198E3E" w14:textId="77777777" w:rsidR="004E2B31" w:rsidRPr="003513FA" w:rsidRDefault="004E2B31">
-[...7 lines deleted...]
-      <w:pgSz w:w="11900" w:h="16840"/>
+    <w:p w14:paraId="6B446CC4" w14:textId="77777777" w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD5AF6" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0D83BB" w14:textId="77777777" w:rsidR="00175F8E" w:rsidRPr="00E46C7A" w:rsidRDefault="00175F8E" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10835F66" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>LEI Nº 9.610, DE 19 DE FEVEREIRO DE 1998</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEF83F4" w14:textId="77777777" w:rsidR="00175F8E" w:rsidRPr="00E46C7A" w:rsidRDefault="00175F8E" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A5EE72" w14:textId="77777777" w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD5AF6" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="2700" w:type="pct"/>
+        <w:jc w:val="right"/>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4898"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A7454" w:rsidRPr="00E46C7A" w14:paraId="382B7538" w14:textId="77777777" w:rsidTr="006A7454">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B97E35" w14:textId="77777777" w:rsidR="006A7454" w:rsidRPr="00E46C7A" w:rsidRDefault="006A7454" w:rsidP="00175F8E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E46C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="800000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Altera, atualiza e consolida a legislação sobre direitos autorais e dá outras providências.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="763CC77F" w14:textId="77777777" w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD5AF6" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BE5165" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O PRESIDENTE DA REPÚBLICA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Faço saber que o Congresso Nacional decreta e eu sanciono a seguinte Lei:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644545B6" w14:textId="77777777" w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD5AF6" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509055E5" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Título I</w:t>
+      </w:r>
+      <w:r w:rsidR="00175F8E" w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Disposições Preliminares</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3C18EB" w14:textId="77777777" w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00DD5AF6" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3894CA56" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Art. 1º Esta Lei regula os direitos autorais, entendendo-se sob esta denominação os direitos de autor e os que lhes são conexos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F230C59" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        Art. 2º Os estrangeiros domiciliados no exterior gozarão da proteção assegurada nos acordos, convenções e tratados em vigor no Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9D9AA2" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        Parágrafo único. Aplica-se o disposto nesta Lei aos nacionais ou pessoas domiciliadas em país que assegure aos brasileiros ou pessoas domiciliadas no Brasil a reciprocidade na proteção aos direitos autorais ou equivalentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F420CB2" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        Art. 3º Os direitos autorais reputam-se, para os efeitos legais, bens móveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EDEC51" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        Art. 4º Interpretam-se restritivamente os negócios jurídicos sobre os direitos autorais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398FCF98" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        Art. 5º Para os efeitos desta Lei, considera-se:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1BD0D6" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        I - publicação - o oferecimento de obra literária, artística ou científica ao conhecimento do público, com o consentimento do autor, ou de qualquer outro titular de direito de autor, por qualquer forma ou processo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F277AAF" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        II - transmissão ou emissão - a difusão de sons ou de sons e imagens, por meio de ondas radioelétricas; sinais de satélite; fio, cabo ou outro condutor; meios óticos ou qualquer outro processo eletromagnético; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A5659" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        III - retransmissão - a emissão simultânea da transmissão de uma empresa por outra;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EF9F2C" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        IV - distribuição - a colocação à disposição do público do original ou cópia de obras literárias, artísticas ou científicas, interpretações ou execuções fixadas e fonogramas, mediante a venda, locação ou qualquer outra forma de transferência de propriedade ou posse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABA4B27" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        V - comunicação ao público - ato mediante o qual a obra é colocada ao alcance do público, por qualquer meio ou procedimento e que não consista na distribuição de exemplares;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E1EDC9" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        VI - reprodução - a cópia de um ou vários exemplares de uma obra literária, artística ou científica ou de um fonograma, de qualquer forma tangível, incluindo qualquer armazenamento permanente ou temporário por meios eletrônicos ou qualquer outro meio de fixação que venha a ser desenvolvido;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416C10F6" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        VII - contrafação - a reprodução não autorizada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D37825" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        VIII - obra: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B507EB" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        a) em co-autoria - quando é criada em comum, por dois ou mais autores;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFDB276" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        b) anônima - quando não se indica o nome do autor, por sua vontade ou por ser desconhecido;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB44EE0" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        c) pseudônima - quando o autor se oculta sob nome suposto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642EADF" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        d) inédita - a que não haja sido objeto de publicação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303964D3" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        e) póstuma - a que se publique após a morte do autor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DDB724" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        f) originária - a criação primígena;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C7944D" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        g) derivada - a que, constituindo criação intelectual nova, resulta da transformação de obra originária;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B913EF7" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        h) coletiva - a criada por iniciativa, organização e responsabilidade de uma pessoa física ou jurídica, que a publica sob seu nome ou marca e que é constituída pela participação de diferentes autores, cujas contribuições se fundem numa criação autônoma;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E296046" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        i) audiovisual - a que resulta da fixação de imagens com ou sem som, que tenha a finalidade de criar, por meio de sua reprodução, a impressão de movimento, independentemente dos processos de sua captação, do suporte usado inicial ou posteriormente para fixá-lo, bem como dos meios utilizados para sua veiculação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345F2F67" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        IX - fonograma - toda fixação de sons de uma execução ou interpretação ou de outros sons, ou de uma representação de sons que não seja uma fixação incluída em uma obra audiovisual;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AA5151" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        X - editor - a pessoa física ou jurídica à qual se atribui o direito exclusivo de reprodução da obra e o dever de divulgá-la, nos limites previstos no contrato de edição; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFE7488" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        XI - produtor - a pessoa física ou jurídica que toma a iniciativa e tem a responsabilidade econômica da primeira fixação do fonograma ou da obra audiovisual, qualquer que seja a natureza do suporte utilizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC952A9" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        XII - radiodifusão - a transmissão sem fio, inclusive por satélites, de sons ou imagens e sons ou das representações desses, para recepção ao público e a transmissão de sinais codificados, quando os meios de decodificação sejam oferecidos ao público pelo organismo de radiodifusão ou com seu consentimento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C74DB48" w14:textId="77777777" w:rsidR="00265A11" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00175F8E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        XIII - artistas intérpretes ou executantes - todos os atores, cantores, músicos, bailarinos ou outras pessoas que representem um papel, cantem, recitem, declamem, interpretem ou executem em qualquer forma obras literárias ou artísticas ou expressões do folclore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0D5AB5" w14:textId="77777777" w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidRDefault="00265A11" w:rsidP="00962FA5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46C7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>        Art. 6º Não serão de domínio da União, dos Estados, do Distrito Federal ou dos Municípios as obras por eles simplesmente subvencionadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DD5AF6" w:rsidRPr="00E46C7A" w:rsidSect="002477A3">
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="13"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="469A8AA7" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F" w:rsidP="00DD7AC7">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C608A7" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F"/>
+    <w:p w14:paraId="1546BC4C" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F"/>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="389888C4" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F" w:rsidP="00DD7AC7">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC3A516" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F"/>
+    <w:p w14:paraId="42A12DAF" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F"/>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman (Corpo CS)">
-[...6 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...1 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14E4B8FE" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRPr="004E657A" w:rsidRDefault="00626EE6" w:rsidP="004E657A">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006A750C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>versão 11.0 (abr.25)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="436"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2043"/>
+      <w:gridCol w:w="147"/>
+      <w:gridCol w:w="6881"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00626EE6" w:rsidRPr="00886B6C" w14:paraId="5C66E310" w14:textId="77777777" w:rsidTr="004761F2">
+      <w:trPr>
+        <w:trHeight w:val="227"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1126" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1117F2E4" w14:textId="0F0AD726" w:rsidR="00C4353C" w:rsidRDefault="00C4353C" w:rsidP="00C4353C">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="397D2597" wp14:editId="74D4493E">
+                <wp:extent cx="971550" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="414807323" name="Imagem 2" title="CC BY Creative Commons Atribuição"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1" name="Imagem 1" title="CC BY Creative Commons Atribuição"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="971550" cy="341630"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5636A3CF" w14:textId="5ECDD0EB" w:rsidR="00626EE6" w:rsidRPr="00490E36" w:rsidRDefault="00C4353C" w:rsidP="00C4353C">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId2" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.0 Internacional</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="81" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="09372900" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRPr="00490E36" w:rsidRDefault="00626EE6" w:rsidP="004761F2">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3793" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="242C8E96" w14:textId="138E3B87" w:rsidR="00626EE6" w:rsidRPr="00E505A5" w:rsidRDefault="00C4353C" w:rsidP="00E505A5">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:w w:val="105"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C4353C">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:w w:val="105"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>Esta licença permite compartilhamento, remixe, adaptação e criação a partir do trabalho, mesmo para fins comerciais, desde que sejam atribuídos créditos ao(s) autor(es). Conteúdos elaborados por terceiros, citados e referenciados nesta obra não são cobertos pela licença.</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7221BD18" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6" w:rsidP="003807BD">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CE16CCE" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26264E8B" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E4CE88A" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F" w:rsidP="00DD7AC7">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4781F031" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F"/>
+    <w:p w14:paraId="5EE85D84" w14:textId="77777777" w:rsidR="007E6B8F" w:rsidRDefault="007E6B8F"/>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="67D7407A" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRPr="00FD0B06" w:rsidRDefault="00626EE6" w:rsidP="00145ACA">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004E3A00">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para as regras gerais de apresentação d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3A00">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tabelas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consultar: IBGE (Instituto Brasileiro de Geografia e Estatística). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB68B6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Normas para Apresentação Tabular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ed. Rio de Janeiro: IBGE, 1993. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="000B2175">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>http://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="47D17C89" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRPr="00DD5AF6" w:rsidRDefault="00626EE6">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://www.planalto.gov.br/ccivil_03/leis/l9610.htm</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11662183" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="706F2E0D" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B66D397" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68BFF7EB" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63CDEF9E" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="226C010B" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15093B21" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A88D73E" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRPr="00274569" w:rsidRDefault="004D39D9" w:rsidP="00D17901">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00274569">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00626EE6" w:rsidRPr="00274569">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00274569">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="003E7423">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00274569">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="547538BE" w14:textId="77777777" w:rsidR="00626EE6" w:rsidRDefault="00626EE6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="032D003A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04160023"/>
+    <w:styleLink w:val="Artigoseo1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Artigo %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Seção %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07697878"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0416001D"/>
+    <w:styleLink w:val="Estilo4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DFC1057"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D108B924"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titulo1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
+        <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="624" w:hanging="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="737"/>
+        </w:tabs>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1077"/>
+        </w:tabs>
+        <w:ind w:left="1077" w:hanging="1077"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2736"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3744"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21322288"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80D0241A"/>
+    <w:styleLink w:val="Listaatual1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="170"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="792"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:sz w:val="24"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1224"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1728"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2232"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2736"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3744"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A35792B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26FCF222"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C8143714">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2530" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="318C743B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77FC76C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="392C0492"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0416001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="792"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43711592"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBC4E9F6"/>
+    <w:lvl w:ilvl="0" w:tplc="ABFEBB58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Marcadores"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="655E1A6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B17A3C24"/>
+    <w:lvl w:ilvl="0" w:tplc="9B9054CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+      <w:lvlText w:val="APÊNDICE %1 -"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67364EFE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0416001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79DE1210"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="542463C4"/>
+    <w:lvl w:ilvl="0" w:tplc="9E606418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="apêndice %1:"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B73C2C44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Ps-Textuais-ANEXOS"/>
+      <w:lvlText w:val="anexo %2 -"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1959796585">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1411151028">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1390035281">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1776436828">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1370296055">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="290865835">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1851069766">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="973754276">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1202089109">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="231501553">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1438714174">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="11"/>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="45"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="0008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004E2B31"/>
-[...61 lines deleted...]
-    <w:rsid w:val="00EF7610"/>
+    <w:rsidRoot w:val="008F2F88"/>
+    <w:rsid w:val="0000073D"/>
+    <w:rsid w:val="000007D0"/>
+    <w:rsid w:val="000015EC"/>
+    <w:rsid w:val="00005414"/>
+    <w:rsid w:val="00013C2F"/>
+    <w:rsid w:val="0001410E"/>
+    <w:rsid w:val="0001574D"/>
+    <w:rsid w:val="000161AE"/>
+    <w:rsid w:val="00017A9D"/>
+    <w:rsid w:val="00020175"/>
+    <w:rsid w:val="00020801"/>
+    <w:rsid w:val="00022427"/>
+    <w:rsid w:val="00022D95"/>
+    <w:rsid w:val="000231F0"/>
+    <w:rsid w:val="00030409"/>
+    <w:rsid w:val="0003301F"/>
+    <w:rsid w:val="00033D9F"/>
+    <w:rsid w:val="00036BB9"/>
+    <w:rsid w:val="00036C99"/>
+    <w:rsid w:val="000401E9"/>
+    <w:rsid w:val="00040C76"/>
+    <w:rsid w:val="00040EBF"/>
+    <w:rsid w:val="00040FD5"/>
+    <w:rsid w:val="000415BF"/>
+    <w:rsid w:val="0004191C"/>
+    <w:rsid w:val="00041C5C"/>
+    <w:rsid w:val="00043035"/>
+    <w:rsid w:val="00047C8F"/>
+    <w:rsid w:val="00051517"/>
+    <w:rsid w:val="00051764"/>
+    <w:rsid w:val="000536E2"/>
+    <w:rsid w:val="00054EC1"/>
+    <w:rsid w:val="00055193"/>
+    <w:rsid w:val="00057AE6"/>
+    <w:rsid w:val="00062347"/>
+    <w:rsid w:val="000625EA"/>
+    <w:rsid w:val="00063B9A"/>
+    <w:rsid w:val="00064DFA"/>
+    <w:rsid w:val="00064FB7"/>
+    <w:rsid w:val="000659EB"/>
+    <w:rsid w:val="000660ED"/>
+    <w:rsid w:val="00071BBE"/>
+    <w:rsid w:val="000734F6"/>
+    <w:rsid w:val="00074F59"/>
+    <w:rsid w:val="0008016A"/>
+    <w:rsid w:val="000843CA"/>
+    <w:rsid w:val="00084F7D"/>
+    <w:rsid w:val="000904C3"/>
+    <w:rsid w:val="000922A4"/>
+    <w:rsid w:val="00092C0A"/>
+    <w:rsid w:val="000A0563"/>
+    <w:rsid w:val="000B1AD4"/>
+    <w:rsid w:val="000B2175"/>
+    <w:rsid w:val="000B305A"/>
+    <w:rsid w:val="000B35E2"/>
+    <w:rsid w:val="000B4DB2"/>
+    <w:rsid w:val="000B5571"/>
+    <w:rsid w:val="000C01E7"/>
+    <w:rsid w:val="000C4255"/>
+    <w:rsid w:val="000D0217"/>
+    <w:rsid w:val="000D0EF5"/>
+    <w:rsid w:val="000D14F3"/>
+    <w:rsid w:val="000D1519"/>
+    <w:rsid w:val="000D26EB"/>
+    <w:rsid w:val="000D304C"/>
+    <w:rsid w:val="000D3BC1"/>
+    <w:rsid w:val="000D54CB"/>
+    <w:rsid w:val="000D7020"/>
+    <w:rsid w:val="000D77FF"/>
+    <w:rsid w:val="000E1AC4"/>
+    <w:rsid w:val="000E37B6"/>
+    <w:rsid w:val="000E3FFD"/>
+    <w:rsid w:val="000E505C"/>
+    <w:rsid w:val="000E6A25"/>
+    <w:rsid w:val="000F2B00"/>
+    <w:rsid w:val="000F346F"/>
+    <w:rsid w:val="000F4CF7"/>
+    <w:rsid w:val="000F5D6B"/>
+    <w:rsid w:val="000F5E4B"/>
+    <w:rsid w:val="000F6076"/>
+    <w:rsid w:val="000F7F91"/>
+    <w:rsid w:val="0010124C"/>
+    <w:rsid w:val="00102760"/>
+    <w:rsid w:val="00103018"/>
+    <w:rsid w:val="00105E9A"/>
+    <w:rsid w:val="00111C10"/>
+    <w:rsid w:val="00113A88"/>
+    <w:rsid w:val="001174B6"/>
+    <w:rsid w:val="00117779"/>
+    <w:rsid w:val="00121796"/>
+    <w:rsid w:val="00123F67"/>
+    <w:rsid w:val="00125294"/>
+    <w:rsid w:val="00136FF6"/>
+    <w:rsid w:val="00137566"/>
+    <w:rsid w:val="00137653"/>
+    <w:rsid w:val="0014042F"/>
+    <w:rsid w:val="001428EE"/>
+    <w:rsid w:val="00145ACA"/>
+    <w:rsid w:val="00145AF0"/>
+    <w:rsid w:val="00146FFD"/>
+    <w:rsid w:val="00147837"/>
+    <w:rsid w:val="00147F7D"/>
+    <w:rsid w:val="0015141B"/>
+    <w:rsid w:val="00151A05"/>
+    <w:rsid w:val="00151B42"/>
+    <w:rsid w:val="00152AB8"/>
+    <w:rsid w:val="00153C7C"/>
+    <w:rsid w:val="0015482C"/>
+    <w:rsid w:val="00154AF4"/>
+    <w:rsid w:val="001577B8"/>
+    <w:rsid w:val="00160B6F"/>
+    <w:rsid w:val="001626BC"/>
+    <w:rsid w:val="00165B66"/>
+    <w:rsid w:val="00165E7C"/>
+    <w:rsid w:val="00173080"/>
+    <w:rsid w:val="00174020"/>
+    <w:rsid w:val="00174124"/>
+    <w:rsid w:val="001744D3"/>
+    <w:rsid w:val="00175947"/>
+    <w:rsid w:val="00175F8E"/>
+    <w:rsid w:val="001770DE"/>
+    <w:rsid w:val="001811CD"/>
+    <w:rsid w:val="00182FDF"/>
+    <w:rsid w:val="001859C6"/>
+    <w:rsid w:val="00185C61"/>
+    <w:rsid w:val="00186F1E"/>
+    <w:rsid w:val="0018735A"/>
+    <w:rsid w:val="001875C4"/>
+    <w:rsid w:val="00187D08"/>
+    <w:rsid w:val="00187F60"/>
+    <w:rsid w:val="0019040F"/>
+    <w:rsid w:val="001911D2"/>
+    <w:rsid w:val="00194D06"/>
+    <w:rsid w:val="00195AE6"/>
+    <w:rsid w:val="001A0B0F"/>
+    <w:rsid w:val="001A43F6"/>
+    <w:rsid w:val="001B0FE1"/>
+    <w:rsid w:val="001B18E2"/>
+    <w:rsid w:val="001B23AD"/>
+    <w:rsid w:val="001B2FAD"/>
+    <w:rsid w:val="001B72D5"/>
+    <w:rsid w:val="001C0A20"/>
+    <w:rsid w:val="001C2224"/>
+    <w:rsid w:val="001C50E5"/>
+    <w:rsid w:val="001C6998"/>
+    <w:rsid w:val="001D1999"/>
+    <w:rsid w:val="001D1D78"/>
+    <w:rsid w:val="001D433C"/>
+    <w:rsid w:val="001D4723"/>
+    <w:rsid w:val="001D597B"/>
+    <w:rsid w:val="001D6FB8"/>
+    <w:rsid w:val="001D7364"/>
+    <w:rsid w:val="001D758F"/>
+    <w:rsid w:val="001D7C97"/>
+    <w:rsid w:val="001E10E6"/>
+    <w:rsid w:val="001E45C0"/>
+    <w:rsid w:val="001E51D0"/>
+    <w:rsid w:val="001E5417"/>
+    <w:rsid w:val="001E597A"/>
+    <w:rsid w:val="001F0367"/>
+    <w:rsid w:val="001F079B"/>
+    <w:rsid w:val="001F0C9D"/>
+    <w:rsid w:val="001F3E11"/>
+    <w:rsid w:val="001F4006"/>
+    <w:rsid w:val="001F4594"/>
+    <w:rsid w:val="001F4E0F"/>
+    <w:rsid w:val="0020011A"/>
+    <w:rsid w:val="00200492"/>
+    <w:rsid w:val="00202942"/>
+    <w:rsid w:val="00202E09"/>
+    <w:rsid w:val="0020587B"/>
+    <w:rsid w:val="00206079"/>
+    <w:rsid w:val="0020760F"/>
+    <w:rsid w:val="00207C2B"/>
+    <w:rsid w:val="00210732"/>
+    <w:rsid w:val="002130E2"/>
+    <w:rsid w:val="0021593C"/>
+    <w:rsid w:val="00216703"/>
+    <w:rsid w:val="002201FA"/>
+    <w:rsid w:val="00220ED5"/>
+    <w:rsid w:val="00225DD5"/>
+    <w:rsid w:val="00227486"/>
+    <w:rsid w:val="00231A98"/>
+    <w:rsid w:val="0023612E"/>
+    <w:rsid w:val="0023644D"/>
+    <w:rsid w:val="00244854"/>
+    <w:rsid w:val="002466B9"/>
+    <w:rsid w:val="002475C4"/>
+    <w:rsid w:val="002477A3"/>
+    <w:rsid w:val="002508FC"/>
+    <w:rsid w:val="002537D2"/>
+    <w:rsid w:val="00254A90"/>
+    <w:rsid w:val="00255F57"/>
+    <w:rsid w:val="002612B7"/>
+    <w:rsid w:val="00261F4C"/>
+    <w:rsid w:val="0026211A"/>
+    <w:rsid w:val="00263C75"/>
+    <w:rsid w:val="002650E1"/>
+    <w:rsid w:val="00265A11"/>
+    <w:rsid w:val="00266318"/>
+    <w:rsid w:val="00272B24"/>
+    <w:rsid w:val="002737AD"/>
+    <w:rsid w:val="00274569"/>
+    <w:rsid w:val="0028008E"/>
+    <w:rsid w:val="0028194F"/>
+    <w:rsid w:val="00283012"/>
+    <w:rsid w:val="0028393D"/>
+    <w:rsid w:val="002840DA"/>
+    <w:rsid w:val="002869E4"/>
+    <w:rsid w:val="002879F6"/>
+    <w:rsid w:val="00287FFA"/>
+    <w:rsid w:val="002908DB"/>
+    <w:rsid w:val="00291365"/>
+    <w:rsid w:val="00295300"/>
+    <w:rsid w:val="002A277F"/>
+    <w:rsid w:val="002B0B94"/>
+    <w:rsid w:val="002B1485"/>
+    <w:rsid w:val="002B207C"/>
+    <w:rsid w:val="002B37F6"/>
+    <w:rsid w:val="002B38A3"/>
+    <w:rsid w:val="002B3CB3"/>
+    <w:rsid w:val="002B3DCC"/>
+    <w:rsid w:val="002B3F04"/>
+    <w:rsid w:val="002B4064"/>
+    <w:rsid w:val="002B4432"/>
+    <w:rsid w:val="002B58D9"/>
+    <w:rsid w:val="002B67E4"/>
+    <w:rsid w:val="002B7BA2"/>
+    <w:rsid w:val="002C11E1"/>
+    <w:rsid w:val="002C1B1A"/>
+    <w:rsid w:val="002C3251"/>
+    <w:rsid w:val="002C4D10"/>
+    <w:rsid w:val="002C4E8E"/>
+    <w:rsid w:val="002C60E7"/>
+    <w:rsid w:val="002C7F86"/>
+    <w:rsid w:val="002D1E14"/>
+    <w:rsid w:val="002D45A4"/>
+    <w:rsid w:val="002D6131"/>
+    <w:rsid w:val="002E09D9"/>
+    <w:rsid w:val="002E0B3E"/>
+    <w:rsid w:val="002E2CB7"/>
+    <w:rsid w:val="002E5930"/>
+    <w:rsid w:val="002E7335"/>
+    <w:rsid w:val="002E74AF"/>
+    <w:rsid w:val="002F0B3D"/>
+    <w:rsid w:val="002F2FEE"/>
+    <w:rsid w:val="002F3441"/>
+    <w:rsid w:val="002F3A97"/>
+    <w:rsid w:val="002F4148"/>
+    <w:rsid w:val="002F4525"/>
+    <w:rsid w:val="002F6992"/>
+    <w:rsid w:val="00300F3C"/>
+    <w:rsid w:val="00301342"/>
+    <w:rsid w:val="00310841"/>
+    <w:rsid w:val="00311ACC"/>
+    <w:rsid w:val="0031262D"/>
+    <w:rsid w:val="00312E76"/>
+    <w:rsid w:val="003131EF"/>
+    <w:rsid w:val="0031350C"/>
+    <w:rsid w:val="00313692"/>
+    <w:rsid w:val="0031382E"/>
+    <w:rsid w:val="00314171"/>
+    <w:rsid w:val="00315091"/>
+    <w:rsid w:val="00315CA8"/>
+    <w:rsid w:val="00315E58"/>
+    <w:rsid w:val="00316A7E"/>
+    <w:rsid w:val="003212C4"/>
+    <w:rsid w:val="00321CD5"/>
+    <w:rsid w:val="003232F8"/>
+    <w:rsid w:val="003239FC"/>
+    <w:rsid w:val="003253E5"/>
+    <w:rsid w:val="00326147"/>
+    <w:rsid w:val="003305C6"/>
+    <w:rsid w:val="00330B0F"/>
+    <w:rsid w:val="00330D17"/>
+    <w:rsid w:val="0033163D"/>
+    <w:rsid w:val="00332A6C"/>
+    <w:rsid w:val="00332E89"/>
+    <w:rsid w:val="003331B0"/>
+    <w:rsid w:val="0033491B"/>
+    <w:rsid w:val="00334ADD"/>
+    <w:rsid w:val="00335591"/>
+    <w:rsid w:val="003358C3"/>
+    <w:rsid w:val="00336BFC"/>
+    <w:rsid w:val="003421EB"/>
+    <w:rsid w:val="003444E7"/>
+    <w:rsid w:val="0035085F"/>
+    <w:rsid w:val="00350C84"/>
+    <w:rsid w:val="00353EBE"/>
+    <w:rsid w:val="003547E9"/>
+    <w:rsid w:val="00354B6A"/>
+    <w:rsid w:val="0035719D"/>
+    <w:rsid w:val="0036071B"/>
+    <w:rsid w:val="00360DBC"/>
+    <w:rsid w:val="00364647"/>
+    <w:rsid w:val="00365BB1"/>
+    <w:rsid w:val="00371210"/>
+    <w:rsid w:val="00374B9E"/>
+    <w:rsid w:val="003753C2"/>
+    <w:rsid w:val="00377E70"/>
+    <w:rsid w:val="003807BD"/>
+    <w:rsid w:val="00380BBE"/>
+    <w:rsid w:val="003818F3"/>
+    <w:rsid w:val="003822E9"/>
+    <w:rsid w:val="00384CBC"/>
+    <w:rsid w:val="00387B69"/>
+    <w:rsid w:val="00390B91"/>
+    <w:rsid w:val="00390E81"/>
+    <w:rsid w:val="00396751"/>
+    <w:rsid w:val="00397E92"/>
+    <w:rsid w:val="003A0729"/>
+    <w:rsid w:val="003A17E8"/>
+    <w:rsid w:val="003A1A85"/>
+    <w:rsid w:val="003A23AC"/>
+    <w:rsid w:val="003A44D4"/>
+    <w:rsid w:val="003B0DCB"/>
+    <w:rsid w:val="003B24E9"/>
+    <w:rsid w:val="003B30BD"/>
+    <w:rsid w:val="003B398F"/>
+    <w:rsid w:val="003B3DC6"/>
+    <w:rsid w:val="003B45A8"/>
+    <w:rsid w:val="003B5D2C"/>
+    <w:rsid w:val="003B6774"/>
+    <w:rsid w:val="003B6CC1"/>
+    <w:rsid w:val="003B6DF8"/>
+    <w:rsid w:val="003B7B37"/>
+    <w:rsid w:val="003B7F4D"/>
+    <w:rsid w:val="003C3CAF"/>
+    <w:rsid w:val="003C6499"/>
+    <w:rsid w:val="003C7E97"/>
+    <w:rsid w:val="003D24D3"/>
+    <w:rsid w:val="003D41F3"/>
+    <w:rsid w:val="003D5768"/>
+    <w:rsid w:val="003D57B8"/>
+    <w:rsid w:val="003D686B"/>
+    <w:rsid w:val="003E108D"/>
+    <w:rsid w:val="003E26E3"/>
+    <w:rsid w:val="003E4485"/>
+    <w:rsid w:val="003E5697"/>
+    <w:rsid w:val="003E733E"/>
+    <w:rsid w:val="003E7423"/>
+    <w:rsid w:val="003F0D44"/>
+    <w:rsid w:val="003F25D7"/>
+    <w:rsid w:val="003F4910"/>
+    <w:rsid w:val="003F67CC"/>
+    <w:rsid w:val="003F6838"/>
+    <w:rsid w:val="003F728C"/>
+    <w:rsid w:val="0040020D"/>
+    <w:rsid w:val="00402ABA"/>
+    <w:rsid w:val="00404E3C"/>
+    <w:rsid w:val="00405795"/>
+    <w:rsid w:val="0041072B"/>
+    <w:rsid w:val="00411AC4"/>
+    <w:rsid w:val="00412194"/>
+    <w:rsid w:val="004138E6"/>
+    <w:rsid w:val="00421ED7"/>
+    <w:rsid w:val="00422E25"/>
+    <w:rsid w:val="00426DF0"/>
+    <w:rsid w:val="00427DCA"/>
+    <w:rsid w:val="0043039C"/>
+    <w:rsid w:val="0043117F"/>
+    <w:rsid w:val="004337C1"/>
+    <w:rsid w:val="00435D0B"/>
+    <w:rsid w:val="00441862"/>
+    <w:rsid w:val="00442653"/>
+    <w:rsid w:val="00444099"/>
+    <w:rsid w:val="00444552"/>
+    <w:rsid w:val="00444CCC"/>
+    <w:rsid w:val="00444DE1"/>
+    <w:rsid w:val="0045012F"/>
+    <w:rsid w:val="0045014D"/>
+    <w:rsid w:val="004512CB"/>
+    <w:rsid w:val="004518B1"/>
+    <w:rsid w:val="00451D29"/>
+    <w:rsid w:val="004545E9"/>
+    <w:rsid w:val="00454621"/>
+    <w:rsid w:val="004548DF"/>
+    <w:rsid w:val="0045525A"/>
+    <w:rsid w:val="00456C48"/>
+    <w:rsid w:val="00457EF3"/>
+    <w:rsid w:val="00460EC5"/>
+    <w:rsid w:val="004614EA"/>
+    <w:rsid w:val="00461F13"/>
+    <w:rsid w:val="00463AC1"/>
+    <w:rsid w:val="0046621E"/>
+    <w:rsid w:val="004669CA"/>
+    <w:rsid w:val="00475EEB"/>
+    <w:rsid w:val="004761F2"/>
+    <w:rsid w:val="0047674A"/>
+    <w:rsid w:val="00480E05"/>
+    <w:rsid w:val="004812C1"/>
+    <w:rsid w:val="004817B5"/>
+    <w:rsid w:val="00483B65"/>
+    <w:rsid w:val="00484856"/>
+    <w:rsid w:val="0048617F"/>
+    <w:rsid w:val="00490187"/>
+    <w:rsid w:val="00492369"/>
+    <w:rsid w:val="004942AA"/>
+    <w:rsid w:val="00497274"/>
+    <w:rsid w:val="004A2987"/>
+    <w:rsid w:val="004A329F"/>
+    <w:rsid w:val="004A48D5"/>
+    <w:rsid w:val="004A5488"/>
+    <w:rsid w:val="004A6401"/>
+    <w:rsid w:val="004A729B"/>
+    <w:rsid w:val="004A7772"/>
+    <w:rsid w:val="004B06B0"/>
+    <w:rsid w:val="004B0ADA"/>
+    <w:rsid w:val="004B0B08"/>
+    <w:rsid w:val="004B1702"/>
+    <w:rsid w:val="004B1F4E"/>
+    <w:rsid w:val="004B2927"/>
+    <w:rsid w:val="004B5B0A"/>
+    <w:rsid w:val="004B6750"/>
+    <w:rsid w:val="004C13A7"/>
+    <w:rsid w:val="004C33F5"/>
+    <w:rsid w:val="004C5288"/>
+    <w:rsid w:val="004D0297"/>
+    <w:rsid w:val="004D2207"/>
+    <w:rsid w:val="004D39D9"/>
+    <w:rsid w:val="004D4020"/>
+    <w:rsid w:val="004D4087"/>
+    <w:rsid w:val="004D4319"/>
+    <w:rsid w:val="004D562A"/>
+    <w:rsid w:val="004D6ED8"/>
+    <w:rsid w:val="004D6F82"/>
+    <w:rsid w:val="004D7C50"/>
+    <w:rsid w:val="004E0953"/>
+    <w:rsid w:val="004E30C2"/>
+    <w:rsid w:val="004E3A00"/>
+    <w:rsid w:val="004E44F1"/>
+    <w:rsid w:val="004E4554"/>
+    <w:rsid w:val="004E4E7A"/>
+    <w:rsid w:val="004E657A"/>
+    <w:rsid w:val="004E6B13"/>
+    <w:rsid w:val="004F30FC"/>
+    <w:rsid w:val="004F77BB"/>
+    <w:rsid w:val="0050003E"/>
+    <w:rsid w:val="0050271E"/>
+    <w:rsid w:val="00504048"/>
+    <w:rsid w:val="005049AE"/>
+    <w:rsid w:val="00507F41"/>
+    <w:rsid w:val="00510842"/>
+    <w:rsid w:val="00511016"/>
+    <w:rsid w:val="00511B86"/>
+    <w:rsid w:val="005138F5"/>
+    <w:rsid w:val="00513A9A"/>
+    <w:rsid w:val="00514D04"/>
+    <w:rsid w:val="00515A62"/>
+    <w:rsid w:val="00517033"/>
+    <w:rsid w:val="005200BF"/>
+    <w:rsid w:val="005203D4"/>
+    <w:rsid w:val="00520493"/>
+    <w:rsid w:val="0052366B"/>
+    <w:rsid w:val="00527190"/>
+    <w:rsid w:val="00527654"/>
+    <w:rsid w:val="00530F98"/>
+    <w:rsid w:val="0053203C"/>
+    <w:rsid w:val="00534C48"/>
+    <w:rsid w:val="00535BA5"/>
+    <w:rsid w:val="00536C29"/>
+    <w:rsid w:val="005403B0"/>
+    <w:rsid w:val="0054186B"/>
+    <w:rsid w:val="00543053"/>
+    <w:rsid w:val="00544909"/>
+    <w:rsid w:val="00544A53"/>
+    <w:rsid w:val="00545F61"/>
+    <w:rsid w:val="00546E47"/>
+    <w:rsid w:val="00547632"/>
+    <w:rsid w:val="005540E0"/>
+    <w:rsid w:val="0055545F"/>
+    <w:rsid w:val="00555A47"/>
+    <w:rsid w:val="00555E98"/>
+    <w:rsid w:val="00557D64"/>
+    <w:rsid w:val="0056118A"/>
+    <w:rsid w:val="005618C2"/>
+    <w:rsid w:val="00565759"/>
+    <w:rsid w:val="005662F1"/>
+    <w:rsid w:val="005668C1"/>
+    <w:rsid w:val="00570737"/>
+    <w:rsid w:val="00571847"/>
+    <w:rsid w:val="0057190E"/>
+    <w:rsid w:val="00571CEE"/>
+    <w:rsid w:val="00571F0C"/>
+    <w:rsid w:val="0057214B"/>
+    <w:rsid w:val="005744DA"/>
+    <w:rsid w:val="00574721"/>
+    <w:rsid w:val="00575E69"/>
+    <w:rsid w:val="00576A00"/>
+    <w:rsid w:val="00581E35"/>
+    <w:rsid w:val="005824FE"/>
+    <w:rsid w:val="005844FC"/>
+    <w:rsid w:val="00585AAB"/>
+    <w:rsid w:val="00585C02"/>
+    <w:rsid w:val="00587C8B"/>
+    <w:rsid w:val="00591724"/>
+    <w:rsid w:val="00592001"/>
+    <w:rsid w:val="00593311"/>
+    <w:rsid w:val="0059374D"/>
+    <w:rsid w:val="00593A50"/>
+    <w:rsid w:val="0059467F"/>
+    <w:rsid w:val="00594E93"/>
+    <w:rsid w:val="00596148"/>
+    <w:rsid w:val="00596EF4"/>
+    <w:rsid w:val="00597743"/>
+    <w:rsid w:val="005A0C90"/>
+    <w:rsid w:val="005A3654"/>
+    <w:rsid w:val="005A388F"/>
+    <w:rsid w:val="005A3993"/>
+    <w:rsid w:val="005A49A2"/>
+    <w:rsid w:val="005A5BE2"/>
+    <w:rsid w:val="005B03C7"/>
+    <w:rsid w:val="005B1BD9"/>
+    <w:rsid w:val="005B5371"/>
+    <w:rsid w:val="005B5571"/>
+    <w:rsid w:val="005C014F"/>
+    <w:rsid w:val="005C1754"/>
+    <w:rsid w:val="005C3203"/>
+    <w:rsid w:val="005C3E89"/>
+    <w:rsid w:val="005C746A"/>
+    <w:rsid w:val="005C7791"/>
+    <w:rsid w:val="005D0166"/>
+    <w:rsid w:val="005D0A6D"/>
+    <w:rsid w:val="005D0A7A"/>
+    <w:rsid w:val="005D42C9"/>
+    <w:rsid w:val="005D6060"/>
+    <w:rsid w:val="005E3930"/>
+    <w:rsid w:val="005E4EC3"/>
+    <w:rsid w:val="005E6D41"/>
+    <w:rsid w:val="005F130D"/>
+    <w:rsid w:val="005F4B43"/>
+    <w:rsid w:val="0060036C"/>
+    <w:rsid w:val="006007C0"/>
+    <w:rsid w:val="0060181C"/>
+    <w:rsid w:val="006035BD"/>
+    <w:rsid w:val="00603802"/>
+    <w:rsid w:val="00603832"/>
+    <w:rsid w:val="00603ADA"/>
+    <w:rsid w:val="00603C2C"/>
+    <w:rsid w:val="00604116"/>
+    <w:rsid w:val="00606323"/>
+    <w:rsid w:val="00607290"/>
+    <w:rsid w:val="00607D68"/>
+    <w:rsid w:val="006106E2"/>
+    <w:rsid w:val="0061159B"/>
+    <w:rsid w:val="006139D5"/>
+    <w:rsid w:val="006150ED"/>
+    <w:rsid w:val="006166C5"/>
+    <w:rsid w:val="00620D76"/>
+    <w:rsid w:val="00621509"/>
+    <w:rsid w:val="00621D73"/>
+    <w:rsid w:val="006230B3"/>
+    <w:rsid w:val="0062334D"/>
+    <w:rsid w:val="0062436E"/>
+    <w:rsid w:val="00625FA1"/>
+    <w:rsid w:val="00626CEC"/>
+    <w:rsid w:val="00626EE6"/>
+    <w:rsid w:val="006322DE"/>
+    <w:rsid w:val="00632816"/>
+    <w:rsid w:val="00633C20"/>
+    <w:rsid w:val="00636329"/>
+    <w:rsid w:val="00640306"/>
+    <w:rsid w:val="00642750"/>
+    <w:rsid w:val="00642A18"/>
+    <w:rsid w:val="00643626"/>
+    <w:rsid w:val="00646163"/>
+    <w:rsid w:val="0065098B"/>
+    <w:rsid w:val="006518ED"/>
+    <w:rsid w:val="006530B9"/>
+    <w:rsid w:val="0065345D"/>
+    <w:rsid w:val="00653935"/>
+    <w:rsid w:val="0065477D"/>
+    <w:rsid w:val="00654940"/>
+    <w:rsid w:val="00655562"/>
+    <w:rsid w:val="00656CD8"/>
+    <w:rsid w:val="0066042D"/>
+    <w:rsid w:val="00662256"/>
+    <w:rsid w:val="006668F7"/>
+    <w:rsid w:val="0066725E"/>
+    <w:rsid w:val="006708BC"/>
+    <w:rsid w:val="0067378B"/>
+    <w:rsid w:val="00673801"/>
+    <w:rsid w:val="00673B9B"/>
+    <w:rsid w:val="0067636F"/>
+    <w:rsid w:val="00680B64"/>
+    <w:rsid w:val="00682589"/>
+    <w:rsid w:val="00684C5A"/>
+    <w:rsid w:val="00687012"/>
+    <w:rsid w:val="0068711E"/>
+    <w:rsid w:val="00687620"/>
+    <w:rsid w:val="0068764B"/>
+    <w:rsid w:val="00691408"/>
+    <w:rsid w:val="00692108"/>
+    <w:rsid w:val="006930C4"/>
+    <w:rsid w:val="006936DB"/>
+    <w:rsid w:val="00694AF2"/>
+    <w:rsid w:val="0069520E"/>
+    <w:rsid w:val="00695983"/>
+    <w:rsid w:val="006973B0"/>
+    <w:rsid w:val="00697B9E"/>
+    <w:rsid w:val="006A50C4"/>
+    <w:rsid w:val="006A7454"/>
+    <w:rsid w:val="006A750C"/>
+    <w:rsid w:val="006B09FC"/>
+    <w:rsid w:val="006B18FB"/>
+    <w:rsid w:val="006B35FB"/>
+    <w:rsid w:val="006B3B97"/>
+    <w:rsid w:val="006B41F0"/>
+    <w:rsid w:val="006B656F"/>
+    <w:rsid w:val="006B7A26"/>
+    <w:rsid w:val="006C0BF2"/>
+    <w:rsid w:val="006C0D5E"/>
+    <w:rsid w:val="006C3036"/>
+    <w:rsid w:val="006C3798"/>
+    <w:rsid w:val="006C53F3"/>
+    <w:rsid w:val="006C7F65"/>
+    <w:rsid w:val="006D039B"/>
+    <w:rsid w:val="006D0909"/>
+    <w:rsid w:val="006D1DA6"/>
+    <w:rsid w:val="006D2BD0"/>
+    <w:rsid w:val="006D4208"/>
+    <w:rsid w:val="006D624D"/>
+    <w:rsid w:val="006E19DF"/>
+    <w:rsid w:val="006E23FE"/>
+    <w:rsid w:val="006E2FC5"/>
+    <w:rsid w:val="006F022D"/>
+    <w:rsid w:val="006F1075"/>
+    <w:rsid w:val="006F1F4D"/>
+    <w:rsid w:val="006F2572"/>
+    <w:rsid w:val="006F626C"/>
+    <w:rsid w:val="006F68B8"/>
+    <w:rsid w:val="006F6CCA"/>
+    <w:rsid w:val="006F7E5C"/>
+    <w:rsid w:val="00701A02"/>
+    <w:rsid w:val="007039CD"/>
+    <w:rsid w:val="00704624"/>
+    <w:rsid w:val="007067D6"/>
+    <w:rsid w:val="00711F9E"/>
+    <w:rsid w:val="0071230F"/>
+    <w:rsid w:val="007132BA"/>
+    <w:rsid w:val="00714669"/>
+    <w:rsid w:val="00714ADF"/>
+    <w:rsid w:val="00715A60"/>
+    <w:rsid w:val="00716418"/>
+    <w:rsid w:val="00716682"/>
+    <w:rsid w:val="00716E64"/>
+    <w:rsid w:val="00720355"/>
+    <w:rsid w:val="00721687"/>
+    <w:rsid w:val="00722FE5"/>
+    <w:rsid w:val="00724800"/>
+    <w:rsid w:val="00725E71"/>
+    <w:rsid w:val="00730903"/>
+    <w:rsid w:val="00733181"/>
+    <w:rsid w:val="00733976"/>
+    <w:rsid w:val="00740122"/>
+    <w:rsid w:val="00741BF4"/>
+    <w:rsid w:val="00742F97"/>
+    <w:rsid w:val="0074362F"/>
+    <w:rsid w:val="007536FA"/>
+    <w:rsid w:val="00753726"/>
+    <w:rsid w:val="00755E23"/>
+    <w:rsid w:val="0076045B"/>
+    <w:rsid w:val="00760C64"/>
+    <w:rsid w:val="00761078"/>
+    <w:rsid w:val="007619FE"/>
+    <w:rsid w:val="00764B1B"/>
+    <w:rsid w:val="00766086"/>
+    <w:rsid w:val="00766B6F"/>
+    <w:rsid w:val="00766D0A"/>
+    <w:rsid w:val="00767A71"/>
+    <w:rsid w:val="0077022E"/>
+    <w:rsid w:val="0077457D"/>
+    <w:rsid w:val="00774B25"/>
+    <w:rsid w:val="00775C3F"/>
+    <w:rsid w:val="007772BB"/>
+    <w:rsid w:val="007820B9"/>
+    <w:rsid w:val="00783AA7"/>
+    <w:rsid w:val="00785D22"/>
+    <w:rsid w:val="00786917"/>
+    <w:rsid w:val="007908A9"/>
+    <w:rsid w:val="00792CB7"/>
+    <w:rsid w:val="00794EF3"/>
+    <w:rsid w:val="00797448"/>
+    <w:rsid w:val="007A0B5B"/>
+    <w:rsid w:val="007A101A"/>
+    <w:rsid w:val="007A2A9E"/>
+    <w:rsid w:val="007A3C96"/>
+    <w:rsid w:val="007A4466"/>
+    <w:rsid w:val="007A5CCC"/>
+    <w:rsid w:val="007B08CF"/>
+    <w:rsid w:val="007B26F8"/>
+    <w:rsid w:val="007B4EA8"/>
+    <w:rsid w:val="007B6A42"/>
+    <w:rsid w:val="007C1D95"/>
+    <w:rsid w:val="007C1F12"/>
+    <w:rsid w:val="007C5223"/>
+    <w:rsid w:val="007C59BC"/>
+    <w:rsid w:val="007C76CD"/>
+    <w:rsid w:val="007D20CF"/>
+    <w:rsid w:val="007D361D"/>
+    <w:rsid w:val="007D3CA3"/>
+    <w:rsid w:val="007D6C6A"/>
+    <w:rsid w:val="007D7591"/>
+    <w:rsid w:val="007E2C1E"/>
+    <w:rsid w:val="007E4438"/>
+    <w:rsid w:val="007E5076"/>
+    <w:rsid w:val="007E5AA7"/>
+    <w:rsid w:val="007E6117"/>
+    <w:rsid w:val="007E68EA"/>
+    <w:rsid w:val="007E6B8F"/>
+    <w:rsid w:val="007E6C4B"/>
+    <w:rsid w:val="007F2620"/>
+    <w:rsid w:val="007F4C3C"/>
+    <w:rsid w:val="007F532D"/>
+    <w:rsid w:val="007F64EE"/>
+    <w:rsid w:val="007F6D70"/>
+    <w:rsid w:val="00801CA4"/>
+    <w:rsid w:val="0080242F"/>
+    <w:rsid w:val="00810510"/>
+    <w:rsid w:val="00812294"/>
+    <w:rsid w:val="0081603E"/>
+    <w:rsid w:val="0081640B"/>
+    <w:rsid w:val="008172C1"/>
+    <w:rsid w:val="008206E2"/>
+    <w:rsid w:val="00822468"/>
+    <w:rsid w:val="008234AA"/>
+    <w:rsid w:val="00824497"/>
+    <w:rsid w:val="00824D4D"/>
+    <w:rsid w:val="0082546F"/>
+    <w:rsid w:val="00830874"/>
+    <w:rsid w:val="00832B0B"/>
+    <w:rsid w:val="0083327D"/>
+    <w:rsid w:val="008358F2"/>
+    <w:rsid w:val="008379FA"/>
+    <w:rsid w:val="00837CC0"/>
+    <w:rsid w:val="008427A9"/>
+    <w:rsid w:val="00842F7D"/>
+    <w:rsid w:val="00843A68"/>
+    <w:rsid w:val="008500A0"/>
+    <w:rsid w:val="00851A7B"/>
+    <w:rsid w:val="0085305C"/>
+    <w:rsid w:val="00855776"/>
+    <w:rsid w:val="0085623A"/>
+    <w:rsid w:val="0085687C"/>
+    <w:rsid w:val="00856A75"/>
+    <w:rsid w:val="00857E11"/>
+    <w:rsid w:val="00861CD6"/>
+    <w:rsid w:val="00862D0F"/>
+    <w:rsid w:val="008649B0"/>
+    <w:rsid w:val="00864FB7"/>
+    <w:rsid w:val="00866748"/>
+    <w:rsid w:val="00867EDE"/>
+    <w:rsid w:val="00872ECB"/>
+    <w:rsid w:val="00874015"/>
+    <w:rsid w:val="00874999"/>
+    <w:rsid w:val="00876041"/>
+    <w:rsid w:val="00877E6D"/>
+    <w:rsid w:val="008807D9"/>
+    <w:rsid w:val="00880EE3"/>
+    <w:rsid w:val="00884B34"/>
+    <w:rsid w:val="00885394"/>
+    <w:rsid w:val="00887A0C"/>
+    <w:rsid w:val="00890CF0"/>
+    <w:rsid w:val="00890E1E"/>
+    <w:rsid w:val="008928F4"/>
+    <w:rsid w:val="0089308B"/>
+    <w:rsid w:val="00897ECE"/>
+    <w:rsid w:val="008A0D27"/>
+    <w:rsid w:val="008A202D"/>
+    <w:rsid w:val="008A222C"/>
+    <w:rsid w:val="008A2D81"/>
+    <w:rsid w:val="008A3882"/>
+    <w:rsid w:val="008A40A5"/>
+    <w:rsid w:val="008A45D3"/>
+    <w:rsid w:val="008A5D6E"/>
+    <w:rsid w:val="008B0DCC"/>
+    <w:rsid w:val="008B2CB2"/>
+    <w:rsid w:val="008B3261"/>
+    <w:rsid w:val="008B4400"/>
+    <w:rsid w:val="008B504C"/>
+    <w:rsid w:val="008B5129"/>
+    <w:rsid w:val="008B5644"/>
+    <w:rsid w:val="008B7DF1"/>
+    <w:rsid w:val="008C150D"/>
+    <w:rsid w:val="008C184E"/>
+    <w:rsid w:val="008C450B"/>
+    <w:rsid w:val="008C7415"/>
+    <w:rsid w:val="008D13C4"/>
+    <w:rsid w:val="008D4A7B"/>
+    <w:rsid w:val="008D63A7"/>
+    <w:rsid w:val="008D7C4D"/>
+    <w:rsid w:val="008E6AA2"/>
+    <w:rsid w:val="008E7990"/>
+    <w:rsid w:val="008E7F25"/>
+    <w:rsid w:val="008F14BB"/>
+    <w:rsid w:val="008F2F88"/>
+    <w:rsid w:val="008F3A67"/>
+    <w:rsid w:val="008F5185"/>
+    <w:rsid w:val="008F6C41"/>
+    <w:rsid w:val="008F6E10"/>
+    <w:rsid w:val="008F757F"/>
+    <w:rsid w:val="00902696"/>
+    <w:rsid w:val="009038E1"/>
+    <w:rsid w:val="00907CD4"/>
+    <w:rsid w:val="00911A17"/>
+    <w:rsid w:val="00911E72"/>
+    <w:rsid w:val="009121B0"/>
+    <w:rsid w:val="0091238C"/>
+    <w:rsid w:val="00914F72"/>
+    <w:rsid w:val="009154BE"/>
+    <w:rsid w:val="00923D39"/>
+    <w:rsid w:val="00924E65"/>
+    <w:rsid w:val="00924EF0"/>
+    <w:rsid w:val="00927A4B"/>
+    <w:rsid w:val="00934ADC"/>
+    <w:rsid w:val="0093557D"/>
+    <w:rsid w:val="00935D6E"/>
+    <w:rsid w:val="009370C9"/>
+    <w:rsid w:val="00937BA1"/>
+    <w:rsid w:val="009402BA"/>
+    <w:rsid w:val="00940523"/>
+    <w:rsid w:val="009406BC"/>
+    <w:rsid w:val="00940EA6"/>
+    <w:rsid w:val="00943A75"/>
+    <w:rsid w:val="00945D1D"/>
+    <w:rsid w:val="00946DF9"/>
+    <w:rsid w:val="009514EF"/>
+    <w:rsid w:val="00953C19"/>
+    <w:rsid w:val="009542FF"/>
+    <w:rsid w:val="00954783"/>
+    <w:rsid w:val="00956562"/>
+    <w:rsid w:val="00961B8B"/>
+    <w:rsid w:val="00962FA5"/>
+    <w:rsid w:val="00964806"/>
+    <w:rsid w:val="009710F6"/>
+    <w:rsid w:val="0097150A"/>
+    <w:rsid w:val="009721EB"/>
+    <w:rsid w:val="009743F1"/>
+    <w:rsid w:val="00974E1C"/>
+    <w:rsid w:val="00976988"/>
+    <w:rsid w:val="00976F80"/>
+    <w:rsid w:val="009778E8"/>
+    <w:rsid w:val="009831E2"/>
+    <w:rsid w:val="0098364A"/>
+    <w:rsid w:val="00984179"/>
+    <w:rsid w:val="009917EB"/>
+    <w:rsid w:val="00991E1D"/>
+    <w:rsid w:val="00991FDE"/>
+    <w:rsid w:val="00993C2E"/>
+    <w:rsid w:val="009A155D"/>
+    <w:rsid w:val="009A2390"/>
+    <w:rsid w:val="009A2905"/>
+    <w:rsid w:val="009A37EC"/>
+    <w:rsid w:val="009A381D"/>
+    <w:rsid w:val="009A3D01"/>
+    <w:rsid w:val="009A6292"/>
+    <w:rsid w:val="009A7899"/>
+    <w:rsid w:val="009B0550"/>
+    <w:rsid w:val="009B36E2"/>
+    <w:rsid w:val="009B5EBF"/>
+    <w:rsid w:val="009C190E"/>
+    <w:rsid w:val="009C3BAC"/>
+    <w:rsid w:val="009C4C78"/>
+    <w:rsid w:val="009C63B2"/>
+    <w:rsid w:val="009D32AD"/>
+    <w:rsid w:val="009D3FDD"/>
+    <w:rsid w:val="009D4FDD"/>
+    <w:rsid w:val="009D799B"/>
+    <w:rsid w:val="009E08E5"/>
+    <w:rsid w:val="009E4207"/>
+    <w:rsid w:val="009E5CC8"/>
+    <w:rsid w:val="009E5D7A"/>
+    <w:rsid w:val="009F07FF"/>
+    <w:rsid w:val="009F5616"/>
+    <w:rsid w:val="009F61FE"/>
+    <w:rsid w:val="009F69FD"/>
+    <w:rsid w:val="00A00327"/>
+    <w:rsid w:val="00A005AF"/>
+    <w:rsid w:val="00A011EC"/>
+    <w:rsid w:val="00A06135"/>
+    <w:rsid w:val="00A0680E"/>
+    <w:rsid w:val="00A1181B"/>
+    <w:rsid w:val="00A129F6"/>
+    <w:rsid w:val="00A15A06"/>
+    <w:rsid w:val="00A16387"/>
+    <w:rsid w:val="00A175EE"/>
+    <w:rsid w:val="00A17922"/>
+    <w:rsid w:val="00A17F47"/>
+    <w:rsid w:val="00A211A7"/>
+    <w:rsid w:val="00A22FB1"/>
+    <w:rsid w:val="00A2545D"/>
+    <w:rsid w:val="00A25D93"/>
+    <w:rsid w:val="00A2721A"/>
+    <w:rsid w:val="00A27BBD"/>
+    <w:rsid w:val="00A33A1C"/>
+    <w:rsid w:val="00A340CD"/>
+    <w:rsid w:val="00A4217A"/>
+    <w:rsid w:val="00A43A72"/>
+    <w:rsid w:val="00A43D92"/>
+    <w:rsid w:val="00A473B2"/>
+    <w:rsid w:val="00A501AC"/>
+    <w:rsid w:val="00A50CD0"/>
+    <w:rsid w:val="00A52361"/>
+    <w:rsid w:val="00A54956"/>
+    <w:rsid w:val="00A55203"/>
+    <w:rsid w:val="00A57948"/>
+    <w:rsid w:val="00A57B8F"/>
+    <w:rsid w:val="00A617AC"/>
+    <w:rsid w:val="00A622C3"/>
+    <w:rsid w:val="00A63947"/>
+    <w:rsid w:val="00A63B24"/>
+    <w:rsid w:val="00A6507A"/>
+    <w:rsid w:val="00A652B6"/>
+    <w:rsid w:val="00A66C29"/>
+    <w:rsid w:val="00A67550"/>
+    <w:rsid w:val="00A67C40"/>
+    <w:rsid w:val="00A70449"/>
+    <w:rsid w:val="00A73417"/>
+    <w:rsid w:val="00A739AA"/>
+    <w:rsid w:val="00A74E99"/>
+    <w:rsid w:val="00A753E9"/>
+    <w:rsid w:val="00A758BE"/>
+    <w:rsid w:val="00A75A17"/>
+    <w:rsid w:val="00A75BE1"/>
+    <w:rsid w:val="00A76C18"/>
+    <w:rsid w:val="00A80D77"/>
+    <w:rsid w:val="00A818D6"/>
+    <w:rsid w:val="00A83729"/>
+    <w:rsid w:val="00A86543"/>
+    <w:rsid w:val="00A87585"/>
+    <w:rsid w:val="00A87F2B"/>
+    <w:rsid w:val="00A90777"/>
+    <w:rsid w:val="00A940DD"/>
+    <w:rsid w:val="00A95D49"/>
+    <w:rsid w:val="00A970F6"/>
+    <w:rsid w:val="00AA03E2"/>
+    <w:rsid w:val="00AA3BCB"/>
+    <w:rsid w:val="00AA5E30"/>
+    <w:rsid w:val="00AA6F24"/>
+    <w:rsid w:val="00AB131E"/>
+    <w:rsid w:val="00AB17BB"/>
+    <w:rsid w:val="00AB1B44"/>
+    <w:rsid w:val="00AB42D7"/>
+    <w:rsid w:val="00AB605B"/>
+    <w:rsid w:val="00AB68B6"/>
+    <w:rsid w:val="00AB746C"/>
+    <w:rsid w:val="00AC0B16"/>
+    <w:rsid w:val="00AC317F"/>
+    <w:rsid w:val="00AC3284"/>
+    <w:rsid w:val="00AC356E"/>
+    <w:rsid w:val="00AC385F"/>
+    <w:rsid w:val="00AC4489"/>
+    <w:rsid w:val="00AC48F6"/>
+    <w:rsid w:val="00AC561E"/>
+    <w:rsid w:val="00AC5FBD"/>
+    <w:rsid w:val="00AC7D19"/>
+    <w:rsid w:val="00AD089D"/>
+    <w:rsid w:val="00AD1B68"/>
+    <w:rsid w:val="00AD2677"/>
+    <w:rsid w:val="00AD39C5"/>
+    <w:rsid w:val="00AD529C"/>
+    <w:rsid w:val="00AD7683"/>
+    <w:rsid w:val="00AD772A"/>
+    <w:rsid w:val="00AE301E"/>
+    <w:rsid w:val="00AE6FEA"/>
+    <w:rsid w:val="00AF04A8"/>
+    <w:rsid w:val="00AF06B0"/>
+    <w:rsid w:val="00AF10B9"/>
+    <w:rsid w:val="00AF1105"/>
+    <w:rsid w:val="00AF110F"/>
+    <w:rsid w:val="00AF6437"/>
+    <w:rsid w:val="00B01534"/>
+    <w:rsid w:val="00B02984"/>
+    <w:rsid w:val="00B066A3"/>
+    <w:rsid w:val="00B07CFC"/>
+    <w:rsid w:val="00B10CA5"/>
+    <w:rsid w:val="00B12395"/>
+    <w:rsid w:val="00B157D9"/>
+    <w:rsid w:val="00B16BAE"/>
+    <w:rsid w:val="00B17A42"/>
+    <w:rsid w:val="00B2110C"/>
+    <w:rsid w:val="00B21FD5"/>
+    <w:rsid w:val="00B22DF2"/>
+    <w:rsid w:val="00B232A4"/>
+    <w:rsid w:val="00B238E9"/>
+    <w:rsid w:val="00B308FF"/>
+    <w:rsid w:val="00B32934"/>
+    <w:rsid w:val="00B32C4D"/>
+    <w:rsid w:val="00B3463A"/>
+    <w:rsid w:val="00B35092"/>
+    <w:rsid w:val="00B35195"/>
+    <w:rsid w:val="00B35DDA"/>
+    <w:rsid w:val="00B36298"/>
+    <w:rsid w:val="00B36DAC"/>
+    <w:rsid w:val="00B407BD"/>
+    <w:rsid w:val="00B44CD8"/>
+    <w:rsid w:val="00B44F56"/>
+    <w:rsid w:val="00B475A4"/>
+    <w:rsid w:val="00B5020D"/>
+    <w:rsid w:val="00B516BE"/>
+    <w:rsid w:val="00B52F90"/>
+    <w:rsid w:val="00B53209"/>
+    <w:rsid w:val="00B54C82"/>
+    <w:rsid w:val="00B565F9"/>
+    <w:rsid w:val="00B60336"/>
+    <w:rsid w:val="00B61C66"/>
+    <w:rsid w:val="00B633B7"/>
+    <w:rsid w:val="00B6420D"/>
+    <w:rsid w:val="00B66939"/>
+    <w:rsid w:val="00B67B9B"/>
+    <w:rsid w:val="00B73858"/>
+    <w:rsid w:val="00B73ABF"/>
+    <w:rsid w:val="00B74F7F"/>
+    <w:rsid w:val="00B75808"/>
+    <w:rsid w:val="00B75ED9"/>
+    <w:rsid w:val="00B804FC"/>
+    <w:rsid w:val="00B80ABA"/>
+    <w:rsid w:val="00B82AB6"/>
+    <w:rsid w:val="00B84F20"/>
+    <w:rsid w:val="00B8571F"/>
+    <w:rsid w:val="00B8706B"/>
+    <w:rsid w:val="00B90D67"/>
+    <w:rsid w:val="00B90FE9"/>
+    <w:rsid w:val="00B91683"/>
+    <w:rsid w:val="00B91C78"/>
+    <w:rsid w:val="00B93EE3"/>
+    <w:rsid w:val="00B962E5"/>
+    <w:rsid w:val="00B974E6"/>
+    <w:rsid w:val="00B97B9B"/>
+    <w:rsid w:val="00BA2568"/>
+    <w:rsid w:val="00BA2B97"/>
+    <w:rsid w:val="00BA54B2"/>
+    <w:rsid w:val="00BA6D14"/>
+    <w:rsid w:val="00BA7BA8"/>
+    <w:rsid w:val="00BA7E99"/>
+    <w:rsid w:val="00BB13C9"/>
+    <w:rsid w:val="00BB1BAB"/>
+    <w:rsid w:val="00BB2224"/>
+    <w:rsid w:val="00BB7A61"/>
+    <w:rsid w:val="00BB7DF3"/>
+    <w:rsid w:val="00BC0386"/>
+    <w:rsid w:val="00BC047B"/>
+    <w:rsid w:val="00BC0BEC"/>
+    <w:rsid w:val="00BC22AD"/>
+    <w:rsid w:val="00BC271F"/>
+    <w:rsid w:val="00BC2AE8"/>
+    <w:rsid w:val="00BC5D1B"/>
+    <w:rsid w:val="00BC67F4"/>
+    <w:rsid w:val="00BC7BC1"/>
+    <w:rsid w:val="00BD0034"/>
+    <w:rsid w:val="00BD1084"/>
+    <w:rsid w:val="00BD16D7"/>
+    <w:rsid w:val="00BD1838"/>
+    <w:rsid w:val="00BD3982"/>
+    <w:rsid w:val="00BD3F90"/>
+    <w:rsid w:val="00BD4E8D"/>
+    <w:rsid w:val="00BD5EA6"/>
+    <w:rsid w:val="00BD62E3"/>
+    <w:rsid w:val="00BD7F51"/>
+    <w:rsid w:val="00BE53D9"/>
+    <w:rsid w:val="00BE63E3"/>
+    <w:rsid w:val="00BF035C"/>
+    <w:rsid w:val="00BF0C58"/>
+    <w:rsid w:val="00BF4C9E"/>
+    <w:rsid w:val="00BF67AE"/>
+    <w:rsid w:val="00C00E87"/>
+    <w:rsid w:val="00C045C2"/>
+    <w:rsid w:val="00C05C66"/>
+    <w:rsid w:val="00C13BF6"/>
+    <w:rsid w:val="00C13EC4"/>
+    <w:rsid w:val="00C13FDC"/>
+    <w:rsid w:val="00C147A6"/>
+    <w:rsid w:val="00C14A8A"/>
+    <w:rsid w:val="00C16BF9"/>
+    <w:rsid w:val="00C17111"/>
+    <w:rsid w:val="00C1799F"/>
+    <w:rsid w:val="00C20E35"/>
+    <w:rsid w:val="00C22AE9"/>
+    <w:rsid w:val="00C23747"/>
+    <w:rsid w:val="00C269E0"/>
+    <w:rsid w:val="00C26D7B"/>
+    <w:rsid w:val="00C2742C"/>
+    <w:rsid w:val="00C309E2"/>
+    <w:rsid w:val="00C32780"/>
+    <w:rsid w:val="00C33E3D"/>
+    <w:rsid w:val="00C36078"/>
+    <w:rsid w:val="00C40BF1"/>
+    <w:rsid w:val="00C4172F"/>
+    <w:rsid w:val="00C42E4E"/>
+    <w:rsid w:val="00C4353C"/>
+    <w:rsid w:val="00C44164"/>
+    <w:rsid w:val="00C44D0C"/>
+    <w:rsid w:val="00C451A7"/>
+    <w:rsid w:val="00C471D2"/>
+    <w:rsid w:val="00C5252B"/>
+    <w:rsid w:val="00C56723"/>
+    <w:rsid w:val="00C57E7E"/>
+    <w:rsid w:val="00C61619"/>
+    <w:rsid w:val="00C61B13"/>
+    <w:rsid w:val="00C63BF3"/>
+    <w:rsid w:val="00C65395"/>
+    <w:rsid w:val="00C668A6"/>
+    <w:rsid w:val="00C66E0B"/>
+    <w:rsid w:val="00C7038F"/>
+    <w:rsid w:val="00C703CF"/>
+    <w:rsid w:val="00C70E0D"/>
+    <w:rsid w:val="00C70FBA"/>
+    <w:rsid w:val="00C748AD"/>
+    <w:rsid w:val="00C75CC9"/>
+    <w:rsid w:val="00C802F4"/>
+    <w:rsid w:val="00C81445"/>
+    <w:rsid w:val="00C81938"/>
+    <w:rsid w:val="00C81C36"/>
+    <w:rsid w:val="00C84817"/>
+    <w:rsid w:val="00C85CFA"/>
+    <w:rsid w:val="00C869C6"/>
+    <w:rsid w:val="00C87E4D"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C92004"/>
+    <w:rsid w:val="00C936FD"/>
+    <w:rsid w:val="00C96154"/>
+    <w:rsid w:val="00C96464"/>
+    <w:rsid w:val="00CA6BBE"/>
+    <w:rsid w:val="00CB0E22"/>
+    <w:rsid w:val="00CB1210"/>
+    <w:rsid w:val="00CB33D9"/>
+    <w:rsid w:val="00CB357D"/>
+    <w:rsid w:val="00CB3995"/>
+    <w:rsid w:val="00CB7383"/>
+    <w:rsid w:val="00CC0BB9"/>
+    <w:rsid w:val="00CC5415"/>
+    <w:rsid w:val="00CC59C0"/>
+    <w:rsid w:val="00CC63EF"/>
+    <w:rsid w:val="00CC7580"/>
+    <w:rsid w:val="00CC7794"/>
+    <w:rsid w:val="00CD01C8"/>
+    <w:rsid w:val="00CD21B9"/>
+    <w:rsid w:val="00CD36D1"/>
+    <w:rsid w:val="00CD4A5A"/>
+    <w:rsid w:val="00CD6723"/>
+    <w:rsid w:val="00CE0347"/>
+    <w:rsid w:val="00CE08C4"/>
+    <w:rsid w:val="00CE0A17"/>
+    <w:rsid w:val="00CE1568"/>
+    <w:rsid w:val="00CE5F43"/>
+    <w:rsid w:val="00CF2410"/>
+    <w:rsid w:val="00CF2916"/>
+    <w:rsid w:val="00CF5D86"/>
+    <w:rsid w:val="00CF6AD3"/>
+    <w:rsid w:val="00D007B9"/>
+    <w:rsid w:val="00D048A1"/>
+    <w:rsid w:val="00D0649D"/>
+    <w:rsid w:val="00D12FA5"/>
+    <w:rsid w:val="00D17901"/>
+    <w:rsid w:val="00D17FE9"/>
+    <w:rsid w:val="00D21CD4"/>
+    <w:rsid w:val="00D23491"/>
+    <w:rsid w:val="00D24F0F"/>
+    <w:rsid w:val="00D256EF"/>
+    <w:rsid w:val="00D25EA2"/>
+    <w:rsid w:val="00D271E4"/>
+    <w:rsid w:val="00D3155D"/>
+    <w:rsid w:val="00D32119"/>
+    <w:rsid w:val="00D35886"/>
+    <w:rsid w:val="00D364B4"/>
+    <w:rsid w:val="00D3669A"/>
+    <w:rsid w:val="00D37301"/>
+    <w:rsid w:val="00D42F2A"/>
+    <w:rsid w:val="00D44246"/>
+    <w:rsid w:val="00D4590E"/>
+    <w:rsid w:val="00D51937"/>
+    <w:rsid w:val="00D53BF1"/>
+    <w:rsid w:val="00D55190"/>
+    <w:rsid w:val="00D571DC"/>
+    <w:rsid w:val="00D60850"/>
+    <w:rsid w:val="00D63C43"/>
+    <w:rsid w:val="00D644A4"/>
+    <w:rsid w:val="00D6482F"/>
+    <w:rsid w:val="00D66072"/>
+    <w:rsid w:val="00D66199"/>
+    <w:rsid w:val="00D70EBA"/>
+    <w:rsid w:val="00D74BD8"/>
+    <w:rsid w:val="00D74BE1"/>
+    <w:rsid w:val="00D76304"/>
+    <w:rsid w:val="00D769FE"/>
+    <w:rsid w:val="00D7792A"/>
+    <w:rsid w:val="00D80530"/>
+    <w:rsid w:val="00D80EF7"/>
+    <w:rsid w:val="00D84344"/>
+    <w:rsid w:val="00D86F49"/>
+    <w:rsid w:val="00D911F3"/>
+    <w:rsid w:val="00D95C5C"/>
+    <w:rsid w:val="00D96C32"/>
+    <w:rsid w:val="00D97BE3"/>
+    <w:rsid w:val="00DA010D"/>
+    <w:rsid w:val="00DA2853"/>
+    <w:rsid w:val="00DA4142"/>
+    <w:rsid w:val="00DA5BA6"/>
+    <w:rsid w:val="00DA7A2A"/>
+    <w:rsid w:val="00DA7FDE"/>
+    <w:rsid w:val="00DB0926"/>
+    <w:rsid w:val="00DB3704"/>
+    <w:rsid w:val="00DB3C46"/>
+    <w:rsid w:val="00DB73A4"/>
+    <w:rsid w:val="00DB7429"/>
+    <w:rsid w:val="00DC2755"/>
+    <w:rsid w:val="00DC3DCA"/>
+    <w:rsid w:val="00DC43A4"/>
+    <w:rsid w:val="00DC6FEC"/>
+    <w:rsid w:val="00DC7A3A"/>
+    <w:rsid w:val="00DD0044"/>
+    <w:rsid w:val="00DD01AD"/>
+    <w:rsid w:val="00DD087C"/>
+    <w:rsid w:val="00DD0D03"/>
+    <w:rsid w:val="00DD1A9D"/>
+    <w:rsid w:val="00DD26A2"/>
+    <w:rsid w:val="00DD27B2"/>
+    <w:rsid w:val="00DD366C"/>
+    <w:rsid w:val="00DD5669"/>
+    <w:rsid w:val="00DD5AF6"/>
+    <w:rsid w:val="00DD6950"/>
+    <w:rsid w:val="00DD7660"/>
+    <w:rsid w:val="00DD7AC7"/>
+    <w:rsid w:val="00DE02B4"/>
+    <w:rsid w:val="00DE12B8"/>
+    <w:rsid w:val="00DE1676"/>
+    <w:rsid w:val="00DE2B28"/>
+    <w:rsid w:val="00DE40FA"/>
+    <w:rsid w:val="00DE50C5"/>
+    <w:rsid w:val="00DE5CE3"/>
+    <w:rsid w:val="00DE69F8"/>
+    <w:rsid w:val="00DE7A05"/>
+    <w:rsid w:val="00DF0361"/>
+    <w:rsid w:val="00DF08D6"/>
+    <w:rsid w:val="00DF1289"/>
+    <w:rsid w:val="00DF5B5D"/>
+    <w:rsid w:val="00DF5D8C"/>
+    <w:rsid w:val="00E00591"/>
+    <w:rsid w:val="00E008E6"/>
+    <w:rsid w:val="00E0131B"/>
+    <w:rsid w:val="00E01B58"/>
+    <w:rsid w:val="00E0285E"/>
+    <w:rsid w:val="00E030EE"/>
+    <w:rsid w:val="00E0548C"/>
+    <w:rsid w:val="00E11D35"/>
+    <w:rsid w:val="00E134D3"/>
+    <w:rsid w:val="00E15A16"/>
+    <w:rsid w:val="00E17C8E"/>
+    <w:rsid w:val="00E23A29"/>
+    <w:rsid w:val="00E300AF"/>
+    <w:rsid w:val="00E324E7"/>
+    <w:rsid w:val="00E3444B"/>
+    <w:rsid w:val="00E3482D"/>
+    <w:rsid w:val="00E357CC"/>
+    <w:rsid w:val="00E3761E"/>
+    <w:rsid w:val="00E37652"/>
+    <w:rsid w:val="00E3778F"/>
+    <w:rsid w:val="00E37DBE"/>
+    <w:rsid w:val="00E433F9"/>
+    <w:rsid w:val="00E46C7A"/>
+    <w:rsid w:val="00E470DA"/>
+    <w:rsid w:val="00E505A5"/>
+    <w:rsid w:val="00E54808"/>
+    <w:rsid w:val="00E6284C"/>
+    <w:rsid w:val="00E63EEF"/>
+    <w:rsid w:val="00E6410E"/>
+    <w:rsid w:val="00E66D04"/>
+    <w:rsid w:val="00E67027"/>
+    <w:rsid w:val="00E70A12"/>
+    <w:rsid w:val="00E70F73"/>
+    <w:rsid w:val="00E71B60"/>
+    <w:rsid w:val="00E720D0"/>
+    <w:rsid w:val="00E72F24"/>
+    <w:rsid w:val="00E748E2"/>
+    <w:rsid w:val="00E77431"/>
+    <w:rsid w:val="00E810D2"/>
+    <w:rsid w:val="00E84B47"/>
+    <w:rsid w:val="00E8553E"/>
+    <w:rsid w:val="00E860F3"/>
+    <w:rsid w:val="00E86D3F"/>
+    <w:rsid w:val="00E90CB3"/>
+    <w:rsid w:val="00E92C73"/>
+    <w:rsid w:val="00E937D3"/>
+    <w:rsid w:val="00E958B1"/>
+    <w:rsid w:val="00E95BD9"/>
+    <w:rsid w:val="00E96811"/>
+    <w:rsid w:val="00E9689C"/>
+    <w:rsid w:val="00E972DC"/>
+    <w:rsid w:val="00EA07C5"/>
+    <w:rsid w:val="00EA3ACC"/>
+    <w:rsid w:val="00EA531F"/>
+    <w:rsid w:val="00EB310E"/>
+    <w:rsid w:val="00EB51F6"/>
+    <w:rsid w:val="00EB5258"/>
+    <w:rsid w:val="00EC2852"/>
+    <w:rsid w:val="00EC2D77"/>
+    <w:rsid w:val="00EC57F0"/>
+    <w:rsid w:val="00EC5F03"/>
+    <w:rsid w:val="00EC78A3"/>
+    <w:rsid w:val="00ED564D"/>
+    <w:rsid w:val="00EE3349"/>
+    <w:rsid w:val="00EE342A"/>
+    <w:rsid w:val="00EE5E17"/>
+    <w:rsid w:val="00EF05EB"/>
+    <w:rsid w:val="00EF12E0"/>
+    <w:rsid w:val="00EF1E4C"/>
+    <w:rsid w:val="00EF2159"/>
+    <w:rsid w:val="00EF429A"/>
+    <w:rsid w:val="00EF4575"/>
+    <w:rsid w:val="00EF6D5B"/>
+    <w:rsid w:val="00EF7C52"/>
+    <w:rsid w:val="00F00D32"/>
+    <w:rsid w:val="00F00D81"/>
+    <w:rsid w:val="00F01F97"/>
+    <w:rsid w:val="00F0342A"/>
+    <w:rsid w:val="00F0583D"/>
+    <w:rsid w:val="00F07E4D"/>
+    <w:rsid w:val="00F11307"/>
+    <w:rsid w:val="00F12615"/>
+    <w:rsid w:val="00F13F3B"/>
+    <w:rsid w:val="00F14A6B"/>
+    <w:rsid w:val="00F14E40"/>
+    <w:rsid w:val="00F15833"/>
+    <w:rsid w:val="00F17E12"/>
+    <w:rsid w:val="00F2149F"/>
+    <w:rsid w:val="00F2211B"/>
+    <w:rsid w:val="00F22C5B"/>
+    <w:rsid w:val="00F30945"/>
+    <w:rsid w:val="00F3141A"/>
+    <w:rsid w:val="00F3226F"/>
+    <w:rsid w:val="00F32E83"/>
+    <w:rsid w:val="00F3348E"/>
+    <w:rsid w:val="00F34443"/>
+    <w:rsid w:val="00F4319C"/>
+    <w:rsid w:val="00F43BCF"/>
+    <w:rsid w:val="00F45D03"/>
+    <w:rsid w:val="00F474EE"/>
+    <w:rsid w:val="00F512F2"/>
+    <w:rsid w:val="00F512F4"/>
+    <w:rsid w:val="00F523C6"/>
+    <w:rsid w:val="00F55953"/>
+    <w:rsid w:val="00F61A22"/>
+    <w:rsid w:val="00F6219A"/>
+    <w:rsid w:val="00F65D31"/>
+    <w:rsid w:val="00F66AEF"/>
+    <w:rsid w:val="00F66CF0"/>
+    <w:rsid w:val="00F67243"/>
+    <w:rsid w:val="00F7115D"/>
+    <w:rsid w:val="00F719CE"/>
+    <w:rsid w:val="00F719F1"/>
+    <w:rsid w:val="00F73907"/>
+    <w:rsid w:val="00F746F4"/>
+    <w:rsid w:val="00F756C1"/>
+    <w:rsid w:val="00F7603F"/>
+    <w:rsid w:val="00F76B72"/>
+    <w:rsid w:val="00F76D6E"/>
+    <w:rsid w:val="00F77A3D"/>
+    <w:rsid w:val="00F8263B"/>
+    <w:rsid w:val="00F83528"/>
+    <w:rsid w:val="00F85080"/>
+    <w:rsid w:val="00F85189"/>
+    <w:rsid w:val="00F85C66"/>
+    <w:rsid w:val="00F86D5F"/>
+    <w:rsid w:val="00F87604"/>
+    <w:rsid w:val="00F87E3B"/>
+    <w:rsid w:val="00F92393"/>
+    <w:rsid w:val="00F96732"/>
+    <w:rsid w:val="00FA0181"/>
+    <w:rsid w:val="00FA2B44"/>
+    <w:rsid w:val="00FA2D34"/>
+    <w:rsid w:val="00FA361B"/>
+    <w:rsid w:val="00FA4443"/>
+    <w:rsid w:val="00FA45CA"/>
+    <w:rsid w:val="00FA5A69"/>
+    <w:rsid w:val="00FA5C1D"/>
+    <w:rsid w:val="00FA7E6B"/>
+    <w:rsid w:val="00FB1B4A"/>
+    <w:rsid w:val="00FB2A3D"/>
+    <w:rsid w:val="00FB3550"/>
+    <w:rsid w:val="00FB38E3"/>
+    <w:rsid w:val="00FB4758"/>
+    <w:rsid w:val="00FB6B9E"/>
+    <w:rsid w:val="00FB780E"/>
+    <w:rsid w:val="00FB7F07"/>
+    <w:rsid w:val="00FC3266"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rsid w:val="00FC4C67"/>
+    <w:rsid w:val="00FC4CF0"/>
+    <w:rsid w:val="00FC7C6C"/>
+    <w:rsid w:val="00FD0A59"/>
+    <w:rsid w:val="00FD0B06"/>
+    <w:rsid w:val="00FD13EB"/>
+    <w:rsid w:val="00FD2F32"/>
+    <w:rsid w:val="00FD321A"/>
+    <w:rsid w:val="00FD36C4"/>
+    <w:rsid w:val="00FD3DFD"/>
+    <w:rsid w:val="00FD7AEB"/>
+    <w:rsid w:val="00FE4364"/>
+    <w:rsid w:val="00FE4A3F"/>
+    <w:rsid w:val="00FE65B0"/>
+    <w:rsid w:val="00FE682A"/>
+    <w:rsid w:val="00FE72B3"/>
+    <w:rsid w:val="00FF05BB"/>
+    <w:rsid w:val="00FF06F9"/>
+    <w:rsid w:val="00FF33DC"/>
+    <w:rsid w:val="00FF3A88"/>
+    <w:rsid w:val="00FF7003"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="05E91E3C"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6EB4BE5E-59F8-974F-BCA1-5D83F2DFF458}"/>
+  <w14:docId w14:val="2EAD75C7"/>
+  <w15:docId w15:val="{9CC11DD3-381D-4C2F-9088-64DB4CDED07A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Times New Roman (Corpo CS)"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-[...154 lines deleted...]
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1083,427 +27449,2641 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="003513FA"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026211A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D55190"/>
     <w:pPr>
-      <w:pBdr>
-[...6 lines deleted...]
-      </w:pBdr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="Seção Secundária"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="001770DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:aliases w:val="Seção Terciária"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="001770DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:bCs/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:aliases w:val="Seção Quaternária"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="001770DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:aliases w:val="Seção Quinária"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="001770DE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00D42F2A"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00D42F2A"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00D42F2A"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00D42F2A"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00D55190"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:aliases w:val="Seção Secundária Char"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="001770DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:aliases w:val="Seção Terciária Char"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="001770DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:aliases w:val="Título 4 - Seção Quaternária Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="006708BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:aliases w:val="Seção Quinária Char"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="001770DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="006708BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="006708BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="006708BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="006708BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:aliases w:val="Seção Quaternária Char"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="001770DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00D53BF1"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Entrevistas-Transcrio">
+    <w:name w:val="Entrevistas - Transcrição"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593A50"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotadefim">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotadefimChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00742F97"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E2B31"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00C4172F"/>
     <w:rPr>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="008F6C41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008F6C41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Marcadores">
+    <w:name w:val="Marcadores"/>
+    <w:basedOn w:val="Formataodoresumo"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F5185"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
+    <w:name w:val="Texto de nota de fim Char"/>
+    <w:link w:val="Textodenotadefim"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00742F97"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="highlightedsearchterm">
+    <w:name w:val="highlightedsearchterm"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="000F7F91"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="003B7F4D"/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00265A11"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00797448"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00797448"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodebaloChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="007B6A42"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF-CapaeFolhadeRosto">
+    <w:name w:val="CF - Capa e Folha de Rosto"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00621509"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF-TtulodaCapaedaFolhadeRosto">
+    <w:name w:val="CF - Título da Capa e da Folha de Rosto"/>
+    <w:basedOn w:val="CF-CapaeFolhadeRosto"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C869C6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DedicatriaEpgrafe">
+    <w:name w:val="Dedicatória/Epígrafe"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001577B8"/>
+    <w:pPr>
+      <w:ind w:left="4536"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF-NaturezadoTrabalho-Orientador">
+    <w:name w:val="CF - Natureza do Trabalho - Orientador"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C869C6"/>
+    <w:pPr>
+      <w:ind w:left="4536"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo6">
+    <w:name w:val="Titulo 6"/>
+    <w:aliases w:val="Elementos pré-textuais"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE3349"/>
+    <w:pPr>
+      <w:spacing w:after="600" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="Textodebalo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B6A42"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextodoTrabalho">
+    <w:name w:val="Texto do Trabalho"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00874999"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formataodoresumo">
+    <w:name w:val="Formatação do resumo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00585C02"/>
+    <w:pPr>
+      <w:spacing w:after="300"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00FD7AEB"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00FD7AEB"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="004E2B31"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD7AC7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E2B31"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00DD7AC7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:bdr w:val="nil"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo1">
+    <w:name w:val="Titulo 1"/>
+    <w:aliases w:val="Seção Primária"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7A05"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:after="300"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00145ACA"/>
+    <w:pPr>
+      <w:ind w:right="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00145ACA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD7AEB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Palavras-chave">
+    <w:name w:val="Palavras-chave"/>
+    <w:basedOn w:val="Formataodoresumo"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00103018"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormataodasReferncias">
+    <w:name w:val="Formatação das Referências"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0001410E"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00FD7AEB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00227486"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD7AEB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75CC9"/>
+    <w:pPr>
+      <w:ind w:left="708"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelacomgrade2">
+    <w:name w:val="Tabela com grade2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:next w:val="Tabelacomgrade"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EA531F"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Primeirorecuodecorpodetexto">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="PrimeirorecuodecorpodetextoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00F76D6E"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:firstLine="210"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textotabela-Cabealho">
+    <w:name w:val="Texto tabela - Cabeçalho"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0059374D"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textotabela-CorpodaTabela">
+    <w:name w:val="Texto tabela - Corpo da Tabela"/>
+    <w:basedOn w:val="Textotabela-Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00593A50"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LegendaTabela">
+    <w:name w:val="Legenda Tabela"/>
+    <w:basedOn w:val="Legenda"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004E0953"/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FontedasTabelas">
+    <w:name w:val="Fonte das Tabelas"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00593A50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="PargrafoparaIlustraes"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00C269E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PargrafoparaIlustraes">
+    <w:name w:val="Parágrafo para Ilustrações"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="FontedasIlustraes"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00593A50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FontedasIlustraes">
+    <w:name w:val="Fonte das Ilustrações"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC0BB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="300"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContedodosQuadros">
+    <w:name w:val="Conteúdo dos Quadros"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00593A50"/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrimeirorecuodecorpodetextoChar">
+    <w:name w:val="Primeiro recuo de corpo de texto Char"/>
+    <w:link w:val="Primeirorecuodecorpodetexto"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76D6E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaolonga">
+    <w:name w:val="Citação longa"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E3930"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:ind w:left="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitaoExtraLongaIncio">
+    <w:name w:val="Citação Extra Longa Início"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00504048"/>
+    <w:pPr>
+      <w:spacing w:before="600"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitaoExtraLongaMeio">
+    <w:name w:val="Citação Extra Longa Meio"/>
+    <w:basedOn w:val="CitaoExtraLongaIncio"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00504048"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitaoExtraLongaFim">
+    <w:name w:val="Citação Extra Longa Fim"/>
+    <w:basedOn w:val="CitaoExtraLongaMeio"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00504048"/>
+    <w:pPr>
+      <w:spacing w:after="600"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="004E2B31"/>
+    <w:locked/>
+    <w:rsid w:val="00515A62"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ttulo2">
-[...2 lines deleted...]
-    <w:rsid w:val="003513FA"/>
+  <w:style w:type="table" w:styleId="Tabelaclssica4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00515A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelaclssica1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00515A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E4470"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotadefim">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00742F97"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndicedeilustraes">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="006D1DA6"/>
     <w:pPr>
-      <w:keepNext/>
-[...11 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:leader="dot" w:pos="8732"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
-[...4 lines deleted...]
-      <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpo">
-[...1 lines deleted...]
-    <w:rsid w:val="003513FA"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="00D37301"/>
     <w:pPr>
-      <w:pBdr>
-[...7 lines deleted...]
-      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
-[...8 lines deleted...]
-      </w14:textOutline>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="003513FA"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="00D37301"/>
     <w:pPr>
-      <w:pBdr>
-[...7 lines deleted...]
-      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+      <w:b/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio3">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Corpodetexto3Char"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="00D37301"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="00D37301"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="00D37301"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloREFERNCIAS">
+    <w:name w:val="Título REFERÊNCIAS"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="FormataodasReferncias"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="003513FA"/>
+    <w:rsid w:val="00517033"/>
     <w:pPr>
+      <w:spacing w:after="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="auto"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
-[...4 lines deleted...]
-    <w:rsid w:val="003513FA"/>
+  <w:style w:type="paragraph" w:styleId="Sumrio6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="00924EF0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="2835"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1134"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HiperlinkVisitado">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ps-Textuais-APNDICES">
+    <w:name w:val="Pós-Textuais - APÊNDICES"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C7038F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ps-Textuais-ANEXOS">
+    <w:name w:val="Pós-Textuais - ANEXOS"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00335591"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="003A44D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="1430"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8732"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="006166C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2552"/>
+        <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+      </w:tabs>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Artigoseo1">
+    <w:name w:val="Artigo / seção1"/>
+    <w:rsid w:val="001E4470"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Estilo4">
+    <w:name w:val="Estilo4"/>
+    <w:rsid w:val="001E4470"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listaatual1">
+    <w:name w:val="Lista atual1"/>
+    <w:rsid w:val="001E4470"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="Semlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="001E4470"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="Semlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="001E4470"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodelinha">
+    <w:name w:val="line number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F1C5A"/>
+    <w:locked/>
+    <w:rsid w:val="002C7F86"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC5D1B"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C309E2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="38820825">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="60450534">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="121457793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="122501274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="123013919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="252788845">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="365716770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="384453059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="634912773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="749812708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="818696657">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="820922725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930553421">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="963583649">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1121339478">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1136411451">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1635676169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1994068695">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1651330553">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1712921217">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="110168721">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1860317898">
+                              <w:marLeft w:val="26"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="454"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1323118154">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1565339440">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1185749246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217084716">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1378117872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1381440286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1543596509">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1555119982">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1582594460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1480145492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="331220604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="572079729">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="345791922">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1367678655">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="268856013">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2139764567">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="327710515">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="823164327">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1466780645">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1378746947">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="878469519">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1671711190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1679960451">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839224997">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1887402872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1900752261">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907252905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1963262571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1974289427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2020114027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2036686886">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2124422181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acervo.bn.gov.br/sophia_web/autoridade" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikibiblio.utfpr.edu.br/pt-br/pdfa" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.pt_BR" TargetMode="External" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l9610.htm" TargetMode="External" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf" TargetMode="External" /></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Pasta1" TargetMode="External" /></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="pt-BR"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="1"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Plan1!$A$2:$A$4</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Livros</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Periódicos</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Anais</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Plan1!$B$2:$B$4</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>25</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>17</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-0831-4006-8367-E6ED025420C4}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:overlay val="1"/>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="zero"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:spPr>
+    <a:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </a:scene3d>
+    <a:sp3d>
+      <a:bevelT prst="slope"/>
+    </a:sp3d>
+  </c:spPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="1"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Escritório">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Escritório">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1607,59 +30187,687 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0503C580-8481-4D68-B926-F9A08DB927A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>628</Characters>
+  <Words>6177</Words>
+  <Characters>38087</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>317</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>743</CharactersWithSpaces>
+  <CharactersWithSpaces>44176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="198" baseType="variant">
+      <vt:variant>
+        <vt:i4>1900607</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827777</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835071</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827776</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031679</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827775</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827774</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638463</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827773</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572927</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827772</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769535</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827771</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827770</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827769</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179710</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827768</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827767</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827766</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031678</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827765</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966142</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827764</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638462</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827763</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572926</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827762</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769534</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827761</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703998</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827760</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245245</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827759</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179709</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78827758</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc77759024</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441851</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc77759023</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031665</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc77758993</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc77758980</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310783</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78885350</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78885349</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245244</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78884175</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc78884174</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://acervo.bn.gov.br/sophia_web/autoridade</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.planalto.gov.br/ccivil_03/leis/l9610.htm</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128877</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852017</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://creativecommons.org/licenses/by/4.0/deed.pt_BR</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293879</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>19286</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1026</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://centrosocialazurva.org/images/graphics/dimensoes_curriculares_pre-escolar.jpg</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Administrador</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>