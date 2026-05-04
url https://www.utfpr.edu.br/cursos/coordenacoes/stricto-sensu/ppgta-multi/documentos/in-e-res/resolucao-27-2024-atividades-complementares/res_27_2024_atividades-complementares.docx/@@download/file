--- v0 (2025-11-26)
+++ v1 (2026-05-04)
@@ -1,5172 +1,5257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C3D7F90" w14:textId="77777777" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANEXO III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E53762E" w14:textId="77777777" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FORMULÁRIO PARA SOLICITAÇÃO DA PONTUAÇÃO EM ATIVIDADES COMPLEMENTARES - PPGTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E98565" w14:textId="77777777" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AF66DB" w14:textId="528C701E" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
+    <w:p w14:paraId="00000004" w14:textId="26B02D2C" w:rsidR="00922537" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eu, _________________________________________________, discente matriculado no curso de Mestrado (    ) / Doutorado (    ) do Programa de Pós-Graduação em Tecnologia de Alimentos da UTFPR, matrícula____________, venho requerer à Coordenação do Programa, a pontuação referente às Atividades Complementares por mim realizadas e detalhadas na tabela abaixo de acordo com o Anexo II da Resolução PPGTA-MD/UTFPR Nº </w:t>
+        <w:t>Eu, _________________________________________________, discente matriculado no curso de Mestrado (    ) / Doutorado (    ) do Programa de Pós-Graduação em Tecnologia de Alimentos da UTFPR, matrícula____________, venho requerer à Coordenação do Programa, a pontuação referente às Atividades Complementares por mim realizadas e detalhadas na tabela abaixo de acordo com o Anexo II da Resolução PPGTA-</w:t>
       </w:r>
-      <w:r w:rsidR="005867E1">
+      <w:r w:rsidR="00C820EB">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>34</w:t>
+        <w:t>CM/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MD Nº 3</w:t>
+      </w:r>
+      <w:r w:rsidR="003C49AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
-      <w:r w:rsidR="005867E1">
+      <w:r w:rsidR="003C49AD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>07</w:t>
+        <w:t>09</w:t>
       </w:r>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="005867E1">
+      <w:r w:rsidR="003C49AD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>outubro</w:t>
+        <w:t>março</w:t>
       </w:r>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de 2024.</w:t>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003C49AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2025A3B4" w14:textId="45BAB155" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="8500" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3100"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1254"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="46F0DF5C" w14:textId="77777777" w:rsidTr="00635178">
-[...2 lines deleted...]
-            <w:tcW w:w="4935" w:type="dxa"/>
+      <w:tr w:rsidR="00922537" w14:paraId="66889EBD" w14:textId="77777777" w:rsidTr="006C70E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Atividade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pontos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pontuação máxima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pontos solicitados</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="253A6120" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="223EAE4D" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Coorientação de trabalhos de conclusão de curso de graduação ou de especialização</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...79 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/ trabalho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000F" w14:textId="06F5BDE6" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="342331C7" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="08A988D0" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...108 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_0"/>
+                <w:id w:val="-68118537"/>
+              </w:sdtPr>
+              <w:sdtContent/>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cossupervisão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de laboratórios de pesquisa do PPGTA (auxiliar do professor responsável)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/ semestre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000014" w14:textId="1C82E6C4" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="2C22AC2A" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="6AF25353" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3570" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Participação em eventos técnicos-científicos e/ou extensionistas como ouvinte ou apresentador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
-[...34 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Internacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000017" w14:textId="634AAAC6" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/evento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="00000019" w14:textId="64DBA83F" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="6344724D" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="6D738718" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...54 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001C" w14:textId="42864885" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/evento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="504E58AB" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="04128BCC" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3570" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Publicação de trabalhos em eventos técnico-científicos e/ou extensionistas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
-[...34 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Internacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000021" w14:textId="67FA7A74" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/trabalho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="00000023" w14:textId="59D257D2" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="7DFB9B3F" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="5689D01F" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...54 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000026" w14:textId="3498E0F2" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/trabalho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="4A1C4743" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="00022C41" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Participação como ouvinte em bancas de qualificação e de defesa (mestrado e doutorado)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000002B" w14:textId="2FFBD430" w:rsidR="00922537" w:rsidRPr="006C70E6" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/banca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0000002D" w14:textId="757FF272" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="013A2744" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="33FD81C2" w14:textId="77777777" w:rsidTr="006C70E6">
+        <w:trPr>
+          <w:trHeight w:val="1271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000002E" w14:textId="3CC2A1F7" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_1"/>
+                <w:id w:val="-2129421774"/>
+              </w:sdtPr>
+              <w:sdtContent/>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Atuação como ministrante de cursos, minicursos ou palestras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAED6F3" w14:textId="6B07F460" w:rsidR="006C70E6" w:rsidRPr="006C70E6" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,25 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/hora (curso e      minicurso)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000032" w14:textId="76AA77F2" w:rsidR="00922537" w:rsidRPr="006C70E6" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/palestra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000034" w14:textId="4884F37A" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00922537" w14:paraId="1F67C3C6" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...158 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Representação discente em conselhos ou comissões institucionais. Comissões organizadoras de eventos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000037" w14:textId="13ACD1B8" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/ semestre ou 0,5</w:t>
+            </w:r>
+            <w:r w:rsidR="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/evento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000039" w14:textId="2F7D7719" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="42234C41" w14:textId="77777777" w:rsidTr="00635178">
-[...182 lines deleted...]
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="35273949" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="6ACE43AA" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Publicação de capítulo de livro e/ou livro científico na área</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000003C" w14:textId="67F64D2B" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2,0 /</w:t>
+            </w:r>
+            <w:r w:rsidR="00E97814">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>livro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0000003E" w14:textId="7B4EC382" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="68AD4C50" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="0606CE91" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...55 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1,0 / capítulo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="1FE45F0F" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="4E2F4340" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Publicação de artigos científicos com Qualis na área de ciência de alimentos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A1 – 5,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...50 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          </w:tcPr>
+          <w:p w14:paraId="00000047" w14:textId="17AF52BB" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>5,0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35DF4070" w14:textId="77777777" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
-[...83 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="00000049" w14:textId="3C059731" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000004A" w14:textId="3D8602AD" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000004B" w14:textId="59217273" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...54 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0000004C" w14:textId="73308A2E" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000004D" w14:textId="2831EFD6" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="19D9ED30" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="0633DF65" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A2 – 4,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="641C163C" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="0F0DE3CF" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A3 – 3,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="5F559ADE" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="22E945EE" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A4 – 3,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="70F3F0C6" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="6A2C8B1C" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000005F" w14:textId="4C826228" w:rsidR="00922537" w:rsidRDefault="00E97814" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A5 – 2,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="52004866" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="49E18E3C" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000064" w14:textId="3D21A08B" w:rsidR="00922537" w:rsidRDefault="00E97814" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A6 – 1,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="23452815" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="6D1A5E33" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000069" w14:textId="670AA3BB" w:rsidR="00922537" w:rsidRDefault="00E97814" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A7 – 1,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="66D6BD02" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="279CB288" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000006E" w14:textId="4270CC03" w:rsidR="00922537" w:rsidRDefault="00E97814" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A8 – 0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005867E1" w:rsidRPr="00635178" w14:paraId="72A7F5D7" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="77492E03" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6602CA02" w14:textId="4C66B6CA" w:rsidR="005867E1" w:rsidRPr="00635178" w:rsidRDefault="005867E1" w:rsidP="00635178">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000071" w14:textId="042E87B8" w:rsidR="00922537" w:rsidRDefault="006C70E6">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Revisão de artigos em periódicos com JCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">0,75 </w:t>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000073" w14:textId="095C3A25" w:rsidR="00922537" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,0 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>pto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>/artigo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...66 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000074" w14:textId="50F070DB" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_20"/>
+                <w:id w:val="-371461368"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>2,0</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="2CC7CFC7" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="006C70E6" w14:paraId="193F0FDB" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...157 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="5CC55155" w14:textId="59ADD4DF" w:rsidR="006C70E6" w:rsidRPr="006C70E6" w:rsidRDefault="006C70E6">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Revisão de trabalhos submetidos a eventos científicos na área de Ciência de Alimentos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CE1029" w14:textId="3ED81A48" w:rsidR="006C70E6" w:rsidRPr="006C70E6" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>trabalho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344EA60C" w14:textId="3E17327B" w:rsidR="006C70E6" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4844FA31" w14:textId="77777777" w:rsidR="006C70E6" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="104C509D" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="6919BC82" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...157 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participação como ouvinte em </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_34"/>
+                <w:id w:val="-1910431334"/>
+              </w:sdtPr>
+              <w:sdtContent/>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cursos na área de formação (Ciência de Alimentos), com carga </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>horária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mínima de 8 h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000007D" w14:textId="1E191FDB" w:rsidR="00922537" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/hora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000007E" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000007F" w14:textId="1ECAB897" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="4E8CF98C" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="0C21F2B4" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...108 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000080" w14:textId="44D49AB5" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Participação como</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_40"/>
+                <w:id w:val="-573288172"/>
+              </w:sdtPr>
+              <w:sdtContent/>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ouvinte em minicursos na área de formação (Ciência de Alimentos)</w:t>
+            </w:r>
+            <w:r w:rsidR="006C70E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_42"/>
+                <w:id w:val="417393003"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000082" w14:textId="14DAE489" w:rsidR="00922537" w:rsidRDefault="006C70E6" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C70E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/hora </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+                <w:tag w:val="goog_rdk_47"/>
+                <w:id w:val="1105369885"/>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="006C70E6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000084" w14:textId="62183625" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="23867530" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="0D689F56" w14:textId="77777777" w:rsidTr="006C70E6">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...108 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000085" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Participação como ouvinte em palestras na área de formação (Ciência de Alimentos)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000087" w14:textId="2C7E05F5" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/hora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000088" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000089" w14:textId="55E2199C" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00922537" w14:paraId="01B565B6" w14:textId="77777777" w:rsidTr="006C70E6">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000008A" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Vínculo empregatício em empresas da área de formação (Ciência de Alimentos) durante o período de matrícula como aluno regular do programa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000008C" w14:textId="79B74597" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/ano</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000008E" w14:textId="5DFD4C4A" w:rsidR="00922537" w:rsidRDefault="00922537" w:rsidP="00E97814">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="784A708D" w14:textId="77777777" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
+    <w:p w14:paraId="0000008F" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00045AFA">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="280" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00635178">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="pt-BR"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="8923" w:type="dxa"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4220"/>
         <w:gridCol w:w="4703"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="7C211012" w14:textId="77777777" w:rsidTr="00635178">
+      <w:tr w:rsidR="00922537" w14:paraId="270BA4D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000" w:rsidP="00045AFA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Local, data e assinatura do discente:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635178" w:rsidRPr="00635178" w14:paraId="73274124" w14:textId="77777777" w:rsidTr="00635178">
-[...2 lines deleted...]
-            <w:tcW w:w="4762" w:type="dxa"/>
+      <w:tr w:rsidR="00922537" w14:paraId="04BF04DB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...72 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000093" w14:textId="64096E02" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F4C0D1" w14:textId="77777777" w:rsidR="00045AFA" w:rsidRDefault="00045AFA">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000094" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____________________, ____ /____ /____.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A8685CF" w14:textId="77777777" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00000095" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Local e data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
-[...85 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:tcW w:w="4703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00000097" w14:textId="4187FE25" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5217869F" w14:textId="77777777" w:rsidR="00045AFA" w:rsidRDefault="00045AFA">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000098" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F7914FE" w14:textId="77777777" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
-[...19 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="00000099" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Assinatura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43FAFF5C" w14:textId="7D3E7744" w:rsidR="00635178" w:rsidRPr="00635178" w:rsidRDefault="00635178" w:rsidP="00635178">
-[...14 lines deleted...]
-    <w:sectPr w:rsidR="00C10113">
+    <w:p w14:paraId="0000009B" w14:textId="77777777" w:rsidR="00922537" w:rsidRDefault="00922537"/>
+    <w:sectPr w:rsidR="00922537">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BA4FFC1F-F213-CD4A-AA85-A141A4150C9A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{24466551-6ED0-6F43-B22E-25A634B3044F}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{B1E6B85F-9575-9840-91C9-778EDCE5ED14}"/>
+  </w:font>
+  <w:font w:name="Play">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{6D684681-7D24-6948-86B9-94DA49EA8A54}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{C7266FBB-ABF6-0D43-B421-F64AC3AE503E}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{3CB9F984-FF05-1245-B6F2-2E42DB1F46A2}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{C400F6EA-3C4C-8644-B78B-89A5B5353E60}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{66708D24-B5B1-254D-8A9C-31BFA4A1158D}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{213FAC2B-40DC-A246-9AF6-6ADCF8465F21}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="166"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00635178"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00CF27F9"/>
+    <w:rsidRoot w:val="00922537"/>
+    <w:rsid w:val="00045AFA"/>
+    <w:rsid w:val="00297773"/>
+    <w:rsid w:val="003C49AD"/>
+    <w:rsid w:val="00406E1B"/>
+    <w:rsid w:val="00675C5C"/>
+    <w:rsid w:val="006C70E6"/>
+    <w:rsid w:val="00725065"/>
+    <w:rsid w:val="00726D21"/>
+    <w:rsid w:val="00922537"/>
+    <w:rsid w:val="009E0FE3"/>
+    <w:rsid w:val="00C820EB"/>
+    <w:rsid w:val="00E97814"/>
+    <w:rsid w:val="00F115A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...5 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E2A81B5"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{D13EFB97-83A7-470B-A7AB-703A6F19A1D7}"/>
+  <w14:docId w14:val="37988099"/>
+  <w15:docId w15:val="{9D51ECB9-D45D-D74A-BE9B-B67F6888907B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5517,178 +5602,162 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
@@ -5739,228 +5808,205 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
     <w:name w:val="Título 8 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
     <w:name w:val="Título 9 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
     <w:name w:val="Subtítulo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
@@ -6038,119 +6084,212 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00635178"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="textocentralizado">
     <w:name w:val="texto_centralizado"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pt-BR"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="textojustificado">
     <w:name w:val="texto_justificado"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pt-BR"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00635178"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pt-BR"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Reviso">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E7CB3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC64B3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC64B3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC64B3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC64B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC64B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="15" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="15" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="15" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="15" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6404,67 +6543,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhU+N88sIXGKUQOM4HvVhXxei+ArQ==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCMHRxWVIycxAIGgtBQUFCMHRxWVIycxonCgExEiIKIAgEKhwKC0FBQUIwdHFZUjJvEAgaC0FBQUIwdHFZUjJvGhoKATISFQoTCAQqDwoLQUFBQjBqdnBRNmMQAhoaCgEzEhUKEwgEKg8KC0FBQUIwanZwUTVnEAIaGgoBNBIVChMIBCoPCgtBQUFCMGp2cFE1bxABGhoKATUSFQoTCAQqDwoLQUFBQjBqdnBRNW8QARoaCgE2EhUKEwgEKg8KC0FBQUIwanZwUTVvEAIaGgoBNxIVChMIBCoPCgtBQUFCMGp2cFE1axABGhoKATgSFQoTCAQqDwoLQUFBQjBqdnBRNWsQAhoaCgE5EhUKEwgEKg8KC0FBQUIwanZwUTVrEAIaGwoCMTASFQoTCAQqDwoLQUFBQjBqdnBRNWsQAhobCgIxMRIVChMIBCoPCgtBQUFCMGp2cFE1OBABGigKAjEyEiIKIAgEKhwKC0FBQUIwdHFZUjI0EAgaC0FBQUIwdHFZUjI0GhsKAjEzEhUKEwgEKg8KC0FBQUIwanZwUTc0EAEaGwoCMTQSFQoTCAQqDwoLQUFBQjBqdnBRNzQQARowCgIxNRIqChMIBCoPCgtBQUFCMGp2cFE3NBAEChMIBCoPCgtBQUFCMGp2cFE3NBABGhsKAjE2EhUKEwgEKg8KC0FBQUIwanZwUTc0EAIaMAoCMTcSKgoTCAQqDwoLQUFBQjBqdnBRNzQQBAoTCAQqDwoLQUFBQjBqdnBRNzQQAhobCgIxOBIVChMIBCoPCgtBQUFCMGp2cFE1WRACGhsKAjE5EhUKEwgEKg8KC0FBQUIwanZwUTVZEAIaGwoCMjASFQoTCAQqDwoLQUFBQjBqdnBRNVkQARobCgIyMRIVChMIBCoPCgtBQUFCMGp2cFE2QRABGhsKAjIyEhUKEwgEKg8KC0FBQUIwanZwUTZBEAEaGwoCMjMSFQoTCAQqDwoLQUFBQjBqdnBRNkEQARooCgIyNBIiCiAIBCocCgtBQUFCMHRxWVIzQRAIGgtBQUFCMHRxWVIzQRobCgIyNRIVChMIBCoPCgtBQUFCMGp2cFE2QRABGhsKAjI2EhUKEwgEKg8KC0FBQUIwanZwUTZBEAEaGwoCMjcSFQoTCAQqDwoLQUFBQjBqdnBRNkEQARobCgIyOBIVChMIBCoPCgtBQUFCMGp2cFE2QRABGhsKAjI5EhUKEwgEKg8KC0FBQUIwanZwUTZBEAEaGwoCMzASFQoTCAQqDwoLQUFBQjBqdnBRNkEQARobCgIzMRIVChMIBCoPCgtBQUFCMGp2cFE2QRABGhsKAjMyEhUKEwgEKg8KC0FBQUIwanZwUTZBEAEaGwoCMzMSFQoTCAQqDwoLQUFBQjBqdnBRNkEQARooCgIzNBIiCiAIBCocCgtBQUFCMHRxWVIzSRAIGgtBQUFCMHRxWVIzSRobCgIzNRIVChMIBCoPCgtBQUFCMGp2cFE2TRACGhsKAjM2EhUKEwgEKg8KC0FBQUIwanZwUTZNEAIaGwoCMzcSFQoTCAQqDwoLQUFBQjBqdnBRNk0QARobCgIzOBIVChMIBCoPCgtBQUFCMGp2cFE2RRACGhsKAjM5EhUKEwgEKg8KC0FBQUIwanZwUTZFEAEaKAoCNDASIgogCAQqHAoLQUFBQjB0cVlSM00QCBoLQUFBQjB0cVlSM00aGwoCNDESFQoTCAQqDwoLQUFBQjBqdnBRNlkQAhobCgI0MhIVChMIBCoPCgtBQUFCMGp2cFE2WRABGhsKAjQzEhUKEwgEKg8KC0FBQUIwanZwUTZREAIaGwoCNDQSFQoTCAQqDwoLQUFBQjBqdnBRNlEQAhobCgI0NRIVChMIBCoPCgtBQUFCMGp2cFE2URABGhsKAjQ2EhUKEwgEKg8KC0FBQUIwanZwUTVjEAIaGwoCNDcSFQoTCAQqDwoLQUFBQjBqdnBRNWMQASLLCAoLQUFBQjB0cVlSMnMSmwgKC0FBQUIwdHFZUjJzEgtBQUFCMHRxWVIycxqnAgoJdGV4dC9odG1sEpkCTmVzdGUgaXRlbSwgcG9kZW1vcyB2YWxvcml6YXIgYSBwYXJ0aWNpcGHDp8OjbyBkZSBhbHVub3MgbsOjbyBib2xzaXN0YXMgbmFzIGF0aXZpZGFkZXMgZGUgb3JnYW5pemHDp8OjbyBlIGxpbXBlemEgZG9zIGxhYm9yYXTDs3Jpb3MsIHBvciBtZWlvIGRlIGRlY2xhcmHDp8OjbyBlbWl0aWRhIHBlbG8gcHJvZmVzc29yIG9yaWVudGFkb3IgZS9vdSBwcm9mZXNzb3IgcmVzcG9uc8OhdmVsIHBlbG8gbGFib3JhdMOzcmlvLCBhdGVzdGFuZG8gYSBwYXJ0aWNpcGHDp8OjbyBkbyhhKSBhbHVubyhhKS4iqAIKCnRleHQvcGxhaW4SmQJOZXN0ZSBpdGVtLCBwb2RlbW9zIHZhbG9yaXphciBhIHBhcnRpY2lwYcOnw6NvIGRlIGFsdW5vcyBuw6NvIGJvbHNpc3RhcyBuYXMgYXRpdmlkYWRlcyBkZSBvcmdhbml6YcOnw6NvIGUgbGltcGV6YSBkb3MgbGFib3JhdMOzcmlvcywgcG9yIG1laW8gZGUgZGVjbGFyYcOnw6NvIGVtaXRpZGEgcGVsbyBwcm9mZXNzb3Igb3JpZW50YWRvciBlL291IHByb2Zlc3NvciByZXNwb25zw6F2ZWwgcGVsbyBsYWJvcmF0w7NyaW8sIGF0ZXN0YW5kbyBhIHBhcnRpY2lwYcOnw6NvIGRvKGEpIGFsdW5vKGEpLiobIhUxMDExMjg0OTgzMjY4MzA5ODE1OTUoADgAMPqYmPrJMzjB4p36yTNKQgoKdGV4dC9wbGFpbhI0Q29zc3VwZXJ2aXPDo28gZGUgbGFib3JhdMOzcmlvcyBkZSBwZXNxdWlzYSBkbyBQUEdUQVoMNTJmMTB4a3A5YWVxcgIgAHgAmgEGCAAQABgAqgGcAhKZAk5lc3RlIGl0ZW0sIHBvZGVtb3MgdmFsb3JpemFyIGEgcGFydGljaXBhw6fDo28gZGUgYWx1bm9zIG7Do28gYm9sc2lzdGFzIG5hcyBhdGl2aWRhZGVzIGRlIG9yZ2FuaXphw6fDo28gZSBsaW1wZXphIGRvcyBsYWJvcmF0w7NyaW9zLCBwb3IgbWVpbyBkZSBkZWNsYXJhw6fDo28gZW1pdGlkYSBwZWxvIHByb2Zlc3NvciBvcmllbnRhZG9yIGUvb3UgcHJvZmVzc29yIHJlc3BvbnPDoXZlbCBwZWxvIGxhYm9yYXTDs3JpbywgYXRlc3RhbmRvIGEgcGFydGljaXBhw6fDo28gZG8oYSkgYWx1bm8oYSkuGPqYmPrJMyDB4p36yTNCEGtpeC5vMjd5amtsZTl0YWUioAQKC0FBQUIwdHFZUjI0EvADCgtBQUFCMHRxWVIyNBILQUFBQjB0cVlSMjQaegoJdGV4dC9odG1sEm1EZWNpZGltb3MgYXVtZW50YXIgYSBwb250dWHDp8OjbyBuZXN0ZSBpdGVtIHBvciBjb25zaWRlcmFyIHVtYSBhdGl2aWRhZGUgcXVlIHJlcXVlciBtYWlvciBkZWRpY2HDp8OjbyBlIHRlbXBvInsKCnRleHQvcGxhaW4SbURlY2lkaW1vcyBhdW1lbnRhciBhIHBvbnR1YcOnw6NvIG5lc3RlIGl0ZW0gcG9yIGNvbnNpZGVyYXIgdW1hIGF0aXZpZGFkZSBxdWUgcmVxdWVyIG1haW9yIGRlZGljYcOnw6NvIGUgdGVtcG8qGyIVMTAxMTI4NDk4MzI2ODMwOTgxNTk1KAA4ADCR9aL6yTM4kfWi+skzSiEKCnRleHQvcGxhaW4SE1Jldmlzw6NvIGRlIGFydGlnb3NaDGVsbWdiM3Q4ZmwyOHICIAB4AJoBBggAEAAYAKoBbxJtRGVjaWRpbW9zIGF1bWVudGFyIGEgcG9udHVhw6fDo28gbmVzdGUgaXRlbSBwb3IgY29uc2lkZXJhciB1bWEgYXRpdmlkYWRlIHF1ZSByZXF1ZXIgbWFpb3IgZGVkaWNhw6fDo28gZSB0ZW1wbxiR9aL6yTMgkfWi+skzQhBraXguc2N3bHVhMW02bnI2Ip0GCgtBQUFCMHRxWVIybxLtBQoLQUFBQjB0cVlSMm8SC0FBQUIwdHFZUjJvGssBCgl0ZXh0L2h0bWwSvQFEZWNpZGltb3MgYWx0ZXJhciBhIHBvbnR1YcOnw6NvIHBvciBob3JhIHBhcmEgY3Vyc28gZSBtaW5pY3Vyc28sIHBvaXMgbm9zc29zIG1pbmljdXJzb3MgZG8gQ0lQVEEgZW0gZ2VyYWwgc8OjbyBkZSAzIGgsIGFzc2ltIHZhbG9yaXphbW9zIGEgcGFydGljaXBhw6fDo28gZG9zIGFsdW5vcyAoc29saWNpdGHDp8OjbyBkaXNjZW50ZSkizAEKCnRleHQvcGxhaW4SvQFEZWNpZGltb3MgYWx0ZXJhciBhIHBvbnR1YcOnw6NvIHBvciBob3JhIHBhcmEgY3Vyc28gZSBtaW5pY3Vyc28sIHBvaXMgbm9zc29zIG1pbmljdXJzb3MgZG8gQ0lQVEEgZW0gZ2VyYWwgc8OjbyBkZSAzIGgsIGFzc2ltIHZhbG9yaXphbW9zIGEgcGFydGljaXBhw6fDo28gZG9zIGFsdW5vcyAoc29saWNpdGHDp8OjbyBkaXNjZW50ZSkqGyIVMTAxMTI4NDk4MzI2ODMwOTgxNTk1KAA4ADDu8pH6yTM458ef+skzSigKCnRleHQvcGxhaW4SGkF0dWHDp8OjbyBjb21vIG1pbmlzdHJhbnRlWgw2NDRkYXRoaTE3cHpyAiAAeACaAQYIABAAGACqAcABEr0BRGVjaWRpbW9zIGFsdGVyYXIgYSBwb250dWHDp8OjbyBwb3IgaG9yYSBwYXJhIGN1cnNvIGUgbWluaWN1cnNvLCBwb2lzIG5vc3NvcyBtaW5pY3Vyc29zIGRvIENJUFRBIGVtIGdlcmFsIHPDo28gZGUgMyBoLCBhc3NpbSB2YWxvcml6YW1vcyBhIHBhcnRpY2lwYcOnw6NvIGRvcyBhbHVub3MgKHNvbGljaXRhw6fDo28gZGlzY2VudGUpGO7ykfrJMyDnx5/6yTNCEGtpeC5lMmk0bmJwOTBwdGoixAMKC0FBQUIwanZwUTZjEuwCCgtBQUFCMGp2cFE2YxILQUFBQjBqdnBRNmMaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKjoKAS4aNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCT7avHMzigk+2rxzNKWQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGjHC19rkASsSKQolCh8oY2FyZ2EgaG9yw6FyaWEgbcOtbmltYSBkZSA4IGgpEAEYABABcjwKAS4aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF82MIgBAZoBBggAEAAYALABALgBAcgBABigk+2rxzMgoJPtq8czMABCNnN1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF82MCKMBAoLQUFBQjBqdnBRNkEStQMKC0FBQUIwanZwUTZBEgtBQUFCMGp2cFE2QRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqOgoBLho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoN+nrMczOKDfp6zHM0qiAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGnrC19rkAXQacgpuCmhSZXZpc8OjbyBkZSB0cmFiYWxob3Mgc3VibWV0aWRvcyBhIGV2ZW50b3MgY2llbnTDrWZpY29zIG5hIMOhcmVhIGRlIENpw6puY2lhIGRlIEFsaW1lbnRvcyAwLDEwIHB0by9hcnRpZxAPGAEQAXI8CgEuGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfMogBAZoBBggAEAAYALABALgBAcgBABig36esxzMgoN+nrMczMABCNXN1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8yIrUDCgtBQUFCMGp2cFE1WRLcAgoLQUFBQjBqdnBRNVkSC0FBQUIwanZwUTVZGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACo6CgEuGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCg36esxzM4oN+nrMczSkgKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxogwtfa5AEaChgKCQoDMiwwEAEYABIJCgMxLDUQARgAGAFyPAoBLho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE3c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzEzMIgBAZoBBggAEAAYALABALgBAcgBABig36esxzMgoN+nrMczMABCN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xMzAixAMKC0FBQUIwanZwUTVnEuwCCgtBQUFCMGp2cFE1ZxILQUFBQjBqdnBRNWcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKjoKAS4aNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCT7avHMzigk+2rxzNKWQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGjHC19rkASsSKQolCh8oY2FyZ2EgaG9yw6FyaWEgbcOtbmltYSBkZSA0IGgpEAEYABABcjwKAS4aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF82MYgBAZoBBggAEAAYALABALgBAcgBABigk+2rxzMgoJPtq8czMABCNnN1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF82MSK4AwoLQUFBQjBqdnBRNWMS3wIKC0FBQUIwanZwUTVjEgtBQUFCMGp2cFE1YxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqOgoBLho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwIqkrMczOMCKpKzHM0pLCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaI8LX2uQBHQobCgoKBGhvcmEQARgAEgsKBWN1cnNvEAEYABgBcjwKAS4aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xNDmIAQGaAQYIABAAGACwAQC4AQHIAQAYwIqkrMczIMCKpKzHMzAAQjdzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfMTQ5IrgDCgtBQUFCMGp2cFE2RRLfAgoLQUFBQjBqdnBRNkUSC0FBQUIwanZwUTZFGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACo6CgEuGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDAiqSsxzM4wIqkrMczSksKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxojwtfa5AEdChsKCgoEaG9yYRABGAASCwoFY3Vyc28QARgAGAFyPAoBLho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE3c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzEzOIgBAZoBBggAEAAYALABALgBAcgBABjAiqSsxzMgwIqkrMczMABCN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xMzgiwgMKC0FBQUIwanZwUTVvEuoCCgtBQUFCMGp2cFE1bxILQUFBQjBqdnBRNW8aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKjoKAS4aNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCT7avHMzigk+2rxzNKVwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGi/C19rkASkKJwoWChAwLDI1IHB0by8gaG9yYSAoEAEYABILCgUyLDAgLxABGAAYAXI8CgEuGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfNjOIAQGaAQYIABAAGACwAQC4AQHIAQAYoJPtq8czIKCT7avHMzAAQjZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfNjMitwMKC0FBQUIwanZwUTZREt4CCgtBQUFCMGp2cFE2URILQUFBQjBqdnBRNlEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKjoKAS4aNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMCKpKzHMzjAiqSsxzNKSgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGiLC19rkARwKGgoKCgQwLDEwEAEYABIKCgQwLDI1EAEYABgBcjwKAS4aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xNDeIAQGaAQYIABAAGACwAQC4AQHIAQAYwIqkrMczIMCKpKzHMzAAQjdzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfMTQ3IrMDCgtBQUFCMGp2cFE1axLbAgoLQUFBQjBqdnBRNWsSC0FBQUIwanZwUTVrGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACo6CgEuGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCgk+2rxzM4oJPtq8czSkgKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxogwtfa5AEaChgKBwoBZRABGAASCwoFMSwwIC8QARgAGAFyPAoBLho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzY1iAEBmgEGCAAQABgAsAEAuAEByAEAGKCT7avHMyCgk+2rxzMwAEI2c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzY1IssDCgtBQUFCMHRxWVIzQRKbAwoLQUFBQjB0cVlSM0ESC0FBQUIwdHFZUjNBGlYKCXRleHQvaHRtbBJJRXN0YSB0YW1iw6ltIGZvaSB1bWEgc29saWNpdGHDp8OjbyBkaXNjZW50ZS4gRGUgYWNvcmRvIGNvbSBhIHBvbnR1YcOnw6NvPyJXCgp0ZXh0L3BsYWluEklFc3RhIHRhbWLDqW0gZm9pIHVtYSBzb2xpY2l0YcOnw6NvIGRpc2NlbnRlLiBEZSBhY29yZG8gY29tIGEgcG9udHVhw6fDo28/KhsiFTEwMTEyODQ5ODMyNjgzMDk4MTU5NSgAOAAw9sOl+skzOPbDpfrJM0o4Cgp0ZXh0L3BsYWluEipSZXZpc8OjbyBkZSB0cmFiYWxob3Mgc3VibWV0aWRvcyBhIGV2ZW50b3NaDDlnNnRxOHlidjIxMXICIAB4AJoBBggAEAAYAKoBSxJJRXN0YSB0YW1iw6ltIGZvaSB1bWEgc29saWNpdGHDp8OjbyBkaXNjZW50ZS4gRGUgYWNvcmRvIGNvbSBhIHBvbnR1YcOnw6NvPxj2w6X6yTMg9sOl+skzQhBraXgubXhjOHIyY2NtbzlyIrYDCgtBQUFCMGp2cFE2TRLdAgoLQUFBQjBqdnBRNk0SC0FBQUIwanZwUTZNGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACo6CgEuGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDAiqSsxzM4wIqkrMczSkkKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxohwtfa5AEbChkKCgoEMCwxMBABGAASCQoDMCw1EAEYABgBcjwKAS4aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xMzaIAQGaAQYIABAAGACwAQC4AQHIAQAYwIqkrMczIMCKpKzHMzAAQjdzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfMTM2IsUDCgtBQUFCMHRxWVIzTRKVAwoLQUFBQjB0cVlSM00SC0FBQUIwdHFZUjNNGlsKCXRleHQvaHRtbBJOTmVzdGUgaXRlbSB0YW1iw6ltIGFsdGVyYW1vcyBhIHBvbnR1YcOnw6NvIHBvciBob3JhLCBhc3NpbSBjb21vIG9zIG1pbmlzdHJhZG9zIlwKCnRleHQvcGxhaW4STk5lc3RlIGl0ZW0gdGFtYsOpbSBhbHRlcmFtb3MgYSBwb250dWHDp8OjbyBwb3IgaG9yYSwgYXNzaW0gY29tbyBvcyBtaW5pc3RyYWRvcyobIhUxMDExMjg0OTgzMjY4MzA5ODE1OTUoADgAML6GqvrJMzi+hqr6yTNKIwoKdGV4dC9wbGFpbhIVb3V2aW50ZSBlbSBtaW5pY3Vyc29zWgxhODc1ZTF3azZlNzRyAiAAeACaAQYIABAAGACqAVASTk5lc3RlIGl0ZW0gdGFtYsOpbSBhbHRlcmFtb3MgYSBwb250dWHDp8OjbyBwb3IgaG9yYSwgYXNzaW0gY29tbyBvcyBtaW5pc3RyYWRvcxi+hqr6yTMgvoaq+skzQhBraXguaTZlYXgxdWlpNGszItEDCgtBQUFCMGp2cFE2WRL4AgoLQUFBQjBqdnBRNlkSC0FBQUIwanZwUTZZGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACo6CgEuGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDAiqSsxzM4wIqkrMczSmQKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxo8wtfa5AE2CjQKBwoBLhABGAASJwohY29tIGNhcmdhIGhvcmFyaWEgbcOtbmltYSBkZSA0IGguEAEYABgBcjwKAS4aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xNDSIAQGaAQYIABAAGACwAQC4AQHIAQAYwIqkrMczIMCKpKzHMzAAQjdzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfMTQ0IqYDCgtBQUFCMGp2cFE1OBLOAgoLQUFBQjBqdnBRNTgSC0FBQUIwanZwUTU4Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACo6CgEuGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCgk+2rxzM4oJPtq8czSjsKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoTwtfa5AENGgsKBwoBKRABGAAQAXI8CgEuGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfNjiIAQGaAQYIABAAGACwAQC4AQHIAQAYoJPtq8czIKCT7avHMzAAQjZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfNjgiogIKC0FBQUIwanZwUTc0EuwBCgtBQUFCMGp2cFE3NBILQUFBQjBqdnBRNzQaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTEyODQ5ODMyNjgzMDk4MTU5NSgAOAAwvPfJssczOOz/ybLHM0pJCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaIcLX2uQBGwoZCgkKAzEsMBABGAASCgoEMCw3NRABGAAYAVoMcjB6ODNvbnptZzc0cgIgAHgAggEUc3VnZ2VzdC5tejRxb252NGF1azeaAQYIABAAGACwAQC4AQDIAQAYvPfJssczIOz/ybLHMzAAQhRzdWdnZXN0Lm16NHFvbnY0YXVrNyK2AwoLQUFBQjB0cVlSM0kShgMKC0FBQUIwdHFZUjNJEgtBQUFCMHRxWVIzSRpbCgl0ZXh0L2h0bWwSTk5lc3RlIGl0ZW0gdGFtYsOpbSBhbHRlcmFtb3MgYSBwb250dWHDp8OjbyBwb3IgaG9yYSwgYXNzaW0gY29tbyBvcyBtaW5pc3RyYWRvcyJcCgp0ZXh0L3BsYWluEk5OZXN0ZSBpdGVtIHRhbWLDqW0gYWx0ZXJhbW9zIGEgcG9udHVhw6fDo28gcG9yIGhvcmEsIGFzc2ltIGNvbW8gb3MgbWluaXN0cmFkb3MqGyIVMTAxMTI4NDk4MzI2ODMwOTgxNTk1KAA4ADD1yaf6yTM49cmn+skzShQKCnRleHQvcGxhaW4SBmN1cnNvc1oMb2x3bTBocTBvbjcxcgIgAHgAmgEGCAAQABgAqgFQEk5OZXN0ZSBpdGVtIHRhbWLDqW0gYWx0ZXJhbW9zIGEgcG9udHVhw6fDo28gcG9yIGhvcmEsIGFzc2ltIGNvbW8gb3MgbWluaXN0cmFkb3MY9cmn+skzIPXJp/rJM0IQa2l4LnEzaml6M29heXU0aTgAajsKNnN1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF80ORIBLmo7CjZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfNjASAS5qOgo1c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzISAS5qPAo3c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzEzMBIBLmo7CjZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfNjESAS5qOwo2c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzE4EgEuajwKN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xNDkSAS5qPAo3c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzEzOBIBLmo7CjZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfNjMSAS5qPAo3c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzE0NxIBLmo7CjZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfMTESAS5qOwo2c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzY1EgEuajwKN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xMzYSAS5qOwo2c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzQxEgEuajwKN3N1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF8xNDQSAS5qOwo2c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzY4EgEuajsKFHN1Z2dlc3QubXo0cW9udjRhdWs3EiNST1NBTkEgQVBBUkVDSURBIERBIFNJTFZBIEJVWkFORUxMT2o7CjZzdWdnZXN0SWRJbXBvcnRiMjkxZDhlYS01NmY3LTQwMjUtYmRhOS1kM2FmYmNmMmViNjRfMjUSAS5qOwo2c3VnZ2VzdElkSW1wb3J0YjI5MWQ4ZWEtNTZmNy00MDI1LWJkYTktZDNhZmJjZjJlYjY0XzMzEgEuajsKNnN1Z2dlc3RJZEltcG9ydGIyOTFkOGVhLTU2ZjctNDAyNS1iZGE5LWQzYWZiY2YyZWI2NF81NRIBLnIhMXBIbFp3aGdUd0JUc19ESmowbmZXSXVzU3VsYXNNRS1i</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>392</Words>
-  <Characters>2195</Characters>
+  <Words>366</Words>
+  <Characters>2135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>180</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2504</CharactersWithSpaces>
+  <CharactersWithSpaces>2461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Evandro Bona</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>093f9f2c-caed-4e7d-b9ae-3e41088ea8d9</vt:lpwstr>
   </property>
 </Properties>
 </file>