--- v0 (2025-12-22)
+++ v1 (2026-05-06)
@@ -1,122 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/image8.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="12">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="12" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-1070610</wp:posOffset>
+              <wp:posOffset>-1080135</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-1075055</wp:posOffset>
+              <wp:posOffset>-1080135</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7555230" cy="10687050"/>
+            <wp:extent cx="7560310" cy="10692130"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Imagem 3" descr=""/>
+            <wp:docPr id="1" name="Figura1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Imagem 3" descr=""/>
+                    <pic:cNvPr id="1" name="Figura1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7555230" cy="10687050"/>
+                      <a:ext cx="7560310" cy="10692130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -195,136 +184,156 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc302641971"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNIVERSIDADE TECNOLÓGICA FEDERAL DO PARANÁ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROGRAMA MULTICAMPI DE PÓS-GRADUAÇÃO EM INFORMÁTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -516,50 +525,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROPOSTA DE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DISSERTAÇÃO DE MESTRADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
@@ -609,165 +627,179 @@
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CIDADE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ANO DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ENTREGA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk73338417"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOME COMPLETO E POR EXTENSO DO(A)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AUTOR(A)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...42 lines deleted...]
-        <w:t>AUTOR(A)</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -823,496 +855,250 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO DA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PROPOSTA DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DISSERTAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>O título do trabalho constante na capa, na folha de rosto e na folha de aprovação deve ser idêntico ao registrado no Sistema Acadêmico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>O TÍTULO DEVE SER CLARO E PRECISO: SUBTÍTULO (SE HOUVER) DEVE SER PRECEDIDO DE DOIS PONTOS CONFIRMANDO SUA VINCULAÇÃO AO TÍTULO</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>todo o texto destacado em vermelho deverá ser substituído e/ou excluído para a versão final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...11 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="FF0000"/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Título traduzido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="FF0000"/>
-[...19 lines deleted...]
-        <w:t>).</w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>em língua inglesa título traduzido em língua inglesa título traduzido em língua inglesa título traduzido em língua inglesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t>em língua inglesa título traduzido em língua inglesa título traduzido em língua inglesa título traduzido em língua inglesa</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="4536" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Trabalho de Conclusão de Curso de Graduação</w:t>
-[...5 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Proposta de Dissertação/Dissertação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> apresentada ao Programa multicampi de Pós-Graduação em Informática da Universidade Tecnológica Federal do Paraná – UTFPR, como requisito parcial para obtenção do título de Mestre em Informática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4536" w:right="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Dissertação</w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...235 lines deleted...]
-        <w:t>da Universidade Tecnológica Federal do Paraná (UTFPR).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="4536" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Orientador(a): Nome completo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -1331,50 +1117,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>conforme Currículo Lattes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="4536" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Coorientador(a): Nome completo e por extenso conforme Currículo Lattes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4253" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4253" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="4253" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="4253" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
@@ -1436,52 +1246,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ANO DA ENTREGA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade2"/>
         <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin" w:leftFromText="141" w:rightFromText="141" w:tblpX="0" w:tblpY="436"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2039"/>
-        <w:gridCol w:w="147"/>
-        <w:gridCol w:w="6885"/>
+        <w:gridCol w:w="146"/>
+        <w:gridCol w:w="6886"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1519,112 +1329,111 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="972185" cy="342265"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:i/>
                 <w:iCs/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId4">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:themeColor="text1" w:val="000000"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
                 </w:rPr>
                 <w:t>4.0 Internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="147" w:type="dxa"/>
+            <w:tcW w:w="146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6885" w:type="dxa"/>
+            <w:tcW w:w="6886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1785,92 +1594,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para dissertações e teses, a folha de aprovação deverá ser gerada pelo Sistema Acadêmico e inserida na versão final</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como texto (não inserir como imagem).</w:t>
@@ -2448,69 +2215,107 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dedicatória – elemento opcional</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2886,50 +2691,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4269,50 +4093,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espaço destinado à epígrafe (elemento opcional). Nesta folha, o autor usa uma citação, seguida de indicação de autoria e ano, relacionada com a matéria tratada no corpo do trabalho.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4371,50 +4355,88 @@
         </w:rPr>
         <w:t>Elemento obrigatório</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Formataodoresumo"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Elemento obrigatório, constituído de uma sequência de frases concisas e objetivas, fornecendo uma visão rápida e clara do conteúdo do estudo. O texto deverá conter no máximo 500 palavras e ser antecedido pela referência do estudo. Também, não deve conter citações. O resumo deve ser redigido em parágrafo único, espaçamento simples e seguido das palavras representativas do conteúdo do estudo, isto é, palavras-chave, em número de três a cinco, separadas entre si por ponto e finalizadas também por ponto. Usar o verbo na terceira pessoa do singular, com linguagem impessoal (pronome SE), bem como fazer uso, preferencialmente, da voz ativa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Palavras-chave"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4501,50 +4523,84 @@
           <w:b/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elemento obrigatório</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Palavras-chave"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Formataodoresumo"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4696,89 +4752,89 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9096" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8613"/>
-        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="483"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>GRÁFICO 1 – CULTURA DA INFORMAÇÃO NAS INSTITUIÇÕES...................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>80</w:t>
@@ -4801,51 +4857,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>GRÁFICO 2 – OBTENÇÃO E COLETA DE INFORMAÇÕES.............................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>82</w:t>
@@ -4868,51 +4924,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:ind w:hanging="1560" w:left="1560"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>GRÁFICO 3 – UTILIZAÇÃO DE SISTEMAS EM TEMPO REAL E A DISPONI-BILIDADE DE COMPUTADORES................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -4956,51 +5012,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:hanging="1560" w:left="1560"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>GRÁFICO 4 – FLUXO E COMPARTILHAMENTO DE INFORMAÇÕES E CO-NHECIMENTO..............................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -5041,51 +5097,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5102,51 +5158,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5163,51 +5219,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5224,51 +5280,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5285,51 +5341,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5346,51 +5402,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5486,90 +5542,90 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9096" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8613"/>
-        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="483"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:ind w:hanging="1276" w:left="1276"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>TABELA 1 - INSTITUIÇÕES DE EDUCAÇÃO SUPERIOR (IES) POR ORGA-NIZAÇÃO ACADÊMICA - 2004.........................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5613,51 +5669,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:ind w:hanging="1276" w:left="1276"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>TABELA 2 - SITUAÇÃO DA EDUCAÇÃO BRASILEIRA EM 2002......................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>20</w:t>
@@ -5677,51 +5733,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:ind w:hanging="1560" w:left="1560"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5738,51 +5794,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:hanging="1560" w:left="1560"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5799,51 +5855,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5860,51 +5916,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5921,51 +5977,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -5982,51 +6038,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -6043,51 +6099,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -6104,51 +6160,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -6247,89 +6303,89 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1523"/>
-        <w:gridCol w:w="7515"/>
+        <w:gridCol w:w="7516"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1523" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>acep.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Acepção</w:t>
             </w:r>
@@ -6350,51 +6406,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Biol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Biologia</w:t>
             </w:r>
@@ -6415,51 +6471,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>flex.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Flexão</w:t>
             </w:r>
@@ -6477,51 +6533,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6536,51 +6592,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6595,51 +6651,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6654,51 +6710,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6713,51 +6769,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6772,51 +6828,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6831,51 +6887,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6890,51 +6946,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6949,51 +7005,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7008,51 +7064,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7067,51 +7123,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7126,51 +7182,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7515" w:type="dxa"/>
+            <w:tcW w:w="7516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7267,89 +7323,89 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
-        <w:gridCol w:w="7938"/>
+        <w:gridCol w:w="7939"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ABIPTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Associação Brasileira das Instituições de Pesquisa Tecnológica</w:t>
             </w:r>
@@ -7370,51 +7426,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ANPEI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Associação Nacional de Pesquisa, Desenvolvimento e Engenharia das Empresas Inovadoras</w:t>
             </w:r>
@@ -7435,51 +7491,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>APO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Administração por Objetivos</w:t>
             </w:r>
@@ -7500,51 +7556,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Balanced Scorecard</w:t>
             </w:r>
@@ -7565,51 +7621,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Capital Estrutural</w:t>
             </w:r>
@@ -7627,51 +7683,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7686,51 +7742,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7745,51 +7801,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7804,51 +7860,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7863,51 +7919,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7922,51 +7978,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7981,51 +8037,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8040,51 +8096,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8099,51 +8155,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8158,51 +8214,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8217,51 +8273,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8276,51 +8332,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8335,51 +8391,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8394,51 +8450,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8453,51 +8509,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8594,89 +8650,89 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1664"/>
-        <w:gridCol w:w="7374"/>
+        <w:gridCol w:w="7375"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Computer Aided Engineering</w:t>
             </w:r>
@@ -8697,51 +8753,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FORTRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Formula Translation</w:t>
             </w:r>
@@ -8762,51 +8818,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IPPUC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Instituto de Pesquisa e Planejamento Urbano de Curitiba</w:t>
             </w:r>
@@ -8827,51 +8883,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>National Aeronautics and Space Administration</w:t>
@@ -8892,51 +8948,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -8955,51 +9011,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9018,51 +9074,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9081,51 +9137,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9144,51 +9200,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9207,51 +9263,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9270,51 +9326,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9333,51 +9389,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9396,51 +9452,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9459,51 +9515,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9522,51 +9578,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9585,51 +9641,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9648,51 +9704,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9711,51 +9767,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9774,51 +9830,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9837,51 +9893,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7374" w:type="dxa"/>
+            <w:tcW w:w="7375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -9980,89 +10036,89 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
-        <w:gridCol w:w="8220"/>
+        <w:gridCol w:w="8221"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Υ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Coeficiente de atenuação da função da onda do elétron no óxido</w:t>
             </w:r>
@@ -10083,51 +10139,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>λ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Parâmetro de ajuste para modulação do comprimento do canal</w:t>
             </w:r>
@@ -10148,51 +10204,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>σ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Efeito DIBL</w:t>
             </w:r>
@@ -10213,51 +10269,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Ө</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Parâmetro de entrada para ajuste de mobilidade</w:t>
             </w:r>
@@ -10278,51 +10334,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>έ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Permissividade elétrica do silício</w:t>
             </w:r>
@@ -10340,51 +10396,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10399,51 +10455,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10458,51 +10514,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10517,51 +10573,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10576,51 +10632,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10635,51 +10691,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10694,51 +10750,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10753,51 +10809,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10812,51 +10868,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10871,51 +10927,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10930,51 +10986,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10989,51 +11045,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11048,51 +11104,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11107,51 +11163,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11166,51 +11222,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11317,2140 +11373,2515 @@
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9287" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="7650"/>
         <w:gridCol w:w="678"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="432" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>INTRODUÇÃO.......................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Delimitação do tema............................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Problemas e premissas.......................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Objetivos...............................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Objetivo geral.........................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Objetivos específicos.............................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Justificativa..........................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Procedimentos metodológicos..........................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Referencial teórico...............................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Estrutura...............................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ASSUNTO INICIAL...............................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Desdobramento do assunto inicial....................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Abordagem específica do assunto inicial..............................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2.1.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Tabelas..................................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2.1.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Equações...............................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>TEMA SEGUINTE.................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Primeira abordagem do tema seguinte..............................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Segunda abordagem do tema seguinte.............................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Primeira especificação...........................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RESULTADOS OBTIDOS.....................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CONSIDERAÇÕES FINAIS..................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REFERÊNCIAS.....................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="680" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>APÊNDICE A – LEITURA DO ARQUIVO XML PARA CONFIGURAÇÃO DO SISTEMA..........................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="624" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>APÊNDICE B – MODELOS DE CASOS DE TESTE............................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ANEXO A – REGULAMENTO TÉCNICO PARA INSPEÇÃO SANITÁRIA DE ALIMENTOS...............................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Palavras-chave"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -14060,469 +14491,470 @@
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quadro 1 - Áreas de Desenvolvimento de Competências</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9087" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3564"/>
-        <w:gridCol w:w="5522"/>
+        <w:gridCol w:w="3563"/>
+        <w:gridCol w:w="5524"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Áreas de Desenvolvimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Descrição</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>1. Competências sobre processos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>Conhecimento nos processos de trabalho</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="705" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>2. Competências técnicas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>Conhecimento técnico nas tarefas a serem desempenhadas e tecnologias empregadas nestas tarefas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="295" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>3. Competências sobre a organização</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>Saber organizar os fluxos de trabalho</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="756" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>4. Competências de serviço</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>Aliar as competências técnicas com o impacto que estas ações terão para o cliente consumidor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="799" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>5. Competências sociais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5522" w:type="dxa"/>
+            <w:tcW w:w="5524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="PargrafoparaIlustraes"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>Atitudes que sustentam o comportamento do indivíduo: saber comunicar-se e responsabilizar-se pelos seus atos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fonte: Zarifian (1999) apud Fleury e Fleury (2004).</w:t>
+        <w:t>Fonte: Zarifian (1999) apud Fleury e Fleury (2004)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
@@ -14681,231 +15113,242 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gráfico 26 – Competência conhecimentos jurídicos do setor educacional</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4276725" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Imagem 4" descr=""/>
+            <wp:docPr id="3" name="Imagem 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Imagem 4" descr=""/>
+                    <pic:cNvPr id="3" name="Imagem 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4276725" cy="2705100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:left="1134"/>
+        <w:ind w:hanging="1134" w:left="1134" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fonte: Andrade (2007, p. 123).</w:t>
+        <w:t>Fonte: Andrade (2007, p. 123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
-        <w:ind w:left="2127"/>
+        <w:ind w:hanging="2211" w:left="2098" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figura 17 – Dimensões da competência</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3019425" cy="2207260"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="4" name="Imagem 5" descr=""/>
+            <wp:docPr id="4" name="Imagem 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Imagem 5" descr=""/>
+                    <pic:cNvPr id="4" name="Imagem 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3019425" cy="2207260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:left="2126"/>
-        <w:jc w:val="both"/>
+        <w:ind w:hanging="2041" w:left="2098" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fonte: Adaptado de Durand (2000, p. 84-102).</w:t>
+        <w:t>Fonte: Adaptado de Durand (2000, p. 84-102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -15087,254 +15530,285 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:left="1701" w:right="-1"/>
+        <w:ind w:hanging="1701" w:left="1701" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fotografia 1 – Acervo da biblioteca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3581400" cy="2686050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="Imagem 6" descr=""/>
+            <wp:docPr id="5" name="Imagem 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Imagem 6" descr=""/>
+                    <pic:cNvPr id="5" name="Imagem 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3581400" cy="2686050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="7655" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:left="1701" w:right="1558"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: Autoria Própria </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(esta indicação deve ser feita quando for autoria do próprio autor do trabalho – apagar)</w:t>
+        <w:t>(esta indicação deve ser feita quando for autoria do próprio autor do trabalho)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:left="1701"/>
+        <w:ind w:hanging="1701" w:left="1701" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fotografia 2 – Balcão de empréstimos da biblioteca</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="1701" w:left="1701" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3562350" cy="2847975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="6" name="Imagem 7" descr=""/>
+            <wp:docPr id="6" name="Imagem 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Imagem 7" descr=""/>
+                    <pic:cNvPr id="6" name="Imagem 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3562350" cy="2847975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:left="1701"/>
+        <w:ind w:hanging="1701" w:left="1701" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte: Autoria Própria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -15462,962 +15936,951 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Tabela 1 – Instituições de Educação Superior (IES) por Organização Acadêmica - 2004</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="8550" w:type="dxa"/>
+        <w:tblW w:w="8549" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6627"/>
+        <w:gridCol w:w="6626"/>
         <w:gridCol w:w="1009"/>
         <w:gridCol w:w="914"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Tabela 1 – Instituições de Educação Superior (IES) por Organização Acadêmica - 2004</w:t>
+              <w:t>Organização Acadêmica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>IES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6627" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Universidades</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Organização Acadêmica</w:t>
-[...7 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:t>169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>IES</w:t>
-[...37 lines deleted...]
-              <w:t>%</w:t>
+              <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6627" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Universidades</w:t>
+              <w:t>Centros Universitários</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>169</w:t>
+              <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="914" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>8,4</w:t>
+              <w:t>5,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcW w:w="6626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Centros Universitários</w:t>
+              <w:t>Faculdades Integradas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>107</w:t>
+              <w:t>119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="914" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5,3</w:t>
+              <w:t>5,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcW w:w="6626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Faculdades Integradas</w:t>
+              <w:t>Faculdades, Escolas e Institutos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>119</w:t>
+              <w:t>1.474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="914" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5,9</w:t>
+              <w:t>73,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcW w:w="6626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Faculdades, Escolas e Institutos</w:t>
+              <w:t>Centros de Educação Tecnológica e Faculdades de Tecnologia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1.474</w:t>
+              <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="914" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>73,2</w:t>
+              <w:t>7,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcW w:w="6626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Centros de Educação Tecnológica e Faculdades de Tecnologia</w:t>
+              <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>144</w:t>
+              <w:t>2.013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="914" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Total</w:t>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fonte: Censo da Educação Superior 2004 (INEP, 2004).</w:t>
+        <w:t>Fonte: Censo da Educação Superior 2004 (INEP, 2004)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
@@ -16574,2503 +17037,2487 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Tabela 2 – Situação da educação brasileira em 2002 – ensino médio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(continua)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9211" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2302"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="2306"/>
-        <w:gridCol w:w="2299"/>
+        <w:gridCol w:w="2300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9210" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-          </w:p>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Taxa de repetência no ensino médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Tabela 2 – Situação da educação brasileira em 2002 – ensino médio</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>Taxa de evasão no ensino médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>(continua)</w:t>
+              <w:t>Taxa de analfabetismo da população de 15 a 17 anos de idade (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Brasil (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Taxa de repetência no ensino médio (%)</w:t>
+              <w:t>18,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Taxa de evasão no ensino médio (%)</w:t>
-[...8 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:t>6,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Taxa de analfabetismo da população de 15 a 17 anos de idade (%)</w:t>
+              <w:t>3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Brasil (1)</w:t>
+              <w:t>Norte (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>18,7</w:t>
+              <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>6,8</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3,7</w:t>
+              <w:t>3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Norte (2)</w:t>
+              <w:t>Acre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>...</w:t>
+              <w:t>25,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>...</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>7,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3,1</w:t>
+              <w:t>2,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Acre</w:t>
+              <w:t>Amapá</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>25,4</w:t>
+              <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>7,3</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>5,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2,7</w:t>
+              <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Amapá</w:t>
+              <w:t>Amazonas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>29</w:t>
+              <w:t>19,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5,3</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5,2</w:t>
+              <w:t>2,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Amazonas</w:t>
+              <w:t>Pará</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>19,6</w:t>
+              <w:t>34,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>15,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2,9</w:t>
+              <w:t>3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Pará</w:t>
+              <w:t>Rondônia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>34,3</w:t>
+              <w:t>22,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>15,1</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>15,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3,7</w:t>
-[...153 lines deleted...]
-              </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Tabela 2 – Situação da educação brasileira em 2002 – ensino médio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="1134"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(conclusão)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9211" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2302"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="2306"/>
-        <w:gridCol w:w="2299"/>
+        <w:gridCol w:w="2300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9210" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-          </w:p>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Taxa de repetência no ensino médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Tabela 2 – Situação da educação brasileira em 2002 – ensino médio</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>Taxa de evasão no ensino médio (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
-              <w:jc w:val="right"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>(conclusão)</w:t>
+              <w:t>Taxa de analfabetismo da população de 15 a 17 anos de idade (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Tocantins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:left w:val="nil"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>27,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Taxa de repetência no ensino médio (%)</w:t>
-[...8 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:t>7,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Taxa de evasão no ensino médio (%)</w:t>
-[...36 lines deleted...]
-              <w:t>Taxa de analfabetismo da população de 15 a 17 anos de idade (%)</w:t>
+              <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Tocantins</w:t>
+              <w:t>Sul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>27,6</w:t>
+              <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>7,8</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5,2</w:t>
+              <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Sul</w:t>
+              <w:t>Paraná</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>...</w:t>
+              <w:t>19,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>...</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1,3</w:t>
+              <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Paraná</w:t>
+              <w:t>Rio Grande do Sul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>19,3</w:t>
+              <w:t>23,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>7,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1,4</w:t>
+              <w:t>1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Rio Grande do Sul</w:t>
+              <w:t>Santa Catarina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>23,3</w:t>
+              <w:t>20,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>7,7</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:t>9,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1,1</w:t>
-[...149 lines deleted...]
-              </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fontes: Adaptado de IBGE: PNAD 1999 / Contagem populacional 1996. MEC/SEEC/INEP: Censo </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Educacional 1999.</w:t>
+        <w:t>Educacional 1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
@@ -19279,71 +19726,82 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2784" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="1134"/>
+        <w:ind w:firstLine="1020" w:left="2154" w:right="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
       <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t xml:space="preserve">x</m:t>
         </m:r>
         <m:r>
+          <m:rPr>
+            <m:lit/>
+            <m:nor/>
+          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t xml:space="preserve">=</m:t>
         </m:r>
         <m:f>
           <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">−</m:t>
             </m:r>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">b</m:t>
             </m:r>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">±</m:t>
             </m:r>
@@ -19398,51 +19856,50 @@
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">2</m:t>
             </m:r>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">a</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
-        <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -19501,91 +19958,103 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
       <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
         <m:sSup>
           <m:e>
             <m:d>
               <m:dPr>
                 <m:begChr m:val="("/>
                 <m:endChr m:val=")"/>
               </m:dPr>
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t xml:space="preserve">x</m:t>
                 </m:r>
                 <m:r>
+                  <m:rPr>
+                    <m:lit/>
+                    <m:nor/>
+                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t xml:space="preserve">+</m:t>
                 </m:r>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t xml:space="preserve">a</m:t>
                 </m:r>
               </m:e>
             </m:d>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">n</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
+          <m:rPr>
+            <m:lit/>
+            <m:nor/>
+          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t xml:space="preserve">=</m:t>
         </m:r>
         <m:nary>
           <m:naryPr>
             <m:chr m:val="∑"/>
           </m:naryPr>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">k</m:t>
             </m:r>
             <m:r>
+              <m:rPr>
+                <m:lit/>
+                <m:nor/>
+              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">=</m:t>
             </m:r>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">0</m:t>
             </m:r>
           </m:sub>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t xml:space="preserve">n</m:t>
             </m:r>
           </m:sup>
           <m:e>
             <m:d>
               <m:dPr>
                 <m:begChr m:val="("/>
                 <m:endChr m:val=")"/>
@@ -19650,50 +20119,51 @@
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t xml:space="preserve">−</m:t>
                 </m:r>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t xml:space="preserve">k</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
           </m:e>
         </m:nary>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
         <w:tab/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20536,78 +21006,418 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Palavras-chave"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Palavras-chave"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Palavras-chave"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Palavras-chave"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">APÊNDICE A – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Toc297219009"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc309307188"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc309307188"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc297219009"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Questionário de Pesquisa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Palavras-chave"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(esta é a página de apresentação - em seguida, incluir o apêndice - apagar)</w:t>
@@ -20686,51 +21496,50 @@
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Diretoria de Graduação e Educação Profissional</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaria de Gestão Acadêmica </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -20831,62 +21640,62 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8928" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1147"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1083"/>
-        <w:gridCol w:w="1259"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1257"/>
+        <w:gridCol w:w="1263"/>
+        <w:gridCol w:w="1077"/>
+        <w:gridCol w:w="1983"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="680" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8927" w:type="dxa"/>
+            <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -20991,165 +21800,165 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="1263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -21254,156 +22063,156 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="1263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -21505,156 +22314,156 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="1263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -21709,62 +22518,62 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8978" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2448"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="1079"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="1081"/>
         <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8977" w:type="dxa"/>
+            <w:tcW w:w="8978" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -21865,88 +22674,88 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -21976,51 +22785,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -22114,83 +22923,83 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -22210,51 +23019,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -22349,85 +23158,85 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -22451,51 +23260,51 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -22594,85 +23403,85 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -22696,51 +23505,51 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -22793,63 +23602,63 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8928" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1147"/>
         <w:gridCol w:w="1301"/>
-        <w:gridCol w:w="1259"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1257"/>
+        <w:gridCol w:w="1258"/>
+        <w:gridCol w:w="1262"/>
+        <w:gridCol w:w="1436"/>
+        <w:gridCol w:w="1266"/>
+        <w:gridCol w:w="1258"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="680" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8927" w:type="dxa"/>
+            <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -22937,203 +23746,203 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcW w:w="1266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -23203,191 +24012,191 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcW w:w="1266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -23455,191 +24264,191 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcW w:w="1266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -23706,191 +24515,191 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="1436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcW w:w="1266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -23948,59 +24757,59 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8928" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2988"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="899"/>
         <w:gridCol w:w="900"/>
-        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1441"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="680" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8927" w:type="dxa"/>
+            <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -24219,51 +25028,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
@@ -24473,51 +25282,51 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -24725,51 +25534,51 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -24964,51 +25773,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -25201,51 +26010,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -25450,51 +26259,51 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
@@ -25902,52 +26711,52 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Palavras-chave"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">APÊNDICE B – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Toc297219010"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc309307189"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc309307189"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc297219010"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Roteiro da Entrevista</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -27039,51 +27848,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1736"/>
-        <w:gridCol w:w="7334"/>
+        <w:gridCol w:w="7335"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -27106,51 +27915,51 @@
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="700405" cy="783590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7334" w:type="dxa"/>
+            <w:tcW w:w="7335" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -27225,89 +28034,89 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>LEI Nº 9.610, DE 19 DE FEVEREIRO DE 1998.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4172"/>
-        <w:gridCol w:w="4898"/>
+        <w:gridCol w:w="4168"/>
+        <w:gridCol w:w="4903"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
+            <w:tcW w:w="4168" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mensagem de veto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4898" w:type="dxa"/>
+            <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Altera, atualiza e consolida a legislação sobre direitos autorais e dá outras providências.</w:t>
             </w:r>
@@ -28233,129 +29042,129 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>XIII - artistas intérpretes ou executantes - todos os atores, cantores, músicos, bailarinos ou outras pessoas que representem um papel, cantem, recitem, declamem, interpretem ou executem em qualquer forma obras literárias ou artísticas ou expressões do folclore.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:sectPr>
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:left="1701" w:right="1134" w:gutter="0" w:header="709" w:top="1701" w:footer="0" w:bottom="993"/>
           <w:pgNumType w:start="15" w:fmt="decimal"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
         </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Art. 6º Não serão de domínio da União, dos Estados, do Distrito Federal ou dos Municípios as obras por eles simplesmente subvencionadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="7">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-1061085</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1080135</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7548245" cy="10677525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="8" name="Imagem 10" descr=""/>
+            <wp:docPr id="8" name="Imagem 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Imagem 10" descr=""/>
+                    <pic:cNvPr id="8" name="Imagem 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7548245" cy="10677525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
@@ -28420,107 +29229,107 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="1704132802"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique w:val="true"/>
       </w:docPartObj>
-      <w:id w:val="1704132802"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p>
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr/>
         </w:pPr>
         <w:r>
           <w:rPr/>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="1704132802"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique w:val="true"/>
       </w:docPartObj>
-      <w:id w:val="1704132802"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p>
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr/>
         </w:pPr>
         <w:r>
           <w:rPr/>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:t>30</w:t>
         </w:r>
         <w:r>
@@ -28538,127 +29347,127 @@
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="-27953186"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique w:val="true"/>
       </w:docPartObj>
-      <w:id w:val="-27953186"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p>
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr/>
         </w:pPr>
         <w:r>
           <w:rPr/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="-27953186"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique w:val="true"/>
       </w:docPartObj>
-      <w:id w:val="-27953186"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p>
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr/>
         </w:pPr>
         <w:r>
           <w:rPr/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="0"/>
   <w:compat>
+    <w:doNotBreakWrappedTables/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29356,59 +30165,59 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TextodoTrabalho" w:customStyle="1">
     <w:name w:val="Texto do Trabalho"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00b73b19"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
       <w:ind w:firstLine="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealhoerodapuser">
-    <w:name w:val="Cabeçalho e rodapé (user)"/>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodap">
+    <w:name w:val="Cabeçalho e rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealhoerodap">
-    <w:name w:val="Cabeçalho e rodapé"/>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodapuser">
+    <w:name w:val="Cabeçalho e rodapé (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006a27e6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="708"/>
         <w:tab w:val="center" w:pos="4252" w:leader="none"/>
         <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
@@ -29424,66 +30233,80 @@
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafoparaIlustraes" w:customStyle="1">
     <w:name w:val="Parágrafo para Ilustrações"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Caption"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008401c8"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Contedodoquadro">
+    <w:name w:val="Conteúdo do quadro"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Contedodoquadrouser">
     <w:name w:val="Conteúdo do quadro (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodoquadro">
-    <w:name w:val="Conteúdo do quadro"/>
+  <w:style w:type="paragraph" w:styleId="Anotao">
+    <w:name w:val="Anotação"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="56" w:after="0"/>
+      <w:ind w:hanging="0" w:left="57" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
-    <w:name w:val="Sem lista"/>
+  <w:style w:type="numbering" w:styleId="Semlistauser" w:default="1">
+    <w:name w:val="Sem lista (user)"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00810e06"/>
     <w:pPr>
@@ -29504,51 +30327,51 @@
     <w:name w:val="Tabela com grade2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00be4691"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.pt_BR" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.pt_BR" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="c0504d"/>
       </a:accent2>
@@ -29704,53 +30527,53 @@
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
 </Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D27E19F6-790B-4EF3-8AE7-2F7F43CDB0C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.2.6.2$Windows_X86_64 LibreOffice_project/729c5bfe710f5eb71ed3bbde9e06a6065e9c6c5d</Application>
+  <Application>LibreOffice/25.8.5.2$Windows_X86_64 LibreOffice_project/9c8b85f387cc00a89945a79c9e6239f32e450ac2</Application>
   <AppVersion></AppVersion>
   <Pages>33</Pages>
-  <Words>3092</Words>
-[...2 lines deleted...]
-  <Paragraphs>459</Paragraphs>
+  <Words>3071</Words>
+  <Characters>18916</Characters>
+  <CharactersWithSpaces>21911</CharactersWithSpaces>
+  <Paragraphs>461</Paragraphs>
   <Company>UTFPR</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>A144</dc:creator>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>