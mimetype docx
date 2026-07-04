--- v0 (2025-12-20)
+++ v1 (2026-07-04)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="04B23729" w14:textId="6A8214D2" w:rsidR="00ED5169" w:rsidRDefault="00995CD9" w:rsidP="00ED5169">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc257729034"/>
       <w:bookmarkStart w:id="1" w:name="_Toc257729422"/>
       <w:bookmarkStart w:id="2" w:name="_Toc257729459"/>
       <w:bookmarkStart w:id="3" w:name="_Toc266864359"/>
       <w:bookmarkStart w:id="4" w:name="_Toc266865601"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B65B9F2" wp14:editId="7AAC8829">
                 <wp:simplePos x="0" y="0"/>
@@ -101,51 +101,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1B65B9F2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de Texto 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:542.2pt;margin-top:-85.05pt;width:593.4pt;height:839.15pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQA4XWeYiQIAABsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy&#10;+0gLLR0RKeqKmJAQoMHEs+M4xJpje7bbhv31fHaSUrFJk6a9OOe7y/34vjufX3StIlvhvDS6oNOj&#10;CSVCc1NJ/VzQ749Xnz5T4gPTFVNGi4K+CE8vlh8/nO9sLo5NY1QlHEEQ7fOdLWgTgs2zzPNGtMwf&#10;GSs0jLVxLQu4uuescmyH6K3KjieT02xnXGWd4cJ7aC97I12m+HUteLiray8CUQVFbSGdLp1lPLPl&#10;OcufHbON5EMZ7B+qaJnUSLoPdckCIxsnfwvVSu6MN3U44qbNTF1LLlIP6GY6edfNQ8OsSL0AHG/3&#10;MPn/F5bfbu8dkRW4AzyateBozWTHSCXIo+iCITAApZ31OZwfLNxD98V0+GPUeyhj813t2vhFWwR2&#10;BHzZY4xQhEO5mJ/Mz6YLSjhs08npfDE7Swmyt/+t8+GrMC2JQkEdWEzgsu2ND6gFrqNLTFcqaa+k&#10;UqM84ASW/z5NPQOXhm9aoUM/Uk4oFjDPvpHWU+Jy0ZYCCLnrKrXMch+cCLyJCWsk/oYC+7L2BpR4&#10;WJbSZFfQ05P5JDXijZLVWHJsZa0c2TLMaKkY/xFxRYADL9yUhjKy0KMdpdCV3UBNaaoXMONMP+He&#10;8iuJuDfMh3vmMNIgA2sa7nDUyqAYM0iUNMb9+pM++gNDWCnZYUUK6n9umBOUqGuNGTybzmZxp9Jl&#10;Nl8c4+IOLeWhRW/atUGHUzwIlicx+gc1irUz7RO2eRWzwsQ0R+6ChlFch35x8RpwsVolJ2yRZeFG&#10;P1geQ0dGIp6P3RNzdpifgNm7NeMysfzdGPW+8U9tVptgapnIjAD3qA64YwMTLcNrEVf88J683t60&#10;5SsAAAD//wMAUEsDBAoAAAAAAAAAIQDuJUUvG5cBABuXAQAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAAJsgAADbUIBgAAAOEV+pUAAAAJcEhZcwAALiMAAC4jAXilP3YA&#10;ACAASURBVHic7N0HeJ1l+Qfgp7tllD0ryCx7I6KACDIERKYgiOwtyEZUhgKylLKX7L0pu+xVaCmz&#10;QClt6d67TZomTXLG//rOXxG0I2mTk+/k3Pd15bKW0+993vc7meeX52lT8cah+fiXdl3XjS4bnhxt&#10;u6wYAAAAAAAAAAAAUAR/bfvtNXLVYyM78+uIfM7hAwAAAAAAAAAAUBTfCbLlMzVRP+X9yNVVOH0A&#10;AAAAAAAAAACKou1/L5JPQmzZWqcPAAAAAAAAAABAUfxPkC07a1jUj38rIlfvDgAAAAAAAAAAANDs&#10;/ifIlshWjYxcXaXTBwAAAAAAAAAAoNnNNciWqRgc+bqZTh8AAAAAAAAAAIBmN9cgW+Tqonb0i5HX&#10;lQ0AAAAAAAAAAIBmNvcgWzJetHJw5GpnOH8AAAAAAAAAAACa1TyDbPnaGVE/4e3IZ2vdAQAAAAAA&#10;AAAAAJrNPINsUejKNrQQaAMAAAAAAAAAAIDmMv8g26xhkZn4XkQ+5wYAAAAAAAAAAADQLOYbZEtk&#10;Kr+OnK5sAAAAAAAAAAAANJMFBtmyVSMiX1fp/AEAAAAAAAAAAGgWCwyy5bN1kZs1KiKXdQcAAAAA&#10;AAAAAABocgsMskWuLuomvhO52mlOHwAAAAAAAAAAgCa34CBbkmWrGRfZyuER+Zw7AAAAAAAAAAAA&#10;QJNqUJAtX18V9ZPfj3x9pdMHAAAAAAAAAACgSTUoyJbIVY2I7KzRSazNHQAAAAAAAAAAAKDJNDzI&#10;VjsjMlM+jnymxukDAAAAAAAAAADQZBocZIt8NjKzhka+rsLpAwAAAAAAAAAA0GQaHmRLurJVj4/c&#10;zCGFUBsAAAAAAAAAAAA0hUYF2SJXF7UT3y2MGQUAAAAAAAAAAICm0LggW6Er2+jIVo6IyOfdAAAA&#10;AAAAAAAAABZZo4Ns+fqqyFUOi8hnnD4AAAAAAAAAAACLrNFBtkSmYojxogAAAAAAAAAAADSJhQqy&#10;5etnRq5mcvIndwEAAAAAAAAAAIBFslBBttycqZGZ+knkM7VOHwAAAAAAAAAAgEWyUEG2yGcjWzk0&#10;8nUznT4AAAAAAAAAAACLZOGCbBGRnT0mshVfR+Rz7gAAAAAAAAAAAAALbaGDbJGri/opH0SursLp&#10;AwAAAAAAAAAAsNAWPsiWdGWrGhG5yhER+bw7AAAAAAAAAAAAwEJZpCBbvnZG1E/pF/lstdMHAAAA&#10;AAAAAABgoSxSkC0KXdlGRb7WeFEAAAAAAAAAAAAWziIH2XI1kyI7c0hELusWAAAAAAAAAAAA0GiL&#10;HGSLXF3UTXwncrXTnD4AAAAAAAAAAACNtuhBtojI18+MfLbW6QMAAAAAAAAAANBoTRJkS8aLZia+&#10;F5GrdwcAAAAAAAAAAABolCYJsiUyMwdGbo7xogAAAAAAAAAAADROkwXZsrPHRGZyv4h8zi0AAAAA&#10;AAAAAACgwZosyBa5ushUjY58fZXTBwAAAAAAAAAAoMGaLsiWdGWbOcB4UQAAAAAAAAAAABqlSYNs&#10;STe2unFvRD5T7S4AAAAAAAAAAADQIE0aZEvkZo+KfF2l0wcAAAAAAAAAAKBBmjzIlp01LOrHvxWR&#10;q3cHAAAAAAAAAAAAWKAmD7IlslUjI6crGwAAAAAAAAAAAA3QTEG2EcaLAgAAAAAAAAAA0CDNEmTL&#10;Z+siN2tURC7rLgAAAAAAAAAAADBfzRJki1xd1E18J3K105w+AAAAAAAAAAAA89U8QbYky1YzLrKF&#10;rmz17gAAAAAAAAAAAADz1GxBtnx9VeQqh0WurtLpAwAAAAAAAAAAME/NFmRLZGYOjNoRTzt9AAAA&#10;AAAAAAAA5qlZg2zZ2WMiM7Vf5DPV7gAAAAAAAAAAAABz1axBtsjVRT4zOzJTP3P6AAAAAAAAAAAA&#10;zFXzBtn+pW7si04fAAAAAAAAAACAuSpKkC07a3hkZg5xBwAAAAAAAAAAAPgfRQmyJeon9Hb6AAAA&#10;AAAAAAAA/I/iBdkmvhH5TLU7AAAAAAAAAAAAwHcULciWyFaNdfoAAAAAAAAAAAB8R1GDbPXjX3f6&#10;AAAAAAAAAAAAfEdRg2yZ6f0jn5ntDgAAAAAAAAAAAPCNogbZ8vVVUT/2NacPAAAAAAAAAADAN4oa&#10;ZEvUTe4bkat3BwAAAAAAAAAAACgoepAtN3tMZKZ/6fQBAAAAAAAAAAAoKHqQLVE38R2nDwAAAAAA&#10;AAAAQEGLBNmyM7+MfF2lOwAAAAAAAAAAAEDLBNny9VVRN+oFpw8AAAAAAAAAAEDLBNkS9dM+jMjV&#10;uwMAAAAAAAAAAABlrsWCbLmaSZEzXhQAAAAAAAAAAKDstViQLVE/5pVyP38AAAAAAAAAAICy16JB&#10;trqJb5b7+QMAAAAAAAAAAJS9Fg2y5TOzo35i33K/BwAAAAAAAAAAAGWtRYNsibqxL5b3HQAAAAAA&#10;AAAAAChzLR5ky84aHtmqMeV+HwAAAAAAAAAAAMpWiwfZEnVjXklBFQAAAAAAAAAAALSEVATZMlP7&#10;RT5TnYJKAAAAAAAAAAAAKLZUBNnymdmRmfpZCioBAAAAAAAAAACg2FIRZEtkK4akoAoAAAAAAAAA&#10;AACKLTVBtvppH0Y+W5uCSgAAAAAAAAAAACim1ATZ8rUzIlczOQWVAAAAAAAAAAAAUEypCbIl6sa8&#10;koIqAAAAAAAAAAAAKKZUBdnqJ74R+Ux1CioBAAAAAAAAAACgWFIVZEtkJvZJQRUAAAAAAAAAAAAU&#10;S+qCbLVjX0hBFQAAAAAAAAAAABRL6oJsuZrJkZk5JAWVAAAAAAAAAAAAUAypC7Il6if0TkEVAAAA&#10;AAAAAAAAFEM6g2wT34h8pjoFlQAAAAAAAAAAANDcUhlkS2Qm9klBFQAAAAAAAAAAADS31AbZase+&#10;kIIqAAAAAAAAAAAAaG6pDbLlaiZHZuaQFFQCAAAAAAAAAABAc0ptkC2RrxqdgioAAAAAAAAAAABo&#10;TqkOstVNfCcin0tBJQAAAAAAAAAAADSXVAfZsrOGRaZiaAoqAQAAAAAAAAAAoLmkOsiWqB//egqq&#10;AAAAAAAAAAAAoLmkPsiWmd4/8pnqFFQCAAAAAAAAAABAc0h9kC1fXxWZiX1SUAkAAAAAAAAAAADN&#10;IfVBtkTdxHci8rkUVAIAAAAAAAAAAEBTK4kgW3bWsMhUDE1BJQAAAAAAAAAAADS1kgiyJerHv56C&#10;KgAAAAAAAAAAAGhqJRNky0zvH/lMdQoqAQAAAAAAAAAAoCmVTJAtX18V2aqxKagEAAAAAAAAAACA&#10;plQyQbZE/YTeKagCAAAAAAAAAACAplRSQbbc7FER+VwKKgEAAAAAAAAAAKCplFSQLTtrWGQqhqag&#10;EgAAAAAAAAAAAJpKSQXZEvXjX09BFQAAAAAAAAAAADSVkguyZab3j3ymOgWVAAAAAAAAAAAA0BTa&#10;l9op5uurIjOxT3T43i4pqAYAAAAAAICmksvlYvLUKfHloIHRr//HseTiS8Spx5zofAEAoAyUXJAt&#10;UTfxnejQbeeINiXXUA4AAAAAAIB/hdamTJsWXw3+Kj747JN4td97MWzChMhH/pvjOXgnjQ0AAKBc&#10;lGSQLTtrWGQqhkb7pbunoBoAAAAAAAAWpLqmOgYP/Tre+/D96PXuW/HVmDHfCa0BAADlrSSDbIn6&#10;8a8LsgEAAAAAAKRQXV1djB47NgYOGRiv9ekdb3/2SVRWV7tVAADAPJVskC0zvX/kM9XRpv1iKagG&#10;AAAAAACgPCU91aZNnx5fDBwQb/Z5J17o2zumV1V5NgAAAI1SskG2fH1VZCb2iQ7f2yUF1QAAAAAA&#10;AJSHylmzYsSokfFh/4/jjX7vxQdDBkU2l3P3AQCARVKyQbZEZtao6JCCOgAAAAAAAFqjTCYbY8eP&#10;i36ffBCv901GhH4addmsew0AADS5kg6y1U98Izqve4jxogAAAAAAAIsol8vF5GlT48uBA6LfZ5/E&#10;6x/0jeGTJjpWAACgKEo6yJYwXhQAAAAAAGDhzZ49Ow485ZgYPHZs5CPvJAEAgBbRttSPvXbsCymo&#10;AgAAAAAAoDRVz6mJQWPHCLEBAAAtquSDbLmayZGZOSTymeoUVAMAAAAAAAAAAEBjlXyQLVE/oXfk&#10;6ypTUAkAAAAAAAAAAACN1SqCbJmp/SIzuV9EPpeCagAAAAAAAAAAAGiMVhFky2dmR6ZqdOTrq1JQ&#10;DQAAAAAAAAAAAI3RKoJsiWzl4MjVzkhBJQAAAAAAAAAAADRGqwmy5WtnRP2EtyOfrU1BNQAAAAAA&#10;AAAAADRUqwmyRaEr29BCoA0AAAAAAAAAAIDS0aqCbPn6isjVTE7+lIJqAAAAAAAAAAAAaIhWFWTL&#10;1c6IzLT+kc8YLwoAAAAAAAAAAFAqWlWQLfLZyM4aHvn6yhQUAwAAAAAAAAAAQEO0riBb0pWtemxk&#10;K4dH5I0XBQAAAAAAAAAAKAWtLsiWz9REbtbI5A8pqAYAAAAAAAAAAIAFaXVBtkSmYkjkamekoBIA&#10;AAAAAAAAAAAWpFUG2bJVIyJfPysFlQAAAAAAAAAAALAgrTLIFrm6qB39YuTrKlNQDAAAAAAAAAAA&#10;APPTOoNsSZatakTk6ipSUAkAAAAAAAAAAADz03qDbDWTIjPxvYhcfQqqAQAAAAAAAAAAYF5abZAt&#10;ka0aGTnjRQEAAAAAAAAAAFKtVQfZcnUzI7K1KagEAAAAAAAAAACAeWndQbaaSZGr+Doin01BNQAA&#10;AAAAAAAAAMxNqw6yRa4u6ib3jVztzBQUAwAAAAAAAAAAwNy07iBbRGSrRkVu1qiIyKegGgAAAAAA&#10;AAAAAP5b+9Z+Ivn6yqif+mm0W2b9aNN+sRRUBAAAAAC0VrlcLmpra2NOXW1kM5lvfr22TfJbxe3a&#10;RacOHaNTp87Rvn07z4FGyufzkclkorqmJjLZTOGs/61t27bRPjnfTp2jY4cOhf8PAAAAlJZWH2SL&#10;Qle24ZGvqxBkAwAAUi95QbZqdlVMmjIlxk8YF2Mnjo9ho0fFhCmTY+rMGTFl5oyYUTUr6rPZyP7r&#10;xdu2bdpEh3btYskui8Uqyy0XSy62RKy20sqxyoorxfdW6RbdVlk1Vl1p5Vh66WWic6dOngTMU82c&#10;OTF12rQYP3F8jBwzKsZMGB8Tp0yK8VMmx8yqqhg/fWpkstnC8+/fOrZrHx3at4vVV1w5FuvcObqt&#10;sGKssuLK0W2llWO1Vb8Xq668aqy4wvKxWBffk5ey5GPTzMqKmDR5cuH5MXbC+Bg5bkyMnzwppldW&#10;xPTKyphaObPw/Mh862NT8vxYeoklY8VllollunaNbiusFKuv+r1YbdVuseoqqxY+Ti3VdSmBE0rS&#10;7OrZMXL06Bg4+KvoP2hAfP71kBgybkzUZTIN2k67tm1j9eVXiA3WWCs2XW+D2GLjzWLtNdeK5ZZZ&#10;tuyfEPX19TFh0sQY9PXg+OyrAfHZ4K/ii+HDonJOTYOv0aVjx1iv22qx/hprxRYbbRwbrLt+rLH6&#10;GrHkEks0a+00jX8HQusz9VFdXR1zausK4cWamuTPtZFNvhbJ/39MNPkc0qZt21h88SUKQdEkJNq5&#10;c+fo0rlLIdTYsWNHn2cAAABKRFkE2XLV4yNbMTTadlkpoo1vWAEAgPSYUzsnvhoyOHr36xMv93kn&#10;Bo0dE7l8vtH1zamvj1lz5sT4GdPn+7hOHTrETzbZPH627Xbx421+HN1WWcULe2UqeYF47Phx0fej&#10;fvH8W69Fv0EDvxNQa6hCYKM2YsaIYf//L776cq7/Mgk1bfz9NePn2+0YP976h7Heut0FK1OsorIi&#10;vhj4Zbz23tvx2gd9Y9z0aQtVbPKxKQmejJ46eb6PW335FWOP7XaInX/8k9hovQ1i8cUXb1XnSesx&#10;bOSIeOG1l+Ohl56LSRUzF2lfSSB9xORJhbcXP+j7zd93bN8+9tnuJ3Hw3vvHFptsVjafp6dOnx6v&#10;vPlq3PfcUzF43NhFvl5NXV30HzGs8PbIm69+8/dLdukSB+28W+y/5y9j/XW6+zqoBc2ePTsmTJoU&#10;Xw8fEgOHfh2DRw6Lr0aOiAkzpn/zCxtNJQmOfm+55WO91deI7musFRuus26stcba8b1VVvU5BwAA&#10;IEXaVLxxaONfISlB7ZfbMjqvd3S07bSM5x8AANBikpFYo8eOidd7vxmPv9qrEFxrSUm4aLuNNo19&#10;frZb/ORH28cKyy3vydGKTZ85I/p+0DeeePnF6D3gsyZ/kbix1lxxpTh4973iZ9vvFGutsYYwQQtK&#10;RvUN+GpgPPtar3iu95sxddasFq1npaWWjgN/tnv8/Ke7xPrd1yuMC4SWMnrc2Hjs2afi3hefiao5&#10;c4paRfu2bePXO+8WRxz0m1hnzbVa3XOgorIynn/lhbjtiUdizLSpRV8/CQ0etNOucdj+B8V663Qv&#10;+vrlIvn6d+r0aTFoyKD48PP+8d6nH8YXI0csVIC+OSQht83WWCt+tPmW8cPNt4ru66wXKyy3XEl9&#10;XTJ85MgYN2HRAqBDhg+NS++5vclqakqbrblWnHXUCamsbdONNil0lwUAAJrEX8smyNa28/LRufsx&#10;0X65TZL8XgoqAgAA/tvQ4cMjk61v0nNZZaWVU/HCwpSpU+Kexx6KO557qsEjx1rCMosvHqcfckTs&#10;s8fesVTXrqmts6lNmz49pkyb0qRXbdu2XXRfe50W31vS9e/FV1+O6x68O0ZPbdo9NqWO7drFIbv+&#10;PI741W9izdW/n9o6W5PkB0JfDR4UN957e7z0Yb/IRzp/RJQEDPb+0Q5x8uHHxLprrd3i9VTOqorx&#10;E8c16TWT0burf2+1Jr1mY4wYPSpmV1W12Przs9GGG0abFvhZXvLe0Kdfn7joxh4xbOKEoq8/N2ut&#10;tErccMGlseF666einkUxfuLE+NNVl8TbX/RPTU0rdl0qLv7dGbHbzru0yHOutUm6rX3w6UfxwDNP&#10;xNuf92/x8HxjJSHSnTbfKg7Yfc9CF+O0j6S94KpL44FXe6WgkvJz78VXFn4hCAAAaBLlE2SLNu2i&#10;46q7RKe1Doo27TunoCAAAOC/bbXv7jF9dtO+kH7h0SfEUYcc3iJnnclmo3ff96LHPbfFgFEjW6SG&#10;RfGj9TeMc44/JTbfZNNW/4LulTf2iFufebJJr7lEp87xxfOvN+k1G2Pw0CFx4713xIv9+izUuNqW&#10;9L1ll4szDz8m9thl9+jcyffwTa1q9ux46vmn4/pH7o9pVS3bea2xkqDJGYcdFfvt9cvo1LFlRtM+&#10;+VzPOPv6fzTpNbdap3s8ccvdTXrNxjjwpCPj46Fft9j68zPkxbeiQ4cORVsvGbv8dp934y839Uht&#10;+HerddaNa87/W6zWrVsKqmmcMePGxcXXXRWvffpRamtcYcmucempZ8VuO+2SgmpKy5RpU+PVt16P&#10;e599KoaMX/TxsGmy7ird4rgDfh0/+8lOsewy6Zv6IsjWcgTZAACgSf21fdmcZz4bubqKiFxdRPgh&#10;OAAA0HwymWw80vOxuOLeO2J2bXFHkDWlvoMGxv5nnhxLL7ZYXHHaObHbzrvqUFICPhvwRZxz1SXx&#10;9YSm7RhVTGOnT4szr70qzr7u73H0XvvEWSecGp07+15+UVVUVsTF11wVPd99O7Xd1xZkcmVF/PHm&#10;a+PPt1wXx/xi3zjjuN9Fly5d0l00JWPUmNFx5Hmnx8jJk1JdchI6/MmRB8XRe+4Tfz7t7JIYf1hX&#10;VxfnX3VJPP72GymoZv6mzKqMEy67KNa/786456rrY6UVVkhzuS0uubcvvNorrrrn9pg4c0ar3Wfy&#10;ddW5N14dcePVsc4qq8Z5x5wUO+3wU2PRAQAAmlhZfZeVrRwcudrW+800AADQspIuLs++9Hxstd/u&#10;ccE/byzpENu3zayujhMv/2v8cP8949U3XyvZAExrN2DQwNj72N/EvmecWNIhtm9LOsnd8fzTsck+&#10;u8b1d9wSc2pr01NcCampqYnLrv9HbHngXvHUu2+1ivfh5Llx+3M9Y5N9d4urb72hsEdYWEkQ55Jr&#10;roydjj409SG2b7vrxWdi9yMPjomTJ6enqLl469134gcH7FkSIbZvGzR2dPzo0P3ijgfuKXyNx3eN&#10;Hjsm/nTFX2ODX+xcCJ+35hDbfxs6YXwce+kFscneu8Q1t91YCIoDAADQNMoqyJavnRGZSX0jcvUp&#10;qAYAAGhNki5Y2x64V5x29eVROad1BiqSDiXHX3ZRbHfQL2Po8OEpqIj4V5etQ39/fOx96nElOcK2&#10;ITK5XFzz6AOx2T67FsKiopQNk5zTwz0fi4332bUQ+iq1EbMNkc3l4sYnH4lN990tHun5eORb4R5p&#10;XkOGDY1tfrVX3PXisyUZ8kwCNdsdtn+8169PCqr5rqRD7YnnnRFH/fWPJfu1UfKc+Nu9t8deRx8S&#10;1TXVKaio5SXjYfc7/vDY8ahfx8Ovv9IqP7c0VHVdbVz/xMOxxQF7xdkXnx+zqqpKo3AAAIAUK7u+&#10;15mKIbqyAQAATaZq9uw4+c9nF7pgJUGvcjBhxvTY9YTfxtmX/DnmzGkdXedKUdId5s4H7yl02er7&#10;1Zdlsee6bLYQFt37mENjzLixKagovZJOObv99lfxp5uvK4uQQRJ2TEaO7nbEQYK2NNg/778rdj/x&#10;iKioLu2AUvI+/tvzz43Hn30qBdX8v3ETJsRPDt03Xv74gzSUs8gGjRsbOxyyX4wcPbrEd7Lwknt6&#10;7Dm/L4y17T9iWKluo1kkgccne78Zm+//88LHlUwm0wp3CQAAUBxlF2TLVo2IfP2sFFQCAACUutfe&#10;fiO2PGCP6PVB37K8l0++81b84Fd7xceffZqCaspLMkbup4fuF5fec3tZdkL5cvSo+MmRB8eNd96a&#10;gmrSJXkxPRnD+tOjDomhE8eX3f6T7lRJ0PbSa68yCpB5SjqFJZ0sL7/vzlZzSMn7/rk3XB0PPflo&#10;i9cycPCg2PHIgwrB99Zk+uyq2PmYQ+Oj/p+0qn0tSDJ69w9/uzC2P/zAeL3/x+kutoUlX5MlH1e2&#10;3G/3+ODjD8v6LAAAABZW2QXZIlcXtaNfjHxdeXRKAAAAml7SZSEZH3TcpRdEfTZb1idcNWdOHHj2&#10;KXHFjT2ERoqk12svx/a/PSDGTJtaFvudn6sfub8w3qxyll9YS8yePTt+ddJRhTGspTgisSnd+cIz&#10;ccCJR8b0mbry813J+8k+xx/WajtZ/vnW6+PpF59tsfXf6P1W7H3qsYWxv61R8rH14HN/XzYhpeR+&#10;/uCAPeOxt15PQTWlY9acOXHweafHKeefE3Nqa8v9OAAAABql/IJsSZatelzk66tSUAkAAFBqpk6b&#10;Gtsd/MvC+CD+47ZnnoyDfnd01NfXOZVmkgQFT7vovDj5yotbbUBgYSTjzX50yD7x1ZDBpVd8Exoy&#10;bGhseeCe8fHQr1vNnhZV8tzY5uBfxvsftY7Rhiy6isqK+PEh+8bAMa17POQZ11wZnw8cUPR1e77w&#10;TBxz8Z9bfafQZH+/Pu+M+GJg6x3rnXRhO+KMkwv3s3JOTQoqKk0v9OsTP/zVL2LoCCOvAQAAGqo8&#10;g2yzx0T9hHcicvUpqAYAACgVg4cOiR0PPygmV1a4Z3ORBGh2/M0BMWXqlNTVVupqampi3xMOj2f7&#10;9C73o5ir6tra2Ot3x8QzvZ5LYXXN7+U3Xo09Tjoy6jKZ1r7VRktCn4f+8cy4/f67SqxymtrMiorY&#10;9ahDorKmuizO9rA/nBY1c+YUbb1nej0fZ13796Kt19KSzmy/PufUmNIKu6MOHDIotj5wz3hnwGcp&#10;qKb0JR9zdjv+8Hi452PlfhQAAAANUpZBtkS2amTkjBcFAAAa6Mnne8YeJx0d1XXGA83PhBnTY8cj&#10;DopPP++f3iJLzJhxY2Obg34RX4wcUe5HMV9JqOD0HlfEzXf/M8VVNr3r77glTrz8L62+A9KiSJ4b&#10;l913Z5xw3hlGIJepJGC9w2H7x5QyCqInow2POvuUoqz16luvx+k9Li+7kcbJ14S7HHVIVLeicOR9&#10;jz1YCIbPqtGFrSkl7xt/uvm6wqhRn4cAAADmr325nk+ubmZE1gtQAADAgt109z/jHw/d66QaqKau&#10;LvY/63fx6BXXxjZb/aAkak6rZFzkXicfFRkvejbY3x+6N8ZOmhCXnXdRiVS88HrcdmPc8MTDpVp+&#10;0b3y8Qex7/GHx5O33B0dOnQos92Xr2RE4m7H/iaqitidLC36Df4qnnyuZxyw937NVtGgrwfHCX9r&#10;/R9v5yXptnXsuafFQzfcns4CGygJV51zyfnx1Ltvl0S9pSoZNTrplGPj0RvviLZtm7bHwK9+sW9s&#10;seEmTXa9keNGxw1PPNJk11tU63dbLY478JDU1PNtG3RfPz3FAABAK1C+QbaaSZGtHBZtF1s5ok3Z&#10;NqYDAAAW4Opbro8bn3rUMS2EQ/54RjychNm23Lrkak+DgYMHxd6nHqvT1kJ4+PVXonOnznHhGX8o&#10;udobKunEJsTWeF+MGhH7n3RUPCXMVhaScM7hZ54cM2fPLtsz+MONPWLXn+4SXZdcssmvPaNiZhxw&#10;+oll14ntv/UdNDBefuOV2H3n3dJVWAMl7yfH/eG0eKP/JyVRb6n76OvBcdDvjo5Hbrgj2rdvupdn&#10;Nt1w48JbU5lRUZGqINtm3deL/X+xTwoqAQAAmlv5JrhydZGZOSTy2fL7bUwAAKBhbr33TiG2RZAE&#10;sH79h9NjwKCBJbuHljJ0+HAhtkV094vPRo/bbijpPczL488+Fdc8+kA6iysBA0aNiD2OPjQymUy5&#10;H0Wrd95lFxW6kpWzbC4Xf7vu701+Akn46aBTjovqurpyf5oVnHn15TGntvSmfyT38cCTjxZiK7KP&#10;h34dR5z1u7LaMwAAQEOVdSuy3OxRka+rTEElAABA2iSjuK584C73ZRElXVoOPuuUmDRlcknvo5gm&#10;TJoYe558pBBbE0g6iTz5fM+S38e3vf/RB/GHG3qkp6ASNWzi+MI4wJyxva3WC6/0rCjzEgAAIABJ&#10;REFUisfffqPcj6EgOYfkc0tTOv/Ki2PoxPEtvbXUSAJ9Z118fknVnHz8O+ac38enw75OQTXlp8/A&#10;AXHlTdekbt/5fD4+/bx/HHfeaSmoBgAAKEdlHWTLzhoWmYnvReT90BIAAPiPDz75KM6+/h9OpIlU&#10;19XGbsccGjU1Na1iP80pOaOfH//bqM9mW+8mi+yc666OLwYOaBV7mThpUvzmT2eW/Ri/pvL2F/3j&#10;9xee1zo2w3dMnTY1Trv6MofyL8nHjHMuu6jJrvfBxx/Gw2+82mTXay1e/KBPoaNqqTjpT2fFW59/&#10;Wu63rUXd+vQT0eu1l1JTT3VNTWx74F6x/1m/K3SNAwAAaAllHWRLZKrHR76+KgWVAAAAaZB0Djvy&#10;gnPciyZWWVMTR51zqgDOfGQy2fjl8YdHZXV1amssRclz7sAzT44ZFTNLeh/19fVxwO+PK7lOfR3b&#10;t4/Vl18htl53vdh+o01ir21/HAfvtMs3bztttmX8cL0NYt1Vu0XnDh2KXt8L/d6L2+67s+jr0nyS&#10;LlMHn3ZCYaQm//HewAExacqURT6Rurq6OOmS0uo8Vkzn9yiNAOUNd94Sr3z8QQoq4ZSrLm3yjokL&#10;a3b17JhcWVH29wQAAGhZ7cv9/LOVgyNXOyPadeyagmoAAICWlLw4u/uxv4maurpmr+J7yy0f22+6&#10;eWy18Wax5vfXjJVWWDGWXGKJWKzLYtGuXbvCY9q2/c/vHiUvzCejfrLZbNTMqYmq2dUxecqkGDth&#10;fAwY8lV8+OXn8cWI4ZFJ8Qv3/QZ/FXc+eG8c+5sjU1BN+pz7twuKMqat62KLxfYbbx5bbLBRrLvW&#10;2tFt5W6x7LLLxGJdukT79h2ibZs2//PcSyShkDlz5hS6dUybMS3GjR8Xg4cPjc8GDYz3vvy8KO83&#10;C6sum42DTz0+Xr730WjTpk1q65yf4/5weoyfPi2VtSXPmQ1WWz122nrb2HKTzWLN1deMFZZbLrp0&#10;6fKd51JDJM+32dXVMWny5Bg8bEj0/eTDePWDvs36wvoV998VO2y7fWzYfb1mW4PiufGu22J4SkIh&#10;aXPXI/fFH089a5GqOv0vf4zps/1S8LwkX+sMHjok1lunezoLjIh33+8TPR55IAWVkEgC6oed9bt4&#10;9b7HG/05EwAAoDUq+yBbvnZG1E94O9oudnC0adcpBRUBAAAt5fcX/SEqmqEbVtfOXeIX2+0QO/1o&#10;h9hkw41jheWWb/QLVf9+fBJy69ixYyzVdanotsoqscWmm8feu+/5zeMqZ1XGiFGj4r0P+8bTb70W&#10;X48f1+T7WRSX33tH/GyHnWPN1VdPVV0t7e0+vaPnu283eRVJwOinm20Re+ywU2y56RbRbdVVo1PH&#10;xn3v++/nXvK/HZZYohC4XGmFFWLD7uvHrj/92TePq62rjXHjx8dnX34ePV97uRBuS1P3sK8njIuL&#10;e1wRF531xxRU0zgvvvpSYQxmWrRr2zZ23Wqb2HeXn8fmm2xeCK011YvvyXWW/NfzbJ211oq9dv15&#10;XBoRc2prY/jIEfF2397x2KsvxsjJk5v0NH577u/j3YefLoTvKF1JV6PrHnvQHZyHe158Ns45+fRo&#10;/6/AfGMNHDwoen34fro2lUJ//Pvf4qnb7k1lbTNmzoijLvpDCirh25Lw7ZU3XRt/PPVM5wIAAJS9&#10;sg+yJbKzRka+riLadFkxBdUAAAAt4dGnn4iXP2q6EUtLdu4cx+93UOy35z7RbeWVi7ajrkt2jc02&#10;3qTwdvJRx0dNTU280/fduOmhe+OLUSOKVse8JMGm/U89Jj588qVo337hXkhvbSpnVcVxF/+5yXbV&#10;JtrEz3/wwzjpsKNio/U3LFp3jyQgt9Yaaxbe9ttrn0JnrS8HDYw7H30wnuvbOxWhtnteej7222Pv&#10;2HTDjVu8loaaPXt2nPaPv7V4Hcnz6mdbbBmnHHFcbLLBRkXvGtO5U6fYcL31C28nHXlcTJ0+PZ56&#10;4em46fGHo7Jm0QPISYepQ08/MXqmNHzCgiUfYY4459SSG79bTHWZTLzXr0/s+OMdFmrVUy9pus9V&#10;rdmnw4cWQpWrrFS8r/8a6rAzf5fq7r3l7J/PPhmH7X9wrNatW7kfBQAAUOb0qk6CbFUjIl8/KwWV&#10;AAAALWHSlMnxp5uvXeSVk6DH/tvvGK/edl989tzrccrRJxQ1xDY3SXeh3XfeNZ6944Ho/2Sv+Otx&#10;J8dySyzRojXNrK6Oq26+pkVrSItkXOwhpx8f9dnsIle08eprxN0XXR6DX3wjbr7s6kL3v5YcUZWs&#10;ndRw7V8vj0EvvBn3/PWK2Pj7a7RYPf92wkXnfTMutRQcfe7vWzR0sPLSy0SP08+NL599NW6/6vrY&#10;bKNNUjH6bPlll43jf3t0fPr0y/Hc9bfHLltstcjX7D98aDz+zJNNUh/F99JrL8fXE5p/PHOp63H3&#10;PxdqB0nnUCNbG+6BJx9NXU13PXxfDBwzKgWVMC9nX3ahswEAAMqeIFsiVxd1Y1+JfGZ2CooBAACK&#10;7chzT1ukDi7J+MZTDvh1DHj2lbj6ostinbXWjjYpvItLde0ahx/0m/iw50vxzz/9Nbp2WazFarn9&#10;uZ4xeuyYFls/LR57+okYOHrRXlTefsNNove9j8Vzdz4YP93+J9GhQ8fU7bNDhw6FDkDP3fFgvHHn&#10;Q7HVOt1brJaJM2fEnQ/e02LrN8Zb774THwwZ1CJrr9h1qbjv4quiz+PPFzrspXXkZhKq23iDDQsh&#10;uw8ffTb2+MG2i3S98266JmZUVDRZfRRHEk4997qrnHYDfD5yeFQ3sothEro+9+rLW6ji0nTHc0+l&#10;KjQ9ddrUuPSuhQsxUjzJ5/yP+n/sxAEAgLImyPYv2apRka/1g0oAACg3vV57OQaNHb1Qu04CbGcc&#10;fFh8+exrcdaJp8ZiLRgMa4ykc9yuO+0Sn/R8Kf5x2tmxeKdOLVLHUeedUVKdsZpa5azKOP/W6xf6&#10;qrtssXUhwHb/dbfG91YtnTFUa67+/Xjilruj1813xYarfb9FarjygbsL559myfvG2VdfVvQKl+jU&#10;Ka4/+0/R9/HnY4cfbZfKUO68LL/scoVuhH0feCp+tpAd2pJQ8+FnnhyGU5aWG++6LarmzCn3Y2iw&#10;Tz7r36jHP/3iszG50s9NGyMZ4/pR/09SU8+Zl14YeR/ZSsIpl15Y1l8fAwAACLL9S272mKif8E5E&#10;rj4V9QAAAM2vvr4uzr72yoVa56ebbhH9n3opfn/sSdG5c+eSvFvt2rWLA36xX3z0ZK/Yfettir7+&#10;8EkT4uU3Xy36umlx9LmnLdTIyOWX7Bov3HRX3H7VdSUVYPtv66+7Xrxw10Nx0bEnFcKVxZTN5eKk&#10;889J0Wn8ryef6xnTqmYVdc0dN9k8PnqqV+y9+16pGB+6sFZeaaW446rr48G/XR2Ld2r8x+cBo0fG&#10;K2+8kpbtsADVNTVx3WMPOqZGeP6Nlxv84EwmG+fd2CMFVZee2x6+NxU1Dx0+PHoP+CwFldAQkypm&#10;xvsffeCsAACAsiXI9i25usrI5+pSUw8AANC8Lvz736K6trZRayy3xJLx6BXXxt1X3xhLLrFEq7hD&#10;nTt1ilsvvybuv+SqWKxjccdS/vmGHpHJZou6Zhp89OnH8fHQIY2qJAl7/f7AQ6LvY8/Hht3XazVn&#10;ceTBh0Xfh3oWvTtbn4ED4qshg4u6ZkPVZzJx8e03FW29Du3axc3nXRj39LgpOnVsmQ6NzeHH22wb&#10;n/bsFYf8bLdGX/3ca68q3AfS786H7l2k8eDlqFff9xq861fferXQXYzGe+uzTyOTgrM77+8Xt3gN&#10;NM5lty18x14AAIBSJ8j2LdnZoyJfl+7RIgAAQNMYMWpUPPLma4261j4/3iHef/z52GarH7TKu7D9&#10;ttvFR0+8GD9cb4OirTljdlXceOetRVsvDZJxUSdfekGjKll9+RXivQeeiDNOOCXat2/X6s5kpRVW&#10;iOfueCBOOeDXRV337Cv+WtT1Guq622+OqkaGbBfW2iuvEv0efS72+NnuLbTb5tWhQ8e47LyL4rkb&#10;bo9lF294+Liypib+8o/ij3alcerq6nRjWwiVc2pi6rSpC/yHyeerC266NoU7KA1JwHLgkEEtWmsy&#10;3vTjoV+XzqFR8OXoUYVOegAAAOVIkO1bctXjI1sxPCLf+NEuAABAaTnnir80uN6kE9ZVp54V1/71&#10;imjfvn2rvtNdunSJh67/Z+y//Y5FW/OGJx6Ompqaoq3X0h568tGYUlnR4Cr22e4n8eaDT8UqK63c&#10;Wo+kIBlledaJp8bNf2hcyG9RDBwzKj75vH/R1muI5H3h5qceK8paP9pgo3jl3sdimaWWKsp6LWnj&#10;9TeMdx9+OtZeedUGV/HQ6y/HlAaEfWg5TzzXszAqmMb7fOCABf6b3n3fLfqI49bmrT69W3RH5/z9&#10;0tZ4rGXhyluFSAEAgPIkyPZtubqon/ph5Ot1ZQMAgNZs4JDBDR7ruFinTvHizXfGr365f9k8J5JA&#10;0dUXXRYn73dQUdZLOpbcWyYddZLuQRffeUuDHpsEKP9y7Mlx7V8uL9yTcrHHLj+Px6+6PtoVac9n&#10;X3lJqk72wScfjXw0/5jEPbb5UTxw7a1l9dxKgrqv3Ptoo4K6l91wdbPWxMJLuoX1eOBuJ7iQ3uz7&#10;7gL/4QWe/4vs2bdfb7G1k45eIydParH1WTSvf/pJzJkzxykCAABlR5Dtv+SqRkR21uiIIvzQGAAA&#10;aBmnX3p+g9Zdfsmu0fuBJ2P9ddcryzt1zsmnxWG77lGUta555P5CKKG1e6jnY1GfzTZol3dedFkc&#10;cfBvWv2ZzM3WW2wVj1x5XSHM19xGTJ4Yn335RSr2nbwPXPvI/c2+zs9/8MO4+W//KKsQ27/9O6j7&#10;m10aNkr16ffeianTpxWjNBqp74f9dAtbBK9/1G++/3j4yBExRkfCRTZs4oSor69vkbVvvv+OFlmX&#10;ppGE2vt82NdpAgAAZad1z8RZCLnaGZGZ1j/aLdU92rTvXHL1AwAA8zdw8KD4esL4BT6u27LLxUt3&#10;PRxLLL54WZ/oX8/+U0yrmBm9PmjeF9LqMpno+cLTccDerbfzXSabjavvv2uBj0s6kT1y5bWx9eZb&#10;FaWutNp68y3j3ouviCMuPK/ZO5RdfcfNcd81DeuU15ze6P1WzK5t3u4rm6+1dtx06T9aeqst7tI/&#10;XBjdVlolrnrwngWWcuE/LoubL/tPZ6oll1iyFZ9M6fjLTT3K/QgWyYQZ0wufl9q3azfXy9z5yH0l&#10;s5e0GzVmTKyz1lpFrXJObW088947pXhc30jC7Ot1+15st8WWsd6a60S3lVeNFZdfITp16hQd2neI&#10;9u3bFfZZn8lE5azKmDJ1Snw9Ylh8OmhgvPP5p1HbQgHCpnRfzydi5x12Kvl9AAAANIYg23/LZyM7&#10;a2RhvKggGwAAtD5/u/maBe5p5aWXiVfvfSy6dPY9QdK96MZLrop9jz88vhg1olnXuvj2W2L/vfcv&#10;Qg+ulvFsr+ejqrZ2gWs/coUQ27/t8KPt46JjT4q/3HFzs67Te8DnMW3G9FhumWWbdZ0FufCmBX98&#10;WhSrLLNsPHbjnWXZiW1uTjryuBg3aWI8+NpL831crw/fj5kVFbH0UksV/v8aq6/RMgXzjXETJsTQ&#10;BoTSmb8k/LPs0sv8z2MymWw8+uZrTq+JfDqgf9GDbL1ee6kwur3UdGzfPg7bba/41S/2jXXWXLsQ&#10;VmuMXXbc+ZtHT5k2NZ7p9Xzc+PiDUVFdXXJnEYWvTz6LbDYb7eYROAUAAGiN/ORyLnI14yI7a1RE&#10;CX6zDwAAzNukKVOiz8AB833M4p06x/P/vE+I7VuS0MsD19xaOJvmVFlTHV8s4P6UqmRk5F9vv3G+&#10;1SedR24//5LCWE3+Ixmv+pNNNmv2E7nlvjtb9NRHjx1T6JDUXNq2aROPXnNrdOjQoUX3mTaX/uGC&#10;OKAB3W4eeurRb/68ykorl88BpdTjzz1V7kfQJCZNnjzXy7z57luRLYNx38XS55MPi77mtQ/c3VLb&#10;XSjbbbhxPPGPm+KrF96MC844N9Zft3ujQ2z/bYXllo9jDzsy+j/zajx3w+2FjqSlJgkjDh81suTq&#10;BgAAWBQ6ss1Fvr4qMlM/ivbLbhht2pf3GCEAAGhNrr/r1vnuJgl6vHDL3S3elSmNui65RDx05bWx&#10;z+knNmt1tz98X9xwyVWlekzz9Mnn/aNyAd1A/nzksd/pJMJ/3HZZj9j6wD1jdgM62i2se158Ns77&#10;3ZmL/ML5wnr4mSea9fp/PPzYWK1bt2Zdo1Rddf7F8dkRB8fQifPu8HXTk4/EiUccWwj2JiOnk+Bp&#10;c4+8Ze6Sc7+ziYJsyX1cddllY+M11461Vvt+LN21ayy/zHKF/1Y1uyqmTJ8Ww8eOjg8GDoipVbNa&#10;3R0ZP2FcbNB9vf/5+yvvnP/XS42xzOJLxKZrrRPd11gzlum6dKy0/AqFf11XXxfjJ0+KcRPHxxfD&#10;hhY67LXW96nen31a1PWmz5wRo6dOKeqaC2vlpZaO2y/9e2y8/obNuk5y/Z633Rdv9+kdx1/856jL&#10;Zpt1vabU+/13Y90SDOEBAAAsLEG2echWjYp8bYUgGwAAtBJzamvjkddfnu9mbj7vwvj+aqu75fOw&#10;6UabxDF77RN3vvBMs63xYr8+cXVdXXTs2LHZ1mgJNy+gM8pOm20Zx/zmyFa156bUuXPnuP+yHrH/&#10;Wb9rtjWS7kMfffpRbPuDHxZ9f/l8Ph586flmu/46q6waRx96eLNdv9Ql4bQnbrojfnzIvlFdVzfX&#10;3VTX1sZnAz6PLTbdPNq0aRNrr7KK0ZYt5MtBX0XVnDkLtfhySywZ+++0S+z84x2i+zrdY+muSzV4&#10;1G59JhNjxo6N3v3ei9ufejTGTZ+W+rNakDFzeQ5XVFbEsPmEOucn+YWAbTfYKH61+y/iB1tsHSut&#10;sEK0b9+wHz8nHweTEc/9v/gsHnquZ7z12aetJtg2rWpWoTNrscY69+7zblHWWVTn/ubIOOHwY4o6&#10;7nrHH+8QnzzZKw49/cT4fOTwoq27KF7s/WYcfegRJVErAABAUzBadB7ydTMin22+3/QGAACKY/ll&#10;ly+s806f3oXxPPOy73Y7xu477+auLMB5p5wVSzbj2NXkHr3+zhvNdv1iWn3FlQqrVdfUxJuffTLP&#10;lZPzvPlv/2gVe25OSYBo/+1/2qxr3PXEQy2yt0FfD4lZCxnMWZCk49T9V99U1KBAKVqq61Jx/+U9&#10;5lv5bQ/d+82ff7jRpuV+ZC0m6dzZGMn7wK923DnevPPh+KjnS/Gn358d2279w1h26WUa9X7RoX37&#10;WGuNNQrjjt999Nl46Za7Y91VS7vL4chxY/7n7956951GX2fFrkvF9Wf/Ob56/o148LrbYt89945u&#10;q6zS4BBbIgmILr/scoXOpHf944YY+Pzr8cfDj4l2reRjV9Xs+XdlbUpPvdqraGstjA7t2sUz190W&#10;Jx15XIt8blp88cWj5233xjbd1y/62gvj02FDC0FIAACAcuGnmPOQjBetG/dG5DPF+yEDAADQ9HbY&#10;drvCNW948J55XnuNFVeMqy+81Ok3QDJ28Y6/XNGsa1z/wLzvVSk5cp8DC9W+2futeVadBCyeuPa2&#10;6NypU6vYc3O7+Jw/RftmfNH79U8/jrp5dORqTvc1Y4Du+H32j5VXWLHoeypFW266RRzzi33nWfmr&#10;n3xY6O6Z2Grjzcr9uFpEJpON5/s2rNtU8rHi9wceEp8//XJcdf4lscbqTdtxdb11uscr9z4W91/y&#10;98L4zFI0Zi6d1+55+vEG72SD760eT119U7z/5Aux9+57Nmk31eTz4vG/PTq+fO61QjfYUjdj5vSi&#10;7CAJPL375eepPa3FOnaMN+9+NDbdcOMWrSMJ0D18w+2x8ffXaNE6GiL5JY8Jkyalvk4AAICmIsg2&#10;H7nZoyJfV5na+gAAgPn73rLLxdJLLRUzKipiwKgR83zsHX/roVtRI2yz1Q9iq3W6N9v1B40bE5Wz&#10;Sv97sZ1/8v/dw25+9P55Pua4vfeL7muvU8SqStviiy0eFx17crPtIXmx+L0P+hb1jJLQwRNvN08X&#10;wmTM32nHnNQs126tzjvlzFh6scXmurv/7xj5ZuHPG62/YbkfVYv4ctDA+XZX/bcdN9k8+j/1Upxx&#10;wimxxOKLN2up22/74+jzyDOx+Vprt+zhLIQZld/9XDu7enb0HzFsgRdKOmrdeM6f48W7H/7/cbvR&#10;ptlq7NSxU5x/+rnx6JXXlXR3tinTphZlneEjRzbofaQlJJ+Tnrvp7kK3vlTU07ZtPHjNrYW60m7w&#10;0EGprxEAAKCpeKVmPvL1FZGrmZz8KbU1AgAA83bs/gcV/tuzLz0/z8cc8rPdYu011nSKjfT3P/6l&#10;Wa/f54P3m/X6zS0JUS63zLJRUVkZA0ePmutqyy+5ZJxz8mklvc+WcOgBB8dyS3ZttpX/+ci8g4fN&#10;YdSYMZFpppFhZ/76t9GlS5ei7qfUtW/XLh78+43z3MVN/xov2m3ldAQxysH4iRMK4ebk7dHnn5rv&#10;jju2axf3/OWKuKfHTYXxgcXSuXPnePKWe+LXO+9aUndk+ITvdmTr02/BQd4frrdBfPzEi7HXbns2&#10;Y2X/a5stt46+D/WMlZZauqjrNpUZM4rTke2dfg3rWNgSrjnzvMJ43jTpuuSScckJp6b2zP7tvY8+&#10;SEchAAAARSDINh+52hmRmdY/8pna1NYIAADM224/3aXw325+7MG5Pibp7HHBaec6wYWw5urfj226&#10;r99s13/khWeasfrmd8ohhxfWePnNV+a51q0XXR7t27cv6X22hKSDykXN+KLz+4O/ivr64o0Xfef9&#10;5gkdJB2TkrF8NN6G3deLvX+0/Vz/3VdjR8esqqpCSKqUu0OVkp8efUhstv8ehbeHX5/3x9TVlls+&#10;Pnz8hdhxux1aZHfJx6bL//iX2HWrH7TI+gtj1pya6HHbDd+8XfrPeYc4E8mIz0duvCOWXKJlRqmu&#10;sNzy8fJdD0XHEvzcOWX6tKKs80IzdfhcVJuvtU788ue/SGVtv97vV9G1y9w7caZF388/TXV9AAAA&#10;TclP3OYnn43srOGRrzdeFAAASk3S7WqVlVaOqdOmxuTKirlWf/nJp+tWtAguP+eCZrt27wGfFUYu&#10;lqqf77xbofKbHnlgrjvYYeNNY6vNtijZ/bW0PX62e7MGGQYM+qpoO3zytV7Nct2T9z84OnTo0CzX&#10;LgeXnP2neY6bu+b2m+LNd9+JxTt1KvdjSo3N1lwrXrvv8UJ3pZZ262U9YuPvp6vr1LwkIyhveOKR&#10;b95GT50yz8f+4bCjCiM+W9pSXZeKXrfcWxLjIL9t8vTmHy2aj3z0Hz602ddprGT07D8vuzp1df1b&#10;EkK94rSz01HMPAwZPy6VdQEAADQHQbYFyFWPjWzl8IhcfarrBAAAvmt6VVWst8eO8aND95vryay+&#10;/Apx4D4HOLVFkIyH2mqddZvl2smL68NHjijSTpreNgfvXXj+zSsUcNV5F5Xs3tKgfft2cf7RJzZb&#10;Jb3efLUou6yvr48BI/+PvfuAkqLKGjh+Z3pyIgx5yDkKSJAgkoMkRQVBRRAwoRgwK66CuquCghlF&#10;zAkUxYQRBUEBEQXJeQjDDDDD5NTxO9W766crYQbqdb/q+v/O6eN6ZN+771YxNF23701Vsvb4S69Q&#10;sq5dGMUyN4+6/LinfXXJJzJh+j2SV1xs9zRpoddZ7eXDua9LVFSUFvEYRTHvzHnR3xUxVMy45ka5&#10;btwkbU5jvP+YfevdGkRSdjl56r8onZ2T43//pJuLz+vl76ans4G9+2tdnOzxeqWklKkxAAAAAOyB&#10;QrZT8LmLxZ25TlyZG7SOEwAAAMBfGQ/ynG63uE/Q1WvGlNvEWr089DT1KnXFRCvXrrJsXox7z3gd&#10;z+DOXaVG9RrBDtHyRg6/SFlHno8DNJpt287t/g46ZjunWQupWKFCQM4Qyq4fN0miQqgYKRTVqlRZ&#10;5j02x188phNj9OYTFiu0OpFJQy+UsSPHaBfX8POHSvOU2hpEUjbOAIysTtO0a9c1l1+lQRQnZ/wM&#10;ubTvIJ1DlNwAFEMCAAAAgA4oZCsDT0GquNKXaR8nAAAAgLIxxo726NKdbJmgc4dOyrrOfLbs2wCf&#10;JjAenBoaxQ3BFhMdLRd2P09JFMY44oLCQuUnXL5qpZJ1pyrsVmcnxmjWW0aPtXsatGUUsi565mWJ&#10;UDhm+EwMHThY6lerZuUUS/uGjeWeKbdpEMnxvTBjpo5hHVdmdrbyPXbt3a18j/Iy3iM2qt9Au7iO&#10;Z3j/8/UL6k+OZR/TJhYAAAAAUIlCtjLwlmSKJ3+n+NzqP8QGAAAAoN59kyZr173FqiIcDrl8wGAl&#10;0f+2e5d4T9BRz6qMEXi6j9eykisvVtclaMOm35Vn4uPlS01f0yga6NjubNPXtavLLx5t9xRo64lb&#10;7pQa1atrG5/RL/KB62/VIJLTExcVJW/Pmav1+6X6detK1xatNIjk1EoD0JFt255dyvcor75nd7TM&#10;e+5mTZpqEMWJHcvO0jU0AAAAADAVT27KwusUn6tAXIeW6x8rAAAAgJMyHswOHTiEJJlo7EWXKlnX&#10;GA97IO1gkE6lxq0T6ZRlpjYtW0mEogfkX69QO17UKNLcnZ5u+rojevSiUNdESYmJ/nHA0EuXZi3k&#10;wsHDtb8q53U717LjaWfffp/ExsZqEMnJ3TFpss7h/cHlcinfY+e+VOV7lNe5Z3fSLqYTMTq9VoyP&#10;1zM4ETmaRSEbAAAAAHvgk81ycB1ZLeILrW4AAAAAgN2MGTDY30UM5mlYv4EkxcYpyeiqX9aEzJVK&#10;jImRNhbpHGMVRsHWsG49lET72coflGbBeCDtE5/p617QX02HRDu7daI1CmXsZNZ9D1nitMbPqNH9&#10;BmkQSfk0rllLBvTuZ4lY27Y+S1lBs9Vs369fIVvTRnp3Oftfvdt30CugP8mBPgE8AAAgAElEQVQv&#10;yNMmFgAAAABQib/ll4Mnf7f4PCWWiRcAAADA310xQk33MLu7tN9AJRlYumplyGT2xlGXS1hYmAaR&#10;hJarRl6m5DzHCguk1FmqLFe79+5Wsm7b1m2UrGtnjRs2lBoVK9k9Ddo4v1MXSalZ0zLxXjRomAZR&#10;lM+z/3jEMrEaxYKX9OyjQSTBl5GTrV1MVZOrahBF2bVt3lrb2A4dPaJBFAAAAACgHoVs5eTO3GCp&#10;eAEAAAD8v6TYWKlfty4ZUeD83v2VrPvD778F+WTmGTn8olA5ilZaNmsh4YoKBA9lZCg76pYd20xf&#10;s2alyhIfp+9YNCubeMEldk+BNh664z5LxduyWTMNoii7dg0aSbPG1uqidbEFxsyq5nZ7/CPZdRMf&#10;r6Zjryr1a9fRNrai4mINogAAAAAA9SLIcfk4Dy6RyBpdrRQyAAAAgP+4+sKRpEKRFk3UPKh3ejz+&#10;B3dxsbEanPL0NamVIpUqVLRq+FpzOBxyTrMWsmrbFtPD3L5zuzSoW0/J8TdsNz/eS/oOMH1N/NvA&#10;3v3lkdfnkY0g69PubEmuVNlSMUdGRknjGrVkV8YhDaI5tTsmWW+UbuvmjO0uLS2RhOgYDSL5q6jI&#10;SJ3COaWqVatpG5vL7dIgCgAAAABQj0K2cvLk7xFvSZaExyRbKm4AAAAAIiPo2KFMTEyM1K6cLAeP&#10;ZZm+RVr6IWnSsJE2Zz0dVwy+wHpBW8iQnn2UFLJt2LpZBikqDvtFQby9u51n+pr4t9opKRIVESFO&#10;t5uMBNH1l4+3ZNyDuvWQZz9coEEkJxcRHi5dOnbWOcTjMt6DVIiLk9yiIg2jC4z4+HjZ+NlSOxxV&#10;qcT4BG1jK7Dx/Q0AAADAXhgtehpcB762XMwAAACA3SXFxEpKjZp2T4NSA7qcq2T53Xt3a3PG09Wr&#10;ew9rBm4Rnc9WU3ix6vdflazr9XrlcE6O6es2a9zE9DXxb8bw2gu6UygYTMYI4Xat21ky9s7tztYg&#10;ilMbO2iohIdb8+PiLi1baxAFrC42Vt9RqLkF+RpEAQAAAADqUch2GlxZP1suZgAAAMDuhlJIpNy5&#10;nc5RssXmHdu0Omd5GcUXtWvVtlbQFlO3tpr8btm/T8m6BYWF4hOfqWvGRkVJnMYP4EPBgB697Z6C&#10;oBrQsbNERDgsGXu9OmpGFJvt0mEjLBHn8bRoSCEvzlxYGEkEAAAAgGCjkO00eIuPiDtzveXiBgAA&#10;AOysb/eeXH/FWjRroWSDTbt2aHTK8uvctLllO9xYRXRUtFRNTDI9WpfHI06n0/R1M7MyTV+ze+u2&#10;pq+Jv2rX+iwyEkSjh1xo2dgrV6qsQRQnZ4wVbdKwsc4hnlRtuu4CAAAAABAS+CT9NLmOrrNk3AAA&#10;AIBdtWreimuvWJVKyUo22LB7p0anLL/+jCMMiL6KOgJm5+aavuaBQwdNX7N985amr4m/Sk6u4u+w&#10;iOBof1Z7y2Y+JiZGgyhOrmvL1pYuuq5etboGUQAAAAAAgDNFIdtpcmV8Jz53kSVjBwAAAOzGKDyo&#10;mqymyAr/zxj5VqNiJdMzkl1YIF6v17KZ7tT2bA2iCH1d23dUcsaMwxmmr5mWfsj0NZtauJOSVRgl&#10;bOdQMBgU0ZGRkpSYaNn4HQ79R6Ke10FNMXCgREVFWTp+AAAAAADwbxSynQF35gbLxg4AAADYSau6&#10;9RntGCB9O6p5EJ5fkK/hacumft36VgjT8tq0bKPkCPvTDpi+5t6D+01fs16deqavib8byJjqoOim&#10;6Pd3oIT5X3p382vfxtrjiStX1H98KwAAAAAAODWe5JwBZ/oyy8YOAAAA2Enfc7pzvQOkfcvWSjY6&#10;mpmp4WlPzegGmJiQoHuYIaF61WpKjnHgkPmFbLv27zN9zarJVUxfE393VgvGVAfDWU2bW/4MkRF6&#10;d2VLqZWiQRQAAAAAAMDuKGQ7A77SoyJel2XjBwAAAOyiXSs1xVX4u6aNmijJSvrhdEtmuyVdsgIm&#10;LjZWHAo6L6amHTR9zbSjR0xfMz4uzvQ18Xd169QlK0FQvzZ5V61iYlJoHxAAAAAAAFgChWxnwFt8&#10;WNzHNls2fgAAAMAuGjDaMWBq1ailZKsDh9K0PO+pdGxl7XF4VtOgWg3TI049dMj0NQ9mHTV9zcjI&#10;SNPXxN9VTKpAVoKgWpWqtjtzoEVFRdnrwAAAAAAAQEsUsp0hZ8YPlo4fAAAAsANG7gVOUpKaji4H&#10;M6zZka1102YaRGEfzeqbX7S6O938jmzFTqep6yXFxJq6Hk7M4XBILAU/AVexQkWbnTiwjG6W4Qo6&#10;WgIAAAAAAJQXn1CcIU/OZvG5iyx9BgAAACDUxcTGcI0DJDIiQiIUPAzfuW+Ppic+ufp16AYYSPVr&#10;1TF9t5zCQlPX83q9pq5naJRS2/Q1cWJNapHvQIulWFOpGDo6AgAAAAAATVDIdoZ8rgLxFJj/7WwA&#10;AAAA5kiMiZEwCSObAVSzcrLpmx3Jztb4xCdGN8DAqlOjpun7eX0+cXs85q2noJCtUmKi6WvixGox&#10;5jLgHA7+HFfJQTc2AAAAAACgCT6lMIErfYXlzwAAAACEqiYp5ndowsnVqVrd9AylWnS0aFKimlGr&#10;OL5aCgrZDKUlJeatVVpq2lr/Vbdmiulr4sRqUMgGAAAAAAAAKEEhmwncmWsYLwoAAABoqlIShUSB&#10;Vrem+cVEBaXmFRIFUnxcnCXjtqqkxApKIi91Ok1by+jwZrb4WMYuBlJyxUr2OSwAAAAAAAAQQBSy&#10;mcDnLhR35gbLnwMAAAAIRTWS6ZwTaBWTzC8mMop/VIxkVM3hcFguZiuroODeMxQWFZq2ls9n/n0c&#10;FRll+po4sQoUSAMAAAAAAABKUMhmElfm2pA4BwAAABBqYqKjuaYBVqua+aNFRVEnK9XCw/lrdyDF&#10;x6vpgFdQaF4hm8dr/n2cEB9v+po4sciISLIDAAAAAAAAKMAn6iZxH10j3pKskDgLAAAAEEpiYxi5&#10;F2gx0TFKdnSZON4xECLpxhZw0VFqCledLr3vvYqKRqri+Oi0CAAAAAAAAKhBIZuJPJm/hcxZAAAA&#10;gFBRuQIFHoGWXKmykh3dHo/Ox/6bsLAwzSIKfQ5FHfBycnPsnlr8STi/twEAAAAAAAAlKGQzkTtv&#10;Z8icBQAAAABOV3RUlJLc+XxeS12TKEeEBlHYS7SiUcIlJcV2Ty0AAAAAAAAAKMen6iZyH1svPk+p&#10;hDnUfHAOAAAAAFbgUFTA5fH6uP44KVVd8FwuN4kHAKAMPB6PlJSUiNvjlrz8fHG6XFJYVChFRUXi&#10;8bjF6/WK26PnlxN2p+7RIAoAAAAAsDcK2UzkcxWI++ivElmja8icCQAAAADKy+FwKMlZqdEVi1Gx&#10;OAlVhWxezbsBFhQWaBAFAMAOSkpL5UjmUdm3P1VSD+yTnftSZce+vbIz7aDkFBaI18cXDwAAAAAA&#10;p49CNpM505dRyAYAAADA1ipVqKTk+B6vtUaLInS43R7TzuIIN7/YLic/z/Q1AQAwuqcdSDsoq39Z&#10;I0vX/CjLN/wmTjddSgEAAAAA6lDIZjJP3g7xuQslLCI+pM4FAAAAAIDuVHVkM1NYWLjpaxpj2wAA&#10;MENa+iFZufpH+fi7r2XN9q10WAMAAAAABBSFbGbzOsV18FuJqn9BaJ0LAAAAAACcsXAFxXalzlIu&#10;TAB5vOZ16AMAHWRlH5MPPv1IXl78vmTm53NNAAAAAABBQyGbAs4jqySq3jARBd+yBgAAAAAA1hUd&#10;HW167KlpB7gjAsjjYcwxAOszxoauWP2jzHltnqzfu5srCgAAAADQAoVsCngLD4gnf584khqE3NkA&#10;AAAAANCVzwLjz8LDzf/SW0FRkelr4sQY5QrAyowCtgWLP5AH5z0nTrebawkAAAAA0AqFbIq40n+g&#10;kA0AAACALeUXqhpJZf5IRqAsIiIcpuVJRSHb1v37TF8TJ5Zx9AjZAWA5RrH3Z18vkfuemy35xcVc&#10;QAAAAACAlihkU8SVtVZivJeJhEeG5PkAAAAA4ERcTqeS3MTFxZFzhIT46GgpLC017Sj5JRQkBFJO&#10;Xo59DgsgJBxIOyijb71eDmUf44ICAAAAALRm/teA4ecrzRavM49kAAAAALAdt8ej5MjhNGTDKXi9&#10;akaLRkaa+yW1etVqmLqe1+cTN+PhAib1UJpNTgrA6ow/Fd9Y+Lb0HD+aIjYAAAAAgCVQyKaQO2Nl&#10;yJ4NAAAAAE7E5XYpyU14uHnjHQPBJ2qKqnBiLpeaboCREeYWstVMrmLqeoYixsQFzC4K2QBYgPFn&#10;4ugbJsoD857nPQkAAAAAwDIYLaqQM2OZRNW/IGTPBwAAAADHk5OjZuxeeJi1WrK5FHWmw4mp6gZY&#10;Nbmqqes1rd9Qlq5fZ+qamVmZkpSYaOqa+Duv1ytZ+flkBoDWcvPy5ILrxsm+o0csdaGM93rG+O0q&#10;SRUkITbwI+ULSopl7+GMgO8LAAAAAPh/FLIp5C0+Iu6cHRJRsWnInhEAAADQXUZmJtcowAqLi5Rs&#10;GB0do/Gp/87j9eoWUshT1Q3Q7NGi9WvXNnU9Q1p6mjSs38D0dfFXhUVFdDYCoLXs3FzpcflFUlha&#10;onWcVRITZei5vaRP13OlScMmUrlSJYmKigpqTFnZx6TjqGFBjQEAAAAA7I5CNsVc6SsoZAMAAACC&#10;SFVhC07sWE62kuyEh1urIxuFbIFXUFCgZM/YmFhT16td0/xCtq27dkiPrueavi7+6sChg2QEgLby&#10;8vNl4IQx2hax1UmuIlMuGyd9z+stlStW0iAiAAAAAIBuKGRTzJ25RkQmhvQZAQAAAJ2VaN6NIhQd&#10;zc5Scqrw8HDLZcvj8YjD4dAgEnsoKi5Wcs6kJHNHdtaulWLqeoYN27aYvib+bv3GDWQFgJZcLpcM&#10;uGq0HM3L1S68mpUqy9P3Pigd23XQIBoAAAAAgM4oZFPM5y4UV8YqiazRNaTPCQAAAOhqX/ohrk2A&#10;pR05bPqGcUEeNXW6XG43hWwBdCz7mJLNoiLNvf+qJCebup5hzdbNpq+Jv/vmpxVkBYCWbvrHXXI4&#10;N0er0MLDwuTRG6fKJcNHSJhYq7MuAAAAACA4rPd1dgtyZa61ewoAAACAoDmarWbMJU7swGHzC9nq&#10;VKlmyYwXFhVqEIV9HD5q/r0nCkaLxsXGicPkDoNZ+XlSUkIHSpW8Xq+s2ERHNgD6eWPh2/LlL2u0&#10;iqt6hYrywxvvy8jhF1HEBgAAAAAoMwrZAsB9dI343EUhf04AAABAR/sUFbbgxFTkvFbVqpbMeGZW&#10;pgZR2Ef6kQzTz2o8fI+IML+rXpNatU1fc9fe3aavif93JCtTPF4vGQGglazsY/LgvBe0iskYJbrs&#10;rUWSUqOmBtEAAAAAAKyEQrYAcWf8ZItzAgAAALpxut3i9ni4LgHi8Xik1OUyfbNGdeppeuKTO5Rh&#10;fmEVTiw17aDp2UmIiVaS8fbNmpu+5oo1fPag0pq1enU7AgDDtMcfFp/4tMlFpMMhn8x9TWJiYjSI&#10;pnx8FCsDAAAAQNBRyBYg7vx9tjgnAAAAoKP8gnyuS4CoGqWZUt2aHT12p+7RIAr72LE/1fSzNq1d&#10;R0n+OrVpZ/qaC75eYvqa+H8Lv/yMbADQSsaRI9qNFH3urn9IlcrJGkRSfsdycqwWMgAAAACEHArZ&#10;AsRbaP6H6QAAAADKJi39EJkKEOOBqgp1U8wfwxgIG3dus2TcVrXt4AHTI6+jqIiyaaMmpq+57+gR&#10;KS4uNn1diLhcLlm9bTOZAKCVZ17Ra6Ro2wYNpX/vfhpEcnqOHcuyYti24HK57Z4CAAAAwDYoZAsQ&#10;T/4e8ZbwF2EAAAAgGLbv3E7eA2Sfgo5Yhlo1rNmRbeXvv2kQhT24XE4lY23r1VJTRFm3dl0l627Y&#10;vFHJuna3bsNv4vXpM7oPAJxOp7z33Tda5WH6TXdoEMXp263ofSzO3JFsnq0AAAAAdkEhWwC5Dnxt&#10;m7MCAAAAOlm9fh3XI0B+VVREU61qNQ1Pe2rHCgrE5aaDRCBkHjumZJd6iroBJiYkSFREhOnrfvrt&#10;F6avCZH5779DFgBo5cvvvtaqwNb4M61Ny9YaRHL61qz/1aqhh7xjeXl2TwEAAABgGxSyBZAr62fb&#10;nBUAAADQydJ1vBcPlNUb1XQgS0pI0vG4ZZLFmKqA2LVnt5JtaivqyGbod3Zn09f8YNlS8Xq9pq9r&#10;Z4WFhbL011/sngYAmpnz1qtaBXRxzz4SHm7txw1f/bJagyhwPLszDpEXAAAAwCYoZAsgb/ERcefs&#10;sM15AQAAAF1kFxZKSWkp10MxoyfIxtS9pm8SExkpEREOzU5bdpu3bbFKqJa29nc1XVRq1ailLC2D&#10;e/UxfU2nxyO//EYXSjO9uuAt8QljRQHoo6CwUPYeztAqpoE9emsQxenLzskWJ110tWWMjzfG6QIA&#10;AAAIfRSyBZgrfYWtzgsAAADoInX/Pq6FYvn5BeJR0AmqbcPGmp20fH6kI2BAfPfzKiXbVK5YUVn4&#10;53QwvyOb4fGXn1eyrh25XC6Zs+Atu6cBgGa2bN+qXUwN6jXQIIrT9+MaNe8jYJ79Bw+QTQAAAMAG&#10;KGQLMHfmGludFwAAANDFaoqJlNt3IFXJFm2aNNPqnOX1xU98oUk1Y5Tm1gP7Td8lPCxMYmNjlUVf&#10;pXKyJERHm77uul075FhOtunr2tGizxYrKdAFgDOx5jf9xh0nJiZqEMXpe/XDBVYN3Ta+Wvat3VMA&#10;AAAA2AKFbAHmcxeKK4NvdwEAAACB9umyb8i5YmvXqxln2LpJc41OWX4ZOdlSVFxstbAt5WhWlnh9&#10;5o9+bFRT3VjR/xrc5Vwl676+4G0l69qJ2+2Wh+fPtXsaAGho+S/6fVnaEW7dRw1HszLl1z27NIgk&#10;uMI0j2/+J4s0iAIAAACAahSyBYErc63tzgwAAAAE22+7d/tHxEGdbxR1HmvcsJHlr9rvm3/XIIrQ&#10;tWXbFiVn69SilfKcDe07QMm6L3+yiJ95Z2j2S89KYWmJpc8AIDRtTN2j3bms3L1y1gtPaxBF8IWH&#10;O7SOL7uwULbv2qFBJAAAAABUopAtCNxH14jPXWS7cwMAAADB5BOfrFnHl0pUMUY7/rxjm5LVa9eq&#10;rcMRz8jir5dYOHr9Lf3pByUxdjqrvfKzt1e0R5HTKa+8+4aSte3A6M7z/Efv2z0NADTkdDrF6XZr&#10;F1hBQYEGUZRfVvYxWbh8qdXCVsLh0LuQzTD9qZkaRAEAAABAJQrZgsSducGW5wYAAACCaf7775B/&#10;RQ5lpCsZ7WiMqUpKStTklKfvoxXL/MV+UGPJqpVK1m3WuJnyK5YQHy/Na9dVsvbMt1+TwsJCJWuH&#10;uikP3H3CE7Zr2Egu7d1POje19thjANaUX6hnwVjaoTQNoii/aY8/bLWQlYmNidE+xlXbtsjyH9V8&#10;gQEAAACAHihkCxJPLi2wAQAAgEBb9vtvUlRcTN4VWLH6RyXrdm7WQsIkLMinO3NG55Rffltn9WNo&#10;KePwYclW9FC/Xh01BWb/a+qVE5Wsa4x5e+CJfypZO5S99OYrsmb71hOe8LWZz8ij906Xi/oNsnuq&#10;AARB1rFjWqb9p19/1iCK8vl53Vr58pc1VgpZqYiICEvEOWH6vbJrj37jdQEAAACYg0K2IHFlrRXx&#10;umx5dgAAACCYlv+4nPwr8PbnHytZd0C3HkE+mXlmv/ZSqBxFK59/+4WScGKjoiQuNjYgR+3Z/Txl&#10;BZuLViyTbTv5Ml1Z7di9S/71xvwT/upzmrWQCkkV/P97wZef6RU8AFsoLS3R8pgfLP1agyjKrri4&#10;WCY+eOLum3YUHh4uURYoZjO6QA+ZPF72HzwQ8L3z8gvosgwAAAAoRiFbkPhKs8V9bLMtzw4AAAAE&#10;07PvvEH+TVZQWCib96cqWbtrx65BPJm5Vm/bIrl5uSFzHl3M++h9JZEM6hy4ey8qKkoGdjpH2fpj&#10;77pZXG63svVDRUlJiVx5180nPc29k2/x/9PpdMr6PbvtnjIAQVBcomchW3r2McnOydYgklNzuz1y&#10;0eQJUqBpLoOpXrXqlojT6fFI34mXycKPP1BaWFZSWiobNm2Up+Y9L+deOlzaXjRQsrL17IoIAAAA&#10;hAoK2YLImfGDbc8OAAAABMuWA/vkQFoa+TfRN8u+VbZ2w3r1gnAidRZ9tjikzhNsh48ekcO5OUqi&#10;GNyzb0BPN3HU5crWzszPk388/pCy9UOB8RB82DVjT3o/1UmuIme1bO3/32vW/Sw+8dk9bQCCIC8/&#10;T9u0L/h4kQZRnNqN998h2w7u1z3MoGiUUscysbq9Xrnr2dnS5ZIh8sXSr8RtQtG+Ubi2ccsmeXb+&#10;i9JzzAhpMbSPXHjrdTJn4duSdizL/2uOHD1qQvQAAAAATkT/PtEhzJOzWXyeUglzRNs9FQAAAEBA&#10;PfzMLHnx0dkk3SRz3npVybqNa9aSyMjIIJxInWcWvC3jR4/1j27CmVvy7VfKsnh2u7MDeoXOPqud&#10;JMTEKOsO897338qwfudLt85dlKxvdVPuv1N2pR866SmmXTvlj//9tkWKNQCEnpjoGG3P9MzCf7/P&#10;iYnW8/Nuo2j5hmm3y1e/rNEgGj01q99Qvly72lIxH83Pk8mPzpDwxx6SHq3byqAevaRVsxZSs0ZN&#10;iY+Nk8ioKAkP+/cId5/P5+9Sa3RhzcnNlbT0g7Irda/8uuV3+XHj75JVhkLRA2kHpFXzFgE4GQAA&#10;AGBPFLIFkc9VIO6jv0pkjdAZlQMAAABYwdfrfvaPhEmuVJnrdYbS0tNlf6aargTDe/YJ4EkCI6eo&#10;UD796nO54PxhIXe2YJj7wbtKdjUKyipXrBTQExnFjbeMHisPvzZP2R7j7r9Dfnr7Q6lapaqyPazo&#10;X888IUt+XnXSyI17ot9/fiYZhRDf/LrW7mkDECSJCYnapr7I6ZSbHrhLXnp0jgbR/JUxEvrSKZMY&#10;C30KTRo00jq+k/H6fLJ843r/S6U9+1M1zQAAAAAQGvgKeJA505fZ+vwAAACAKnFRUVI5PkGiIo7/&#10;/Z2n588l9yZ4d/FCZWv37HJuAE9inkiHw3/vJZygY8o/XnjaXwiDM7N521Y5kperJItDugbn3rv8&#10;kjHiUNitzxjB1W/CZZKbp+9YukAyRoM+8tRMeemTD0+56/2Trv+jk+KuvXv8D8sBIBgiTvDeVhff&#10;rFsrCz/+QKuYtu/aKd1HDz9pEdv0qyfLwsef9r9mXHNjQOPTSaP6DW179rLatpdiSAAAAEAlCtmC&#10;zJO3Q3zuQlvnAAAAAFDh9iuuknWLv5KZN99x3NXf/GqJvysbTp/b45F5CsfrNW/SzJJXp2lKHf+9&#10;99N7Hx/3v+cVF8lnXy8JeFyh5qFnn1B2oiG9+wclW8YotnGD1HbrM+6/QRMvk+LiYqX76M4YLXbT&#10;/XfJy58tPmWkiTExcsmwi/74941bN9o3cQCCLi4uTvuLcNezs+XTr4L/Xsd4r/rwnMdl0PXjJTM/&#10;/4S/LsrhkCsuGSOd2nfwvwb1Cc77AB2k1Kxl27OX1dbUPdYIFAAAALAoCtmCzesU16Hl9s4BAAAA&#10;oMCSFf/uftz9nG7HXdzoxDN1xjRSfwY++ORDcXo8StZunlJHoqKiAnQSc209sM/fcS0xIUEaVKt+&#10;3LXvf26OuNxuS55PBxlHj8ia7VuVRdKuTbugnXLy+EnK98jIyZY+V46Uo1mZyvfSUWFRoVx03Tj5&#10;bPWPZYruuXun/9GNzY9mbACCqEJSkiXSf9OsR+TRZ58MShda433+8p9WSJdLhsj8z4//xYI/u2ro&#10;hX/9OW9jxvtXo7APJ5Z6OIPsAAAAAArxtzMNuI7+IuLz8kkoAAAAYKJfd+3wd9xJrlRZalSoeNyF&#10;f9i0QTZu2UTaT4PxUPKBl55Vtv6YwcMVRq+WMXIw/cgR/x7XX3rFcffKKyn2jzTE6Zkz7zllmUup&#10;nOx/iBssxs+sC7v3VL67UczWa9wo2bF7V9DOGgzGebuOvuCk4+X+7JxmLaRHkEbNAsDxJMTFWyYv&#10;L368SPqNHSmbtm4JyH5GB7bPv14iHS4cKOMfuFuyCk7che3Pxo28LCDxWcV5bdvbPQUnZYxqd7mc&#10;GkcIAAAAWBuFbBrwFh0Un6fEmGth91QAAAAApjGKiY7lZPuXm3yCYiLDjQ9NC0qnCKv76PPF4lTY&#10;Uaxvj16WztDvm9b7/zmw94AT/prXv/xM9qcdDGBUocH4fb3w+6XKznL9yDFBz9NDd9wnjgB0hikq&#10;LZVB142XhR9/oHyvYDN+zj8zf64MvG6c5JdxrGp4WJg8M/3RUE4LAAsyOtYaP5+sYu+RDBl209Uy&#10;bNIV8v3K5VJSWmpq5KXOUvnt9/Vy32MzpMXgXnLjzEcku7CwzP//prVqS83qNfit8CeDz+ujTSy6&#10;yssvsHsKAAAAAGUoZNOAz10o7swN4nPxlx8AAADATDt37/SvNnzgkBOuuj/zqLz5/rvkvRzcbo88&#10;+JK6jlhJsbGSUrOWsvUDYemqFf8+S2KCtG/Y+IQ7Trpnqn/8FcpuygN3K83Z4P7nB/1qJMTHyy0n&#10;KcA1k5HLu56dLZdcf5UUluPBv5Xs2rtHuo8aJk++92a5op42/hqpmlwlJHMCwNrqVa1mufg37dsr&#10;E6bfKy2G9pEhE8bIGwvelq07tvv/7Cnrn+pGUbJR0P7r7+vlhdfmSf8rR0rzIX3kottukHe+/crf&#10;Kau8bhl7lcpjW1K3zt3snoJTOnz0iOYRAgAAANYVwbXTgytzrTgS60lYVJLdUwEAAACYZt3v66VL&#10;x3OkQlKSdGrSTNbu3H7cpWfMf0H69+wrtWrQjaEsHn9+thSUlChb/5oRo5StHSjfrP35j50mXzZO&#10;rn74/uPuvDM9TWa/+JxMvfZGy585EDZt3Sw/KRwHbHRlqXSCUcSBdu3Yq2Tuhwuk0OTONSeybtcO&#10;6TxqmMy+/V7p37ufWKfXz4kZxQ4PPzVTPlq5vNz/3w6Nm8j4y64MXIVpjgkAACAASURBVLAAUA7t&#10;mzaXvUcOWzZlWw7slwdefv6Pfzc6zCXExEjjmikSExMjEQ7HH//N6XRKbmGhpB7JkGKnueMcjX37&#10;0n3sb6pXrSpJMbH+Ufg4vrRDB6Vls+ZkBwAAAFCAjmya8BYdEm9Rhv+70AAAAADM8f3aVX+sM2Xs&#10;hBOuaYwhHXHDBH+nMZxcWnq6zPv0I6VZGn3hJZa/CnnFRVL8n/GF53U9V8JOUhb0zAfvyqZtWwIY&#10;nTX5fD6ZPP1epbFfM3K0NrmJjIySRybfGtA9i5ylcu0/H5BzRw2Tzdu2BnRvM5WUlMisF56SjiOH&#10;nVYRmzHW9ZXHnw6JYj4Aoaljm3YhdS7jvXhecbH8umeXv2D9h40b/nit3r5Vth7cb3oRm2FUr77+&#10;Ua34u4t69SUrJ7Fr315tYwMAAACsjkI2TXgLD4gr8zfxufmWEwAAAGCW9Xt2/zGCsGunLhL5p+4O&#10;/+tIXq5MnaG2SMbqjFxO/sedSk/Rqm49Sa5UOSTyte/gAf8/jQekw7p1P+mvHXvXLf7iG5zY7Jee&#10;lQNZmUoz1L9nP62uwPDBQ6Vl3XoB3/dQ9jEZOmWSDJl4maz+ZY1/lJsVHDyUJg/MekRaDe8nz324&#10;8LRH0L7zr9mSlEjHfAD6atOyNVfHBDeMv8byZ1Bl+IDBoXkwk+xM3RMS5wAAAAB0RCGbRryF+8Tn&#10;zLN7GgAAAADTeLxeycnN9S8XEREh159iZOWnq1bK86/N4wKcwFMvPS+/K35oc8Nl45SuH0gbt/7/&#10;CMwbrrz6pDvnFBXK5bdce9qFN6Fu+66d8swH7yk9ZdfmrSQpMVGrTBqd/N568gV/h7Bg2LJ/n4y5&#10;Z6q0GNJbnnvlRf+oTt0YBaCff/OF9BxzofQYN0re+GqJv7PP6bp9zJXS+eyO2p0TAP6sYb0G5OMM&#10;dWraXGrXSrH0GVRq26qNf/Qqjm/Tnt1kBgAAAFCEQjaNeIsPiSc/1ZiXYvdUAAAAAKbZ9aeHDNde&#10;OfGUD2Rmvv2afPP9t1yA//H7lk3y1PvvKN3DuDZ9e/RWukcg/bB29R+7NW3UWBpWr3nS3X/dvUtu&#10;/sfdFLP9D5fLJePuvkX5PnddN0X5HqejUoUK8uStdwU1BqfbLbPefUM6jBwq/caOlPnvvC57UvcG&#10;pVOb8fsj43CGLPr0Ixl94yRpOayf3Pj4w7I/8+gZrz2o0zkyeQLdeQDoLy42VqpXqMiVOgNP3DvD&#10;srEHQnh4uFzY/bzQP+hp2ns43ZJxAwAAAFZAIZtGjLGi7qzfxOcpsnsqAAAAANNs27ntj6WMh35X&#10;DbnglEtf+88H5Ytvv+Qi/MfRrEwZc8dNyveZOPRC/xjOUPHTpg1/Ocmsu+4/5cmMroDTHuXB6n/5&#10;fD6ZeOdNcjg3R+k+9apW83ce0dXwQUNlxLk9tYhud8YhefjVl6Tv1VdI44HnyfnjR8uTLz4r369c&#10;LvsP7pfi4mLTijGdTqccPnpEfl63Vua+/rKMuXGSNBl4nnS94mK5/elZsmb7VtP26tmmnTz38Cx/&#10;FzwAsIKJF1zMdTpNQ7t0lzopdGM7lWsuv0rvAIPI7fX6u8ICAAAAMF8EOdWLp2Cf+EpzJSwi3u6p&#10;AAAAAEzh9nj+sswN46+R+Z8tPunSRmHE5McekrnhDhnYp7+tL0RRcbH0u2qMFDlLle5jFI/ceNW1&#10;SvcINKfL/Zcd27dpK01qpcjOQ2knjeSdpV9Lqcsps+5/JHSScZruePh+WbHpd+X73DVB/3tv1v0P&#10;y8bxl8qu9EMaRPNvxs/KbWkHZNsH74oYr/8wfj9XSUyUFvUaSOO69aVCYqLUrZUikZFREhURIWF/&#10;GpXq8XjE6XJJdk62HM7KlD0H98nutIOyNyPd/5A4EOokV5F5j83xd58BAKswipz/+cZ8rtdpmHbT&#10;HZaLORiaNW4iNSpWkgwNR4vrICs7W1JqnrzjMgAAAIDyo5BNM97iw+LJ2yvhcTVEwvgAFQAAADCb&#10;MaZvTN8B8u7Sr0+58vX/mi4zC/Pl4mEX2fI6uNxuuXjyVZJXrL5r9PBu50pSYqLyfYLtn7fcJSPv&#10;PHV3u0U/LBPnP+6SOQ/+y7bFNTOff0oW/fC98n2Mwqr+vfQvWDXug0XPzZful42QAs07gBgFbkfz&#10;8+Topg3yw/90JtRNSuVk+WL+OxIZGal1nADwv6pXreb/GZZ2LIvclMO4QUOketWqlok32B6ecptM&#10;emiavZNwAgfS9lPIBgAAAChApZRuvE5xZf0qPleB3TMBAAAAKHP/zXeKowzFQUYxxu1PPyEzn59j&#10;u4thdEkaOfkq2XbwQED2u+O6mwOyT7B1bN9BmqfULlMUxpjRC68d5x+vaDcznnxUnv9oYUBOfffY&#10;iRIR4bBEhpMSk+SLF9+QCDqHmaJ25WT59vWFEh9PV3wA1nTD6Cu4cuWQEBMj9918p2Xi1UGf83pJ&#10;1cQku6fhuHbvS9UwKgAAAMD6+ORTQ97C/eJ15ts9DQAAAIAysbGxct/4q8u8/PMfvS+T7rjJNgVF&#10;+QUF0nfsJbJh756A7Nej9Vm26mYw96GZ/tGLZbExdY/0HnuJpKWnBzvsgPB6vTLtsYfk1S8+Dch+&#10;CdHRMnbUZUE/d3nUrpUiH815UcLDynYP4fiap9SRr15bIDExMWQIgGUNGzCkzO8pIPLkbfdKZARD&#10;asrDuL8emXKbdQIOoE3bt9jmrAAAAEAgUcimIZ8rz9+ZDQAAAIA6Y0ddLonlKGBYun6ddB99gWQc&#10;ORLSVyV1/37pftmFsu9o4M45894ZAdtLB/Xq1JWLe/YucySHjmVJjytHysdLAlPcFSwlpaX+DnRv&#10;f/tlwCK456prJcKCD7Rbt2gpr01/lOKF09S1RSv5/JV3JC421pLxA8B/JcTHS/8OnchHGZzdqIn0&#10;79VX+zh11K9XX6lRsZLd0/A3G3Zu1ywiAAAAIDRQyKYhY6yo8+CX4nMX2j0VAAAAgDIRDoe8PP2x&#10;ci2fmZ8n5469WF5f8La/c1SoeWfRAukz8TLJLy4O2MlG9uwj1atWDblcnsr02+6RSEfZx1kaY25v&#10;mf2ojJ96g79jXqjZvG2r9LxshL8DXaAkxsbKqAsusWwme3Q9V96f9Qyd2cppwuAL5K05cyWc8awA&#10;QsR9N97KpTyF+OhoeeOJ57SOUWdhYWEy/5En7J6Gv9l5KE2ziAAAAIDQwKd2mvIWpYuP8aIAAACA&#10;Up3P7ijnd+5ari08Xq88+PLz0v/KkbInNTUkLlB2bq4MmTBG7pv7tL9gKlCMblLTbr4z2McPirjY&#10;OHnqjvvKvfXyjevl7IvPlyXfBK5rmUpGQeiM2Y/J0CmT5EhebkD3nnPHNImIKHsxoY46tG0vi558&#10;nmK2MjB+3jx35/1y/613UsQGIKTUrV1XurVszUU9iefunS7x8fHaxmcFLZs2k1F0tPsLt9crTieT&#10;dQAAAACz8cmdpjyFB+jIBgAAAATArGkPSWxUVLk32nM4Q/pefbnc8uA9ciwn25KXyuVyyYtvzJdO&#10;o4bKlgP7A77/PVdOkKTExIDvq4vz+w6UXme1L3c0xkOzGx5/SAZcOUo2b9ti2fP/vG6t9L5shLy6&#10;5JOA7312w8bSp0evgO+rQrvWZ8kPr7/PyK+TqF+tmqx4430Z3H+QtjECwJl4bsbj4qBI97jG9Okv&#10;Pbv10DAy65l++32SEBNj9zT8RSh2SgYAAACCjb/d6srrlNL9S8TnzLN7JgAAAACl4mJjZeYZdAX7&#10;+McfpMPIoXLnw/dbpqDN6IL1+ddfSLsRA+XRN1/xd5kLtDrJVWTSFVcFOxVB98yMxyTiNB8870xP&#10;k6FTrpbBV42WrTu2W+bMm7ZulkHjLpVL775F9mdlBiWGpx74Z1D2VSWlZk35/q1F0q5h45A6lxku&#10;7d1Plr65yJ8jAAhVFStUkHvHTeL6/o+2DRrKI3c/oFVMVhYTHS0LZjGi9c8OHz2iTzAAAABAiKCQ&#10;TWPeojTxufhGDwAAAKDakAHnS/8Onc5ol/eXf+cvaLv6zpv8RUWBHNFZVnn5+fLae29JuwsHyI0z&#10;H5ai0tKgxTLv4ZkSxjhESYiPlzcfnnVGa2w9eEAG3zBB+l5xiXzx7Zdajjhyu93y/crl/hG2w266&#10;RrYfOhi0WCYMHi61a6UEbX9VjIfLH774uky76hr/GE27q5KYJJ8+/ZI8eu90RokCsIXxo8dKoxoU&#10;7f5XpfgEeeepF3m/abKWzZrL3WMnhNSZzkRaEN/TAgAAAKGKT/I05i08IO7Dq0R8ge+OAAAAANjN&#10;8488IbUqVT7jU3/72zp/UVHbYf3kuVdeDPq39F0upyz/aYWMvnGStL1okEyf/4LkFxcHNaarzh8m&#10;zRo3DWoMOunS6Ry5etiIM45oz+F0mfzYQ9J8SB+5/p6psnnbVn/3vWAx9t6+a5fc9cg/pPmQ3jJh&#10;+r1BGWH7ZxXi4uSeKbcFNQaVjEf1Ey8bJ8tfW+DvemhHRhHftRdcLKsWfiatW7SyZQ4A2JNRtPv+&#10;s/Ml0uGw/R0QHhYmi5+bL3GxcRpEE3quvXLiaY3HD0W79u21ewoAAAAA00WQUr25iw5JpKtAwqKS&#10;7J4KAAAAQKkIh0MWPv2S9Bw3ypRRm/klJTLr3Tf8r+TEJLmoV1/p07WHtGjWXCokVVB2FKMb176D&#10;B+SX9etk0TdfyG+7d4rXp093uCY1U2TaLac/yjVU3X3jVPlpw6+yef++Mz6h0Q3wy1/W+F/Gw+z+&#10;Hc6Rob37Srs27aR61WrKulMZhWtHs7Jk45aN8snSr+Srn1eJ0+NRstfpMB5qL3rqJYmICP2PQuqk&#10;pMiydz6Sdz9cINNffkFcGl0Hlfq17ygP3XGf1KhaTek+Kn6mRkVGmr4mAPupVKGCvDbjcbn8vtAt&#10;2j4V473Ph3PmSt2U2noHanHzZz4to26YIOt27bR1Hnam7tEgCgAAACC0UMimOW/BXvE6c8VBIRsA&#10;AACgXEqNmvLOP5+US+++xdStsvLzZN6nH/lf8p8HbB2bNpceZ3eSti3bSJ2U2lKpYiWJjYkRRxm6&#10;aLg9HiktKZGcvDzJOJIhO/bslF9+Xy8rf18vR/Jytb1RjE5Jbz7xHGP+jsPIyXtPz5Mulw6TQhNH&#10;vhoFTEt+/sn/kv9cg6a1UqRnx85ydquzpF6delK9WjVJiE+QyDIUeBnFak6XSwoK8iXjyBHZs2+P&#10;bNi6WX747RfZnZ6u5Ujd/7p33CRpVL+BHsEEgHFPXX7JGBkx5AK559EZ8slPK0L2rC3r1JWnpj0i&#10;jRs2DMh+HgWFgeGMgwVgkm6du8h946+WR16bZ7uUGu9z3p/1rLRu3lKDaEKb8T7j3afnyYDxoyX1&#10;SIZt87Bpz24NogAAAABCC4VsmvMWHxZ3xo/iaHixSDjfzgUAAABU69yhk/xz8s1y7/NPKdvJKC5a&#10;tXWz//W/jK5RMZGREh0ZKXHRMVI5MUkOZWWK2+sRp9stJU6X1sVCJzPzpqlSvWpVfQMMsoT4ePny&#10;pTdlwNVXSLHTqSQY497ZfuigbP/koMgnH/7tvxv3XUxEpMRERUm1ipUkuyBfikpKpNTt8sekU3e/&#10;8ujR+iyZcPk46wRsImOs2lPTH5VpWZkyfc5j8vnqn0LiXEaxQv8OneSOa6YErIDtv1SM7A13UOAL&#10;wDyTLh8vLpdbHn/7VdtkNSE6Wj5+dr40tFHRerBFRkbK16+9JyNvmCgb9tqzoGvv4XQNogAAAABC&#10;C5+SWYCnKE28rgK7pwEAAAAImDEjRsl9464OSsKNQqEip1OyCwsl7ViWbNy3V7IK8iW3qMhfSGTV&#10;IraJQy6Qi4ddpEEkeqtdK0U+eWa+OILUta7U5ZLc4iI5nJvjv/cOZmXKscICf5c4qxaxtapbT157&#10;4jl/4ZOdVU2uIs8+NFPWL1oid14+XhJiYiyZjaS4OP/P542Lv5IXH50d8CI28Xdkc5u+Zlk6IgJA&#10;eVw/fpLMuuk2W/z5V69qNVn5zmKK2ILAKGb7cO5rMrhzV9ud3eD2epV0agUAAADsjEI2C/A5c0U8&#10;5o2WAQAAAHBqk64YL1MuHk2mTNC3XQeZdsudlj9HoBiFOZ8/N9/fnQ9nJjEmRhY8PY9xtn9SIamC&#10;XD/+atnw8Tey4NE50rFJM21iOxHj98LQLufKp8/M88dt/HyOj48PWjx5BeZ/2bBSUpLpawKA8SWC&#10;Nx9+PKTfUwzs0Fm+e2uRVODnaNAY77Oee2SW3HrpFbY8v1NRJ2UAAADArvi6pwV4iw+JJz9VwmOr&#10;i/AgAwAAAAiYqddNMebXyTMfvEfST1PbBg1l7r9mWzL2YGrWuKl8+szLMvymq8WjYIyhHRhFbN+8&#10;8l5QC550Zjx0NkYpv9+hkxQVF8vP69bKJ0u/lM9WrfSPPw62KolJclHvfjK4d39p1byVREQ4tMnm&#10;sdwc09esUinZ9DUBwND9nG6y9OV35NJbr5Mjebkhk5NIh0Nm3nSHXDB4mAbRwHDTpOulZ5dz5cp7&#10;p0pecZFtcmK8j4qNjdUgEgAAACA0UMhmAT53sbizfpOI5DYSFsEH8AAAAEAgTb12ilSuWEmmv/wC&#10;eS+n1nXry6IXXhOHQ58CFCtp2ay5fDn3DRly/ThxMrKoXIzRrJ+98JpUr1rVQlEHT1xsrPQ69zz/&#10;a5bXK2nph2TF6h/lq5XLZdXWTQEpbDNGhg7u0l0G9ugj7c9q6+8cp6vi0hLTI4uL4QE4AHXq160r&#10;Py74VG6bca98smql5TPdonYdeXvOXKlUoaIG0eDP2rZuI798+IXcNuM++TQE7rWyyMvPl+TKlfUP&#10;FAAAALAICtkswlOwT3yluRSyAQAAAEEw/tIrpFa1GnL9vx4Ur8/HJSgDo4jtw7kUsZ2pxg0ayA9v&#10;LpKh114pmfl51j5MgCRER8vnc1+XurXr2OK8ZjM6tdVJqS2XXXyp/2UoLCyUQ4czZP/B/bIrdY+k&#10;ph2QvWkHZfehg5JdWFimroFRDodUSaog9WvUksZ160njuvWlUf2GUq9OXamSnCzRUdGWydG+9EOm&#10;r5lSo4bpawLAnxmdLZ+a8ZhM2rJJbnrkfkk9csRy+TG6rc6+Y5r0Pa+3BtHgRCIjIuTpGY/J5J07&#10;5LZ/PShbDuwL6Vxl52ZLA6mnQSQAAABAaKCQzSK8xYfFk7dXwuNqiISF2z0dAAAAQMAN6N1Pvqhb&#10;X4beMEGLsXs669C4qSx8br6/IAZnzugqtuLdxTLqhomycd9eMnoScVFR8vX8d6RmdYqCzGSMZ23S&#10;sJH/dbziAa/XK16vT3w+r/h8PikpdUpUVKS/M15YeLiEh4WF1M+DLAWjRZPiE01fEwCOp03L1vLd&#10;2x/KJ198JtOenyMFJeZ3mTSb8efIlEvGyA0TrvUXScEamjdpKp+/8o6sWPWj3D7rkZAabWtoWL2m&#10;TLpolLRq3kKDaAAAAIDQwVMFq/A6xZO/W3xel90zAQAAAARN00aNZdW7i/0PLXB8w7v1oIhNgZjo&#10;aFn80hty5cDBIXc2s9SsVFmWvfE+RWxBYPx+Nzr9REZGSlRUlCQlJvjvWePfIxyOkPt5sO/IYdPX&#10;rFmzlulrAsCJhEmYXHD+MPlt8dfy0r3TpUG16lrmqnJ8gjww6XrZ/Mm3css1N1DEZlE9unaXVe9/&#10;Ju/+80lp37CxZc9h3I9j+5/vP8eWT76VpW99IGMuGmWprrIAAACAFfA3Pwvx5KeKz5krYbHV7J4K&#10;AAAAIGiSK1WWb95YKPc+Ol0WfP8tF+JPpo2/WiZePl6beEKNUQw0/fb7pE+382TCg/cw5vZPOjRu&#10;Iu8+/ZJERkZpExNCk9F9rsRl/pcMK1WsFNR8zbxnuhQWFAQ1hpOpGQIF5B/Oniu+MozhDYbwECgO&#10;qlu7tnz61EsaRHJ8CQl6dl00io379+7nf+1J3Svz3nlNFi5bGvT3GF1btJKpE66VDm3PlrCwsIDv&#10;X6lCJflo9vMB3/dkKiRW1Cqe8jLex3bpdI582Okcyco+Jm++/6688tlHkl9crG3MRmfZrs1byegh&#10;F/hjN/4eCAAAAEC9sNzvLuOTb4sIi0yQuLPuFkdSA7unAgAAACGqw4UD5VihuQ/S/zHhWrlqzJVK&#10;Erb6l5/lhofvNz1mq4mLjpZXpz8mnTt0suwZHnv2SZn78SJT10yIjpGNny01dc3/yjyWJePvuEk2&#10;709Vsr5VGB1lpo4ZK5PHX00XQAREfkGBnDVioOlbbVr8tX+EKwAEm9vtka07tspXy5fKJ8u/kwNZ&#10;mcojSoyJkfPP6S7D+g2SDm3bS2xsLPeBDRgPpjIOZ8gPP62Qz3/4Tn7askk8QSr4Nd5TNq2VIud1&#10;6CTntOsgrVu0lqrJyby/BAAAAAJvOh3ZLMTnKhBn2ncSEzdGwiLi7J4OAAAAIOi6dOwsqxZ+Krc/&#10;dL98unqlLS9I56bN5ZWZT0t8HAUYgVSlcrJ8Nv9tefejhTLthadt2Z3NeOj93hPPS8umzTSIBnZx&#10;NFNNQQdFGwB0YYyKbtOytf91+/U3S0lJiezZlyq/rF8nK39bK2u3bZGcwsLTjjY8LEyapdSWrmed&#10;Led2OkfatGglVZKrcP1tKMzfcbOGXDpipP9ldD09fPSIbNm+VX74+Sf5Zcsm2Z520NTitqiICGlc&#10;s5a0bthEWjZpKi2btpD6dev5u61RtAYAAADogUI2i/EW7hOfM49CNgAAAEATUVFR8vRDj8kNu3bI&#10;jTPuk13ph2xxaeKjo+Wxm26XIQMGaxCNfY0ZMUqG9Dtfpj/5L/lw5XLb5GHC4Avk7htvlcjISA2i&#10;gZ2kHthr+mkrxsXx8ByAtmJiYqRls+b+15WXXu4P0yg4KiouloKiQiksLJTsnGwpLS0Vj9cjHs+/&#10;i44iHOHicET4v+yQlJQkSQmJ/s6TMdHRXGwcl/FnoVHYZrz6ntf7j1/icjmluKREcnJz/fddXl6u&#10;OF0u8Xg8f3yZwyiKczjCJTzcIQ6HQ+Lj4vz3nvFeMSkxUaIioyQ6Opo/bwEAAAALoJDNYjyFB8Tn&#10;Pv1vvAEAAABQo1njpvLNG+/LN99/K1Of/JcUlJSEbKaHd+shj907nQeRmjAezj3xwD9lyv79cvND&#10;98nvqXtC9qxNaqXIK/+aLbVrpWgQDezo921bTD916waNuJcAWIpRDJQQH+9/SVUj8gZcQCgTGRnl&#10;fyUlJpFkAAAAwAb4+onV+DzizT/g/ycAAAAA/fTv3U9+++hrmTP1bkkOsYctfdt1kB9eWyBPTX+U&#10;IjYN1a9bVz6e96Z8/NSL0q1Fq9A6W7Vq8tbDM+Xr1xdSxIagWrZ2tenbt2nSnIsKAAAAAAAA2xMK&#10;2SzI5xFX5lrxOnPtngkAAABAWxERDrng/GHy8wefy2vTH5WG1WtY+mKd2+osWfnGB/LyzKelTkpt&#10;DSLCyZzVsrW8/fRLsnTe29LrrPaWzlX1ChXl5fsflu/f/ki6n9NNg4hgZ8bwso2p5o8WbdWkGfcV&#10;AAAAAAAAbE8YLWpN3qKD4nMViERXtnsqAAAAAK0ZY5d6dushS7v1kP0HD8g7i9+XVz//WJxut/YX&#10;Lj46RiYNv0iuHHWZVK5YSYOIUF4N69eXV594VnLz8mTJ0i/l+QVvy8GsTO3zGB4WJud37iqTx06U&#10;ls3oVAV95OTmiNfnMz2eRg0acpUBAAAAAABge0IhmzV5S7PFm7tTHHEpIuEOu6cDAAAAsIS6tevI&#10;3TdOlbtuvFX2pu7zFxa9+/USOXQsS5vwK8UnyEW9+8mooSOkScNGEhYWpkFUOFMVkpJkzIhR/tex&#10;nGz5fsUyeefzxfLb7t3iE/OLck6HIzzcX7w2ZthF0ql9B4mMjOS6l4HT6ZRdqXvEER4hzRo31j5e&#10;q9u6fZuSE9SpRadLAAAAAAAAQChksyifR5yHV4sjua2Ex1SxezYAAAAASwmTMH+nrBsnXud/Zefm&#10;yE9rfpLPli2Vpb+uFZfHE7DjGLG0rFtXLh00TPqd11tqWnwEKk7N6K538bAR/pfL5ZQNmzfKl8uW&#10;yqJl30pOYWFAM1j5P4WTI84fLs0bN/F3MMTJuVwu2b57pyz78QdZ9N3XknrksP/Xt6hdR5a8+h7Z&#10;U2zZ6pWmbxAVESHx8fGanRQAAAAAAAAIDgrZLMoYL+rN3y/hMcn+x08AAAAArKlShYoyZMBg/8tg&#10;jIHcf3C/7Ni9S9Zv3SSbd++UzftTz3gcadWkCnJWw8bSumkzOat5S2naqKm/cM3hoMuzXUVGRknH&#10;dh38r2m33CklpaWSduiQ7Ni9XTbt2CYbd26XTXt3S/YZFrjFRkVJy7r1pH3zVv57r1njZlI3pbbE&#10;xMTY/RKcUl5+gWzftV1+WPOjfPnTCtmdnn7cLnpbDx7wX7+Y6GjtzhBKPl2xzPTT9Gp7tp1TCgAA&#10;AAAAAPwFhWwW5XPliTtrgzgqtZSwCD78BwAAAEKFMQayTcvW/tfFwy7841Qej0cKi4qlqKhQcvJy&#10;xelySnZOtpSUlIjX5/X/Gke4QxLiEyQxIUGio2MkuXJliYuJlejoaLpd4ZSMIqhGDRr4X+f3G/TH&#10;L/d6vVJaWipFJcWSdeyYlJaWSGFRoeTn54vb++8OguFh4RIVGSWVK1eW6KgoqVihosTHxUt8XBz3&#10;XjkUFhb6u+R9sexb+fTH5ZJbVFTm//P6jRukS8fOGpwiNOUXFEhGTrbpZxvcs4/dUwsAAAAAAAD8&#10;gUI2C/MUHRKfu4BCNgAAAMAGjM5pSYkJ/leN6tW55AgYoxAtNjbW/0quVJnEm8QoEDyalSWbtmyU&#10;71f/KF+t+Uky8/NOe/EPlnxCIZtCq9euVrJ4x3YdNTkhAAAAAAAAEHwUslkY40UBAAAAALAWp9Mp&#10;N9x/hyxb/6u4vV7TYl/843J51OORCMYFK/HG4g9MXzbK4ZBaNWtqcT4AAAAAAABAB8z3sDBjvKgr&#10;8zfxuYvtngoAAAAAACwhIiLC9CI2g8frlaXLv+MmUKCouFh+VLq7wwAAIABJREFU3LLJ9IUHdOrC&#10;1xIBAAAAAACAP6GQzeJ8rhzxeUrtngYAAAAAACzBGNXau30HJaFOn/s0N4ECiz79SHziM33h4X0G&#10;aHA6AAAAAAAAQB8Uslmcp2Cv+Jx5dk8DAAAAAACWMXLQMCWhpmcfky07tnMjmMjr9cqst15Vsnbn&#10;Dp2DdCoAAAAAAABATxSyWZyvNFvch1eJeF12TwUAAAAAAJbQrVMXZWFOf+pxbgITrVq7WvKKi0xf&#10;t3blZKmQlBTEkwEAAAAAAAD6oZAtBHiK0sTrKrB7GgAAAAAAsIT4+HhpWqu2klB/3rFNtu/ayY1g&#10;kkfmPqNk3asuuDgIpwEAAAAAAAD0RiFbCGC8KAAAAAAA1jL+QnWFTNfcf4f4uB/O2MrVP8rWg/uV&#10;rD2478CAngUAAAAAAACwAgrZQgDjRQEAAAAAsJb+5/VRFu/+zKPy6ZefcUecAbfbI7c8NkPJ2nWr&#10;VJUa1WsE6CQAAAAAAACAdVDIFiIYLwoAAAAAgHVUSa4i9aupK2a6fc7jUlhYyB1xml566xXJKlDz&#10;Ocvdk64PwAkAAAAAAAAA66GQLUR48naIrzTH7mkAAAAAAMAy7r9uirJQXR6PXDH1evF6vdwQ5ZSW&#10;ni5PvPO6krXjoqKkf69+CqMHAAAAAAAArItCthDhcxWIK2OF+Dyldk8FAAAAAACW0Kv7eVIxLl5Z&#10;qOv37JZHn32Sm6EcnE6nXHjDBPH6fErWv2HkZRLhcCiKHgAAAAAAALA2CtlCiCc/VXzOXLunAQAA&#10;AAAASwgPD5cpo69QGuq8Tz+SxUs+4YYoo8n33S6Z+XnK1r/i4tHK1gYAAAAAAACsjkK2EOJz54vP&#10;47J7GgAAAAAAsIzRF46U8LAwpeFOnf24/PTzam6KUzC61y1dv07Z+qP79JekxERl6wMAAAAAAABW&#10;RyFbCPG58kS8TrunAQAAAAAAy4iLjZVJw0YoDdcnPhk77XbZtWcPN8YJvPruG/Lix4uUrW8UK067&#10;6Q5l6wMAAAAAAAChgEK2EOJzFYgrY4X4PKV2TwUAAAAAAJZx27VTJC4qWmm4Xp9PBk8eLz//+gs3&#10;xv9YsPgDmfHKi0r3uO7CSyQ+Pl7pHgAAAAAAAIDVUcgWYjz5qeJz5to9DQAAAAAAWEZUVJTce9U1&#10;ysN1eTxy6V03y7sfLeTm+I8nX3xW7n5uttI9IsLDZcqE65TuAQAAAAD/x96dBll2l4cdfrtn0Uiy&#10;hkUskiAglsRGgAM2i4khMbjAoAAyslhNQUg5mB1kAkmAimOIwYRAQkw52MYQYwyhEFhgwiIbswiQ&#10;RtIgjRgkEDAjaaZnpqe7p3um79L3nuWf6rZQMUij6eWu5zxPVVe19EH33PftT6pfnRcAqkDIVjFl&#10;eypS1qz7GAAAAGCsvPDC58W9z9g+kEd+y5+8P37vD94SWZbV9o9k+bu/6q1vjD++5BN9/6z3vP5N&#10;sW3btr5/DgAAAACMOyFbxTgvCgAAAONncnIyPvzO9w7suf/mm1+PX33+s+OmH/+odn8tP9qzJx57&#10;0fnxxauu7PtnnfdPHhi/ef6z+/45AAAAAFAFQrYKcl4UAAAAxs8jfuG8eMGTnzqw555ZPBa/8YqX&#10;xtve/Y5otduV/4vpdrvxh+9/Tzztd18SR1utvn/eREzEh971vr5/DgAAAABUhZCtgpwXBQAAgPH0&#10;9je9NbafetpAn/2v//5L8cgLnhof+cRfRVmWlfvLWf5Ol37hc/HoC58eH/r8pZEiDeRz3/ayfxdn&#10;3/esgXwWAAAAAFSBkK2Cls+Ldvd/KVIuZgMAAIBxsmXLlrj0A38RkxMTA33qMqV4+4c/GI+58Bnx&#10;8U9/MtoVeENblmXxt1/+f/GE5z4zLv4f745WpzOwz37Cwx4e//ZFLx3Y5wEAAABAFQjZKqpsHYzU&#10;Xaz7GAAAAGDsPOgBD4g/evXFQ3ns+WYj3vrB/xWPuOCp8e/f8db40d49Yze/ufkj8b4//eN42DOf&#10;Eq/77++Mw8eODvTzTzvllPjQu98/0M8EAAAAgCrYbIvVVDT3eSMbAAAAjKnnXvBb8dWrvh1fvOrK&#10;oXyB5Te0ffobX1v5udcZZ8RvP/1Z8YynPC0ecu6DY/PmTSM11JRSHDh0ML5xxTfjI5+9JH54YGqo&#10;z/Oxd70vTjv11KE+AwAAAACMIyFbVZXd6O6/LLb9s5fExObT6z4NAAAAGDsfeMd74qkveV7smT44&#10;1EefXVyM93/q4ys/EzERjzz3QfG83zg/nvj4X41zzj4ntmwe7P9eKssyDs/MxLXfvTY+/9WvxGXX&#10;XBl5WQ70GU7kv73mjfHoRz5qJJ4FAAAAAMaNkK3CUtaIVHSEbAAAADCGJicn44sf/ng8++UviR9M&#10;7RuJL5AixfU374nr//QDEcs/EXHW3e8RjzvvEXHeQ/5pPPTcB8fZZ50TZ97jHnH6aafHtm3bYnJi&#10;YuW7rOq/n9JKqLa0tBTtzlIsLByNg9MHYu++W+PGH/0gdn7/xvjxoQMrb4wbNRc//8Xx3AsuHLnn&#10;AgAAAIBxIWSrsLK1fyVmi1PuWfdRAAAAwFjaunVr/O2f/1Vc+Ip/E7tvvXkkv8Khhfn43LcvX/k5&#10;kU2Tk7Fty5bYsmnzSth2zplnxsTEZEzNzqzEcd08j6Usi2JE3qy2Vq+58Pnxut955Xg9NAAAAACM&#10;GCFbhZWd+SiP7olNp98vYmJT3ccBAAAAY2nLli1x6Z99NC565cviur0/HsvvsByoNTudiOis/POR&#10;ZmPoz9Qrr/2tF8TvveK11fgyAAAAADBEq7vrwHhKRWSzV0fZPWqBAAAAMMY2bdoUn/qTj8TTH/sr&#10;1jgiJmIi/uvvvkbEBgAAAAA9ImSruNvPiwIAAABjbfPmTfG/3/neeNVznmuRQ7Ycsf3F7/9h/PZF&#10;L6z1HAAAAACgl4RsFfeT86LLb2cDAAAAxt+bXvWG+Ojb3x2nbT3FNofgvne7e/z9n38snvzEf1W7&#10;7w4AAAAA/SRkqzrnRQEAAKBynvSEJ8a3P3FpPOBe97bcAXr0Qx4aX/vYp+PB555bm+8MAAAAAIMi&#10;ZKsB50UBAACgeu62fXt89a8/Exc//8UxOTFhw320PN8/evXF8ZkP/mVs27atst8TAAAAAIZJyFYD&#10;PzkvmvJm3UcBAAAAlTI5ORmv+51Xxrc+9pn4+fvd33L7YPmtd9/4y0/F83/zosp9NwAAAAAYJUK2&#10;OrjtvGh24Ot1nwQAAABU0ln3uU986f98Mj7y+++Ke51xhiX3wNbNm+O9r39zfO3jfxP3O/vssf8+&#10;AAAAADDqhGw1kbLFKJoH6z4GAAAAqLRfe+K/jB2XfCHe+arXx9ZNmyx7nV769GfGdz/7d3HhMy+I&#10;CWdbAQAAAGAghGw1UTT3RT67I1LeqvsoAAAAoNKWz42+8DnPi+99/h/if178H+PeZ2y38FWYnJiI&#10;l53/7PjOJV+I//LG/xRbt24d+WcGAAAAgCoRstVF2Y2UNyOf3VX3SQAAAEAtbN68OS44/1mx4zNf&#10;jE+++/3x0LPPsfg7sWlyMl570Qvju5+9LP7zxf8h7nG3u43cMwIAAABAHWy25XrJZq+OLWc9oe5j&#10;AAAAgNpYPoz5uF96TPzdRz8Vh6YPxWe+8Ln4s0s/FUdb9X5r+8Mf8MB49YteGr/+pCd7+xoAAAAA&#10;jAAhW82UrQMRqYyY8DI+AAAAqJuz7ntWvOplL1/5+dHePfF/P3tJfPIrX47G0lItJrH91NPi5c95&#10;brzggovizHvecwSeCAAAAAD4CSFbzZTNfVEs3hKbtj+o7qMAAACAWnvogx4cb3vDm+Otb3hzTE8f&#10;iiuu2RGXfPkLceX3vxdlSpUYzURMxON//hfiwqedH096/L9YCfkAAAAAgNEkZKuhYnankA0AAABY&#10;MXHbm9qe868vWPkpyzLm5o/Ed2/YHVdee018Y+fV8cODU2MRt20/9dR40i8+On79CU+MX/7nvxT3&#10;P+d+MTnprfQAAAAAMA6EbDXUnb0mtj7oQudFAQAAgDtYDr/ufea94ilP+rWVn7csv+G9LGP+6ELs&#10;vWVv7P7+jbHr+9+Lq2/8Xhw4ciRSDD5wm5yYiHPvc1Y87ryHx2Me+ah4xMMeEQ+43/3j1FNPtVAA&#10;AAAAGFNCthpyXhQAgFH14mc8K1pL7Z4+3S+e90j75qR+5dGPjbwoejqorVu2GjyVsRy3nXmPe678&#10;POZRv3zc18ryPLqdTjRbrVhsNKLVbsbRY8ei3VmKhaMLkWVZHFv+90utKIpiJYoryjLSbW94m5iY&#10;iE2TkzE5uSk2b9oU23/ujPi500+Pbadsi7tvv1ucfvrpsf2M7Sv//rTTTo9Tt50SW7Zs8ccFAAAA&#10;ABUzcfQfXjT6dyHouW0PfE5sffBFBgsAAAAAAAAAAAzbH7gtWVPL50UjlXUfAwAAAAAAAAAAMAKE&#10;bDX1k/OiAAAAAAAAAAAAwyZkq7GydajuIwAAAAAAAAAAAEaAkK3Gstmr6z4CAAAAAAAAAABgBAjZ&#10;aiyf2REpb9V9DAAAAAAAAAAAwJAJ2Woun91V9xEAAAAAAAAAAABDJmSrOedFAQAAAAAAAACAYROy&#10;1ZzzogAAAAAAAAAAwLAJ2XBeFAAAAAAAAAAAGCohG86LAgAAAAAAAAAAQyVkw3lRAAAAAAAAAABg&#10;qIRsrHBeFAAAAAAAAAAAGBYhGyucFwUAAAAAAAAAAIZFyMaKsnUgIpWGAQAAAAAAAAAADJyQjRVl&#10;c18Ui7cYBgAAAAAAAAAAMHBCNm5XzO40DAAAAAAAAAAAYOCEbNyuO3uN86IAAAAAAAAAAMDACdm4&#10;3cp50eaUgQAAAAAAAAAAAAMlZOM4aWnOQAAAAAAAAAAAgIESsnGcbGangQAAAAAAAAAAAAMlZOM4&#10;+ewOAwEAAAAAAAAAAAZKyMZxUt6MfPY6QwEAAAAAAAAAAAZGyMYdOC8KAAAAAAAAAAAMkpCNO3Be&#10;FAAAAAAAAAAAGCQhG3eQymzlxCgAAAAAAAAAAMAgCNm4o7Ib2YGvGwwAAAAAAAAAADAQQjbuVDZz&#10;jcEAAAAAAAAAAAADIWTjThWNvc6LAgAAAAAAAAAAAyFk4845LwoAAAAAAAAAAAyIkI0Tcl4UAAAA&#10;AAAAAAAYBCEbJ+S8KAAAAAAAAAAAMAhCNk7MeVEAAAAAAAAAAGAAhGzcJedFAQAAAAAAAACAfhOy&#10;cZf+8bxoy5AAAAAAAAAAAIC+EbJx18puFI39hgQAAAAAAAAAAPSNkI2TKmZ2GhIAAAAAAAAAANA3&#10;QjZOKpu7ypAAAAAAAAAAAIC+EbJxUmX7cBSNfQYFAAAAAAAAAAD0hZCNVckPftOgAAAAAAAAAACA&#10;vhCysSrOiwIAAAAAAAAAAP0iZGNVnBcFAAAAAAAAAAD6RcjGqjkvCgAAAAAAAAAA9IOQjVVzXhQA&#10;AAAAAAAAAOgHIRur5rwoAAAAAAAAAADQD0I21qRc+IGBAQAAAAAAAAAAPSVkAwAAAAAAAAAAYKiE&#10;bKxJ99DXDQwAAAAAAAAAAOgpIRtrUizuiXJpztAAAAAAAAAAAICeEbKxZsXstYYGAAAAAAAAAAD0&#10;jJCNNXNeFAAAAAAAAAAA6CUhG2vmvCgAAAAAAAAAANBLQjbWxXlRAAAAAAAAAACgV4RsrEu2cIPB&#10;AQAAAAAAAAAAPSFkY13ymR2R8pbhAQAAAAAAAAAAGyZkY93y2V2GBwAAAAAAAAAAbJiQjXXLZq82&#10;PAAAAAAAAAAAYMOEbKxb2ToQkUoDBAAAAAAAAAAANkTIxrqVzX1RLN5igAAAAAAAAAAAwIYI2diQ&#10;4sj1BggAAAAAAAAAAGyIkI0NyeZ2GSAAAAAAAAAAALAhQjY2pGjsjZQ3DREAAAAAAAAAAFg3IRsb&#10;U3YjO/B1QwQAAAAAAAAAANZNyMaGZTPXGCIAAAAAAAAAALBuQjY27B/Pi7YMEgAAAAAAAAAAWBch&#10;GxtXdiOfvtogAQAAAAAAAACAdRGy0RPZrJANAAAAAAAAAABYHyEbPVG2pwwSAAAAAAAAAABYFyEb&#10;PVG2D0fR2GeYAAAAAAAAAADAmgnZ6Jn84DcNEwAAAAAAAAAAWDMhGz2TzV1lmAAAAAAAAAAAwJoJ&#10;2eiZlLciyiwiJUMFAAAAAAAAAABWTchGz6SsEfnCTZGKlqECAAAAAAAAAACrJmSjp7LpKyN1Fw0V&#10;AAAAAAAAAABYNSEbPZXPXxvF4s3OiwIAAAAAAAAAAKsmZKOnUmc+8rnrnRcFAAAAAAAAAABWTchG&#10;z5XtQ5GypsECAAAAAAAAAACrImSj58r2wSgb+5ffz2a4AAAAAAAAAADASQnZ6LmUHYt8blekvGO4&#10;AAAAAAAAAADASQnZ6Isyb0SUXcMFAAAAAAAAAABOSshGX5StqUhZw3ABAAAAAAAAAICTErLRF2V7&#10;OlLRNlwAAAAAAAAAAOCkhGz0R9mN7v7LIuVNAwYAAAAAAAAAAO6SkI2+KVsHI3UXDRgAAAAAAAAA&#10;ALhLQjb6pmju80Y2AAAAAAAAAADgpIRs9E/ZjezQtyIVHUMGAAAAAAAAAABOSMhGXxWLN0fqHjVk&#10;AAAAAAAAAADghIRs9FXZnoqUOS8KAAAAAAAAAACcmJCNvkpZI7JDlzsvCgAAAAAAAAAAnJCQjb4r&#10;l2Yi5S2DBgAAAAAAAAAA7pSQjb5L3aMR3sgGAAAAAAAAAACcgJCNvivbB6JYvDkiJcMGAAAAAAAA&#10;AADuQMhG36W8Hfnc9ZEK50UBAAAAAAAAAIA7ErIxEGX7UKSsadgAAAAAAAAAAMAdCNkYiLJ9MMrG&#10;/uX3sxk4AAAAAAAAAABwHCEbA5GyY5HP7YqUdwwcAAAAAAAAAAA4jpCNgSnzRkTZNXAAAAAAAAAA&#10;AOA4QjYGJi3NRMpbBg4AAAAAAAAAABxHyMbAFM19kfKmgQMAAAAAAAAAAMcRsjE4ZTe6+y8TswEA&#10;AAAAAAAAAMcRsjFQZetgpO6ioQMAAAAAAAAAALcTsjFQKW9EKjNDBwAAAAAAAAAAbidkY6DKznyU&#10;i7dGpNLgAQAAAAAAAACAFUI2BqvsRjb3nUhZw+ABAAAAAAAAAIAVQjYGrmxNCdkAAAAAAAAAAIDb&#10;CdkYuNSZjaKxfF40GT4AAAAAAAAAACBkY/BS3o587vpIRcv0AQAAAAAAAAAAIRvDUbYPRMqapg8A&#10;AAAAAAAAAAjZGI6yfTCKxr7l97PZAAAAAAAAAAAA1JyQjaFIWSOK5fOieccCAAAAAAAAAACg5oRs&#10;DE25NB0pd14UAAAAAAAAAADqTsjG0KS8FVFmFgAAAAAAAAAAADUnZGNoiuY+b2QDAAAAAAAAAACE&#10;bAxR2Y3u/svEbAAAAAAAAAAAUHNCNoaqbM9EyoRsAAAAAAAAAABQZ0I2hqpsTwnZAAAAAAAAAACg&#10;5oRsDFXKGpEdujxS0bEIAAAAAAAAAACoKSEbQ1cuzUTKWxYBAAAAAAAAAAA1JWRj6IrG3kjdYxYB&#10;AAAAAAAAAAA1JWRj6FJnPvLpKyLKzDIAAAAAAAAAAKCGhGyMhGLlvGjbMgAAAAAAAAAAoIaEbIyE&#10;sjUVKWtYBgAAAAAAAAAA1JCQDQAAAAAAAAAAgKESsjESyua+SLk3sgEAAAAAAAAAQB0J2RgZ3amv&#10;RMqbFgIAAAAAAAAAADUjZGNklK2DkbqLFgIAAAAAAAAAADUjZGNklEvTkfK2hQAAAAAAAAAAQM0I&#10;2RgZKWtEdujySEXHUgAAAAAAAAAAoEaEbIyUYvHmSN2jlgIAAAAAAAAAADUiZGOklJ3DzosCAAAA&#10;AAAAAEDNCNkYKakzH/n0FRFlZjEAAAAAAAAAAFATQjZGTtGaijJrWAwAAAAAAAAAANSEkI2RUy7N&#10;RDgvCgAAAAAAAAAAtSFkY+Sk7tEoW4eWf7McAAAAAAAAAACoASEbIydlxyKf3x2p6FoOAAAAAAAA&#10;AADUgJCNkVS2pyPlTcsBAAAAAAAAAIAaELIxksrW/khZw3IAAAAAAAAAAKAGhGyMpLIzH+XiLRGp&#10;tCAAAAAAAAAAAKg4IRujKRWRzV3nrWwAAAAAAAAAAFADQjZGVtmaErIBAAAAAAAAAEANCNkYWakz&#10;G0Xj1oiULAkAAAAAAAAAACpMyMbISnk78iPfi1S0LQkAAAAAAAAAACpMyMZIK9uHIuUtSwIAAAAA&#10;AAAAgAoTsjHSUr4YUXQtCQAAAAAAAAAAKkzIxkgrm/si5Q1LAgAAAAAAAACAChOyMfK6U1+JlDct&#10;CgAAAAAAAAAAKkrIxsgrWwcjdRctCgAAAAAAAAAAKkrIxsgrl6Yj5W2LAgAAAAAAAACAihKyMfJS&#10;0Y2yeSAilZYFAAAAAAAAAAAVJGRj9JXdyI9cFylvWhYAAAAAAAAAAFSQkI2xULQORMoalgUAAAAA&#10;AAAAABUkZGMspKXpKBr7l3+zMAAAAAAAAAAAqBghG2Mh5e0ojuyOlHcsDAAAAAAAAAAAKkbIxthY&#10;OS+aOy8KAAAAAAAAAABVI2RjbJRLByNlTQsDAAAAAAAAAICKEbIxNlYitpRbGAAAAAAAAAAAVIyQ&#10;jfFRdqM79bXIF26yNAAAAAAAAAAAqBAhG2OlbE1FMbPT0gAAAAAAAAAAoEKEbIyVsj0V2dxVlgYA&#10;AAAAAAAAABUiZGOspKwRZftwlEtzFgcAAAAAAAAAABUhZGMsFbPXWhwAAAAAAAAAAFSEkI2xlC3c&#10;YHEAAAAAAAAAAFARQjbGUj6zI1LesjwAAAAAAAAAAKgAIRtjq1i4yfIAAAAAAAAAAKAChGyMrWxm&#10;p+UBAAAAAAAAAEAFCNkYW8XR3ZYHAAAAAAAAAAAVIGRjbKW8FanoWCAAAAAAAAAAAIw5IRtjK2WN&#10;KOZvtEAAAAAAAAAAABhzQjbGWjaz0wIBAAAAAAAAAGDMCdkYa/n8tRGptEQAAAAAAAAAABhjQjbG&#10;WurMR7F4iyUCAAAAAAAAAMAYE7Ix9ooj11siAAAAAAAAAACMMSEbY69oz1oiAAAAAAAAAACMMSEb&#10;Yy+f3WGJAAAAAAAAAAAwxoRsjL2UN6No7LNIAAAAAAAAAAAYU0I2KqGY/Y5FAgAAAAAAAADAmBKy&#10;UQnZ7DUWCQAAAAAAAAAAY0rIRiWU3fmIVFomAAAAAAAAAACMISEblZA681Es3mKZAAAAAAAAAAAw&#10;hoRsVEYxu9MyAQAAAAAAAABgDAnZqIzsyC7LBAAAAAAAAACAMSRkozKK5v5IectCAQAAAAAAAABg&#10;zAjZqI6yG/n01RYKAAAAAAAAAABjRshGpWTzzosCAAAAAAAAAMC4EbJRKcWxmyLKzFIBAAAAAAAA&#10;AGCMCNmolNSZj/zYXksFAAAAAAAAAIAxImSjcsoj11sqAAAAAAAAAACMESEblZO3DlgqAAAAAAAA&#10;AACMESEblVPM77ZUAAAAAAAAAAAYI0I2KiflzcgXbrJYAAAAAAAAAAAYE0I2KqmY2WmxAAAAAAAA&#10;AAAwJoRsVFJ+9AaLBQAAAAAAAACAMSFko5KKxT1RLs1ZLgAAAAAAAAAAjAEhG5VVLNxkuQAAAAAA&#10;AAAAMAaEbFRWNnu15QIAAAAAAAAAwBgQslFZxfxuywUAAAAAAAAAgDEgZKOyUt6M3HlRAAAAAAAA&#10;AAAYeUI2Kq2Y2WnBAAAAAAAAAAAw4oRsAAAAAAAAAAAADJWQjUrLj95gwQAAAAAAAAAAMOKEbFRa&#10;sbgnyqU5SwYAAAAAAAAAgBEmZKPyioWbLBkAAAAAAAAAAEaYkI3Ky+edFwUAAAAAAAAAgFEmZKPy&#10;8tkdlgwAAAAAAAAAACNMyEblpbwZRWOfRQMAAAAAAAAAwIgSslELxex3LBoAAAAAAAAAAEaUkI1a&#10;yGavsWgAAAAAAAAAABhRQjZqoVjcEylvWTYAAAAAAAAAAIwgIRu1kc/usmwAAAAAAAAAABhBQjZq&#10;Iy0dtmwAAAAAAAAAABhBQjZqI5u/wbIBAAAAAAAAAGAECdmojbJ5c6SiY+EAAAAAAAAAADBihGzU&#10;RsoaUczfaOEAAAAAAAAAADBihGzUSj63y8IBAAAAAAAAAGDECNmolXx+V0QqLR0AAAAAAAAAAEaI&#10;kI1aKdvTUTSnLB0AAAAAAAAAAEaIkI3aKRd+YOkAAAAAAAAAADBChGzUTjZ3naUDAAAAAAAAAMAI&#10;EbJRO8XiDyPKzOIBAAAAAAAAAGBECNmonZQ1ouwes3gAAAAAAAAAABgRQjZqqZi91uIBAAAAAAAA&#10;AGBECNmopWzhBosHAAAAAAAAAIARIWSjlor53RYPAAAAAAAAAAAjQshGLaW8GfnCTZYPAAAAAAAA&#10;AAAjQMhGbaXmQcsHAAAAAAAAAIARIGSjtrL5XZYPAAAAAAAAAAAjQMhGbRXHbopIpT8AAAAAAAAA&#10;AAAYMiEbtZU681Es3uIPAAAAAAAAAAAAhkzIRq0VR66v+wgAAAAAAAAAAGDohGzUWja3q+4jAAAA&#10;AAAAAACAoROyUWtFY2+kolP3MQAAAAAAAAAAwFAJ2ai3shtl+3DdpwAAAAAAAAAAAEMlZKP2yoUf&#10;1H0EAAAAAAAAAAAwVEI2aq87c3XdRwAAAAAAAAAAAEMlZKP2ioXddR8BAAAAAAAAAAAMlZANIiKf&#10;vc4YAAAAAAAAAABgSIRssPxWtvkbjQEAAAAAAAAAAIZEyAbLb2Q7eoMxAAAAAAAAAADAkAjZYPmN&#10;bIt7olyaMwoAAAAAAAAAABgCIRvcpli4ySgAAAAAAAAAAGAIhGxwm3zeeVEAAAAAAAAAABgGIRvc&#10;Jp/dYRQAAAAAAAAAADAEQja4TSqzSEXHOAAAAAAAAAAAYMCEbPATZTeK+RuNAwAAAAAAAAAABkzI&#10;Bj8ln9tlHAAAAAAAAAAAMGBCNvgp+byQDQAAAAAAAAAABk3IBj+lbE9HypsRqTAWAAAAAAAAAAAY&#10;ECEb/Iz80BVRdo8ZCwAAAAAAAAAADIiQDX5G2Z6JKDPST/z3AAAgAElEQVRjAQAAAAAAAACAARGy&#10;wc/Ij94QKW8bCwAAAAAAAAAADIiQDX5Gsbgn8ukrvJUNAAAAAAAAAAAGRMgGd6JYmvFWNgAAAAAA&#10;AAAAGBAhG9yJtBKytYwGAAAAAAAAAAAGQMgGdyLljUhOiwIAAAAAAAAAwEAI2eBOlJ35KBdvjUil&#10;8QAAAAAAAAAAQJ8J2eDOlN3I56+PVLSNBwAAAAAAAAAA+kzIBidQtmciZU3jAQAAAAAAAACAPhOy&#10;wQmU7YOR8pbxAAAAAAAAAABAnwnZ4ARSdizKYzdHpNKIAAAAAAAAAACgj4RscBey+e9GyhpGBAAA&#10;AAAAAAAAfSRkg7tQtg9FyptGBAAAAAAAAAAAfSRkg7uQlqajaOxf/s2YAAAAAAAAAACgT4RscBdS&#10;3o5i4cZIRdeYAAAAAAAAAACgT4RscBIrp0VTbkwAAAAAAAAAANAnQjY4ibI9EylrGhMAAAAAAAAA&#10;APSJkA1OomxPCdkAAAAAAAAAAKCPhGxwEilrRH54R0SZGRUAAAAAAAAAAPSBkA1WoViaiZS3jQoA&#10;AAAAAAAAAPpAyAarkFZCtpZRAQAAAAAAAABAHwjZYBWK5r5IedOoAAAAAAAAAACgD4RssBplN7JD&#10;34pUdIwLAAAAAAAAAAB6TMgGq1Q6LwoAAAAAAAAAAH0hZINVWg7ZIm8bFwAAAAAAAAAA9JiQDVap&#10;bO6LlDeMCwAAAAAAAAAAekzIBgAAAAAAAAAAwFAJ2WANugcuj5S3jAwAAAAAAAAAAHpIyAZrkDoz&#10;kfK2kQEAAAAAAAAAQA8J2WANyqXD3sgGAAAAAAAAAAA9JmSDNSjb01EcvioilcYGAAAAAAAAAAA9&#10;ImSDNSqW38pWOC8KAAAAAAAAAAC9ImSDNSrbM5GyprEBAAAAAAAAAECPCNlgjcrO4Ui5N7IBAAAA&#10;AAAAAECvCNlgjVJnPoqZayJSaXQAAAAAAAAAANADQjZYh7x1IFLWMDoAAAAAAAAAAOgBIRusQ1qa&#10;iZS3jA4AAAAAAAAAAHpAyAbrkPJGpDIzOgAAAAAAAAAA6AEhG6xD2ZmPsrE/IiXjAwAAAAAAAACA&#10;DRKywXqU3cjnb4hUtI0PAAAAAAAAAAA2SMgG65Q6M5FyIRsAAAAAAAAAAGyUkA3WqWwfjJQ3jQ8A&#10;AAAAAAAAADZIyAbrVHbmo1y8JSKVRggAAAAAAAAAABsgZIP1SkXk87sjFc6LAgAAAAAAAADARgjZ&#10;YAPK9kykzHlRAAAAAAAAAADYCCEbbEDZORwp90Y2AAAAAAAAAADYCCEbbEDqHouycWtEKo0RAAAA&#10;AAAAAADWScgGG5GKyOd3Ryq8lQ0AAAAAAAAAANZLyAYblPJWpKJrjAAAAAAAAAAAsE5CNtigsjUV&#10;KWsYIwAAAAAAAAAArJOQDTaobE9HOC0KAAAAAAAAAADrJmSDHugeuHzlxCgAAAAAAAAAALB2Qjbo&#10;gVS0IsrcKAEAAAAAAAAAYB2EbNADaWnGG9kAAAAAAAAAAGCdhGzQA+XSdKS8bZQAAAAAAAAAALAO&#10;QjbogZQ1oly8JSKVxgkAAAAAAAAAAGskZIMeyY5cFyk7ZpwAAAAAAAAAALBGQjbokbJ9KFLWMk4A&#10;AAAAAAAAAFgjIRv0SOrMRtGcWv7NSAEAAAAAAAAAYA2EbNAjKW9HatwakYRsAAAAAAAAAACwFkI2&#10;6KFi6XCkom2kAAAAAAAA/H/27m03jiu74/BKMEGAvP8bzc0YGQwSRKZgje3RgRaipuTuJot9qtp7&#10;BZYHQmRRVJPsQx2+76If4L/68oddAAA8gJANDqiuryLbW5MCAAAAAAAAAMADCNnggOp29vETowAA&#10;AAAAAAAAwP6EbHBAuZ1HufprRFazAgAAAAAAAADAnoRscGBlM4ssXmUDAAAAAAAAAIB9CdngwOr6&#10;KrK9NSsAAAAAAAAAAOxJyAYHVrezyM6LbAAAAAAAAAAAsC8hGxxYbudRrv4akdW0AAAAAAAAAACw&#10;ByEbHEHZzCKLV9kAAAAAAAAAAGAfQjY4grq+imxvTQsAAAAAAAAAAHsQssERZHcTWVrTAgAAAAAA&#10;AADAHoRscAR18z5q8zoi07wAAAAAAAAAAPANQjY4hrqLbn4RWdbmBQAAAAAAAACAbxCywZHk9iqy&#10;E7IBAAAAAAAAAMC3CNngSOpmFtmtzAsAAAAAAAAAAN8gZIMjqdt51OYyItPEAAAAAAAAAABwDyEb&#10;HEvdRTe/iCw+LwoAAAAAAAAAAPcRssERZVlF1M7EAAAAAAAAAABwDyEbHFFuriK7lYkBAAAAAAAA&#10;AOAeQjY4orp5F9n5tCgAAAAAAAAAANxHyAZHlG0T3ey7iNqaGQAAAAAAAAAAvkLIBkdW29tIIRsA&#10;AAAAAAAAAHyVkA2OLLdXPi8KAAAAAAAAAAD3ELLBkdXNLLJbmRkAAAAAAAAAAL5CyAZHVrfzqM1l&#10;RKapAQAAAAAAAADgDkI2OLa6i25+EVl8XhQAAAAAAAAAAO4iZIMTyO1VZCdkAwAAAAAAAACAuwjZ&#10;4ATqZhbZrUwNAAAAAAAAAAB3ELLBCdTtPGpzGZFpbgAAAAAAAAAA+AMhG5xC3UU3v4gsPi8KAAAA&#10;AAAAAAB/JGSDE8ntVWQnZAMAAAAAAAAAgD8SssGJZLeKqK25AQAAAAAAAADgD4RscCJ1886LbAAA&#10;AAAAAAAAcAchG5xItk10s++8ygYAAAAAAAAAAH8gZIMTKpsrr7IBAAAAAAAAAMAfCNnghPJjyLYy&#10;OQAAAAAAAAAA/D9CNjihunnnRTYAAAAAAAAAAPgDIRucULZNdLPvom4+mB0AAAAAAAAAAP5JyAYn&#10;VnfzqM0bswMAAAAAAAAAwD8J2eDE6voqyvy52QEAAAAAAAAA4J/+ZAg4rbqdRbds49/tDgAAAAAA&#10;AAAAHwnZ4MRyO4+ynUd2q/iXP/2H+QEAAAAAAAAAmDyfFgUAAAAAAAAAAOCshGxwJmXxwvQAAAAA&#10;AAAAAExeCNngfMr8ufUBAAAAAAAAAJi8ELLB+XTLC+sDAAAAAAAAADB5IWSD8yk3P0d2KxcAAAAA&#10;AAAAAGDyhGxwRmXxwvwAAAAAAAAAAEyekA3OqMyfmx8AAAAAAAAAgMkTssEZdcsL8wMAAAAAAAAA&#10;MHlCNjijcvNzZLdyAgAAAAAAAAAAJk3IBmdWmksnAAAAAAAAAABg0oRscGZ18dwJAAAAAAAAAACY&#10;NCEbnFlZv3cCAAAAAAAAAAAmTcgGZ1aW3zsBAAAAAAAAAACTJmSDM6vrd5HdyhkAAAAAAAAAAJgs&#10;IRv0QPf+v50BAAAAAAAAAIDJErJBD3TzC2cAAAAAAAAAAGCyhGzQA2X5vTMAAAAAAAAAADBZQjbo&#10;gbp+F1m2TgEAAAAAAAAAwCQJ2aAnyvy5UwAAAAAAAAAAMElCNugJIRsAAAAAAAAAAFMlZIOe6JYX&#10;TgEAAAAAAAAAwCQJ2aAnyu1lZNk6BwAAAAAAAAAAkyNkg76ou6jrmXMAAAAAAAAAADA5Qjbokbr4&#10;wTkAAAAAAAAAAJgcIRv0SLu4cA4AAAAAAAAAACZHyAY9Upt/OAcAAAAAAAAAAJMjZIMeqetZ1M0H&#10;JwEAAAAAAAAAYFKEbNAzQjYAAAAAAAAAAKZGyAY9UxfPnQQAAAAAAAAAgEkRskHPtPMLJwEAAAAA&#10;AAAAYFKEbNAz9fZlRFZnAQAAAAAAAABgMoRs0DPZNlFuf3EWAAAAAAAAAAAmQ8gGPVQXPzgLAAAA&#10;AAAAAACTIWSDHqrrK2cBAAAAAAAAAGAyhGzQQ93ywlkAAAAAAAAAAJgMIRv0ULn5ObJbOQ0AAAAA&#10;AAAAAJMgZIOeKs2l0wAAAAAAAAAAMAlCNuipunjuNAAAAAAAAAAATIKQDXqqnV84DQAAAAAAAAAA&#10;kyBkg54qi2dOAwAAAAAAAADAJAjZoMe6xQvnAQAAAAAAAABg9IRs0GPZvHYeAAAAAAAAAABGT8gG&#10;PdYuLpwHAAAAAAAAAIDRE7JBj5X5M+cBAAAAAAAAAGD0hGzQY1nbyLJ1IgAAAAAAAAAARk3IBn1W&#10;d1GWPzoRAAAAAAAAAACjJmSDnqvXQjYAAAAAAAAAAMZNyAY9184vnAgAAAAAAAAAgFETskHP1duX&#10;EbV1JgAAAAAAAAAARkvIBj2XbROluXQmAAAAAAAAAABGS8gGA1Cvf3ImAAAAAAAAAABGS8gGA1DX&#10;V84EAAAAAAAAAMBoCdlgALrlhTMBAAAAAAAAADBaQjYYgHLzszMBAAAAAAAAADBaQjYYiG7xwqkA&#10;AAAAAAAAABglIRsMRG4+OBUAAAAAAAAAAKMkZIOB6OYXTgUAAAAAAAAAwCgJ2WAgyo1PiwIAAAAA&#10;AAAAME5CNhiIup5Flq1zAQAAAAAAAAAwOkI2GIq6izJ/7lwAAAAAAAAAAIyOkA0GpF7/6FwAAAAA&#10;AAAAAIyOkA0GpF3+3bkAAAAAAAAAABgdIRsMSL19GVFbJwMAAAAAAAAAYFSEbDAg2TZRmksnAwAA&#10;AAAAAABgVIRsMDD1+icnAwAAAAAAAABgVIRsMDB1feVkAAAAAAAAAACMipANBqZbXjgZAAAAAAAA&#10;AACjImSDgSk3PzsZAAAAAAAAAACjImSDAeoWL5wNAAAAAAAAAIDRELLBANXFc2cDAAAAAAAAAGA0&#10;hGwwQO38wtkAAAAAAAAAABgNIRsMUG3+4WwAAAAAAAAAAIyGkA0GKLvbKM0bpwMAAAAAAAAAYBSE&#10;bDBQtbl0OgAAAAAAAAAARkHIBgPVzS+cDgAAAAAAAACAURCywUCV5TOnAwAAAAAAAABgFIRsMFDZ&#10;rSKyOh8AAAAAAAAAAIMnZIOByraJLBvnAwAAAAAAAABg8IRsMGBl8cL5AAAAAAAAAAAYPCEbDFht&#10;XjkfAAAAAAAAAACDJ2SDAWvnF84HAAAAAAAAAMDgCdlgwMrimfMBAAAAAAAAADB4QjYYuNK8cUIA&#10;AAAAAAAAAAZNyAYDVxc/OCEAAAAAAAAAAIMmZIOBaxcXTggAAAAAAAAAwKAJ2WDgavMPJwQAAAAA&#10;AAAAYNCEbDBwdT2LuvngjAAAAAAAAAAADJaQDUYgd9fOCAAAAAAAAADAYAnZYATq9U/OCAAAAAAA&#10;AADAYAnZYAS66787IwAAAAAAAAAAgyVkgxEoQjYAAAAAAAAAAAZMyAYjUNfvIruVUwIAAAAAAAAA&#10;MEhCNhiJ7tcLpwQAAAAAAAAAYJCEbDASdenzogAAAAAAAAAADJOQDUaiuxayAQAAAAAAAAAwTEI2&#10;GIm6/iWits4JAAAAAAAAAMDgCNlgJLJtojSXzgkAAAAAAAAAwOAI2WBE6vVPzgkAAAAAAAAAwOAI&#10;2WBE6vrKOQEAAAAAAAAAGBwhG4xI17x0TgAAAAAAAAAABkfIBiNSFs+cEwAAAAAAAACAwRGywch0&#10;ixdOCgAAAAAAAADAoAjZYGSyee2kAAAAAAAAAAAMipANRqaur5wUAAAAAAAAAIBBEbLByHTXf3dS&#10;AAAAAAAAAAAGRcgGI1PXv0TU1lkBAAAAAAAAABgMIRuMTLZNlObSWQEAAAAAAAAAGAwhG4xQvXnt&#10;rAAAAAAAAAAADIaQDUaou/7RWQEAAAAAAAAAGAwhG4xQ3cycFQAAAAAAAACAwRCywQiVxTNnBQAA&#10;AAAAAABgMIRsMFKleRNZts4LAAAAAAAAAEDvCdlgpOrih8hu5bwAAAAAAAAAAPSekA1Gqrt5FeFF&#10;NgAAAAAAAAAABkDIBiNVls8iu7XzAgAAAAAAAADQe0I2GKm6nkV5/7eIrE4MAAAAAAAAAECvCdlg&#10;xMp2EVk2TgwAAAAAAAAAQK8J2WDEcnvl86IAAAAAAAAAAPSekA1GrG5mkd3KiQEAAAAAAAAA6DUh&#10;G4xY3c4j6s6JAQAAAAAAAADoNSEbjFmWqLdvI7I6MwAAAAAAAAAAvSVkgzHLEt38eWRZOzMAAAAA&#10;AAAAAL0lZIORy3YZWbbODAAAAAAAAABAbwnZYOTq9kNEt3FmAAAAAAAAAAB6S8gGI5fb95FFyAYA&#10;AAAAAAAAQH8J2WDksltHvXkdkdWpAQAAAAAAAADoJSEbTEC3+D6yu3VqAAAAAAAAAAB6ScgGE1A3&#10;Hz6+zAYAAAAAAAAAAH0kZIMJyLKKqJ1TAwAAAAAAAADQS0I2mIDczSPL1qkBAAAAAAAAAOglIRtM&#10;QLZNlPd/i8jq3AAAAAAAAAAA9I6QDSaidreRtXVuAAAAAAAAAAB6R8gGE1G3v0aUtXMDAAAAAAAA&#10;ANA7QjaYiNz+GtltnBsAAAAAAAAAgN4RssFE1M1VZBGyAQAAAAAAAADQP0I2mIjsbqM2byKyOjkA&#10;AAAAAAAAAL0iZIOpyBLd/HlkWTs5AAAAAAAAAAC9ImSDCcl2GVm2Tg4AAAAAAAAAQK8I2WBC6m4R&#10;IWQDAAAAAAAAAKBnhGwwIbl9H9ltnBwAAAAAAAAAgF4RssGEZNtEvXkVkdXZAQAAAAAAAADoDSEb&#10;TEx3/VNk8SobAAAAAAAAAAD9IWSDicl2EVm2zg4AAAAAAAAAQG8I2WBicreMELIBAAAAAAAAANAj&#10;QjaYmLr71YtsAAAAAAAAAAD0ipANJia38yhXf43I6vQAAAAAAAAAAPSCkA0mqGwXkWXj9AAAAAAA&#10;AAAA9IKQDSYot1eR3drpAQAAAAAAAADoBSEbTFDdLX57ls3pAQAAAAAAAADoBSEbTFDu5pFCNgAA&#10;AAAAAAAAekLIBhOUbRPd7LuI2jo/AAAAAAAAAABnJ2SDiaq/vcpWd84PAAAAAAAAAMDZCdlgoj5+&#10;WtSLbAAAAAAAAAAA9ICQDaaqbCJrcX4AAAAAAAAAAM5OyAYTVTezyG7l/AAAAAAAAAAAnJ2QDSaq&#10;bucRdef8AAAAAAAAAACcnZANpqruopv9Z0Rt/QUAAAAAAAAAADgrIRtMWNlcRXZrfwEAAAAAAAAA&#10;AM5KyAYTltt5ZNn4CwAAAAAAAAAAcFZCNpiwbBeRZesvAAAAAAAAAADAWQnZYMLq+l1E8WlRAAAA&#10;AAAAAADOS8gGE9e++4tX2QAAAAAAAAAAOCshG0xc3S0jhGwAAAAAAAAAAJyRkA2mrmwis5v6CgAA&#10;AAAAAAAAnJGQDSau7hZeZAMAAAAAAAAA4KyEbDBxuX0f2W2mPgMAAAAAAAAAAGckZIOJy7aJevMq&#10;IuvUpwAAAAAAAAAA4EyEbEB0i+8ju1tDAAAAAAAAAABwFkI2IOp2EVm2hgAAAAAAAAAA4CyEbEBk&#10;u4jshGwAAAAAAAAAAJyHkA2I3M1/e5bNEAAAAAAAAAAAnIWQDYjs1lFvXkdkNQYAAAAAAAAAACcn&#10;ZAM+6hbfR3a3xgAAAAAAAAAA4OSEbMBHdbuILD4vCgAAAAAAAADA6QnZgN/VbUTtjAEAAAAAAAAA&#10;wMkJ2YCP6u5XL7IBAAAAAAAAAHAWQjbgo9zOf3+VDQAAAAAAAAAATkzIBnyye/vnyG5lEAAAAAAA&#10;AAAATkrIBnyS7cLnRQEAAAAAAAAAODkhG/BJ7pYRQjYAAAAAAAAAAE5MyAZ8kmUdWYtBAAAAAAAA&#10;AAA4KSEb8Enu5hHVi2wAAAAAAAAAAJyWkA34JLt11JvXEVmNAgAAAAAAAADAyQjZgM+08/+JbBuj&#10;AAAAAAAAAABwMkI24DO5/RBZNkYBAAAAAAAAAOBkhGzAZz5GbLUzCgAAAAAAAAAAJyNkAz6Tu3lk&#10;2RoFAAAAAAAAAICTEbIBn8m2ifL+bxFZDQMAAAAAAAAAwEkI2YAvlO3i90+MAgAAAAAAAADACQjZ&#10;gC/k9iqyWxsGAAAAAAAAAICTELIBX6i7xW/PshkGAAAAAAAAAICTELIBX8jdPFLIBgAAAAAAAADA&#10;iQjZgC9k2/z2YxgAAAAAAAAAAE5CyAbcaff2z5HdyjgAAAAAAAAAABydkA24U7YLnxcFAAAAAAAA&#10;AOAkhGzAnXK3jBCyAQAAAAAAAABwAkI24E5Z1pG1GAcAAAAAAAAAgKMTsgF3yt08onqRDQAAAAAA&#10;AACA4xOyAXfKbh315nVEVgMBAAAAAAAAAHBUQjbgq7rF95HdrYEAAAAAAAAAADgqIRvwVXW7iCw+&#10;LwoAAAAAAAAAwHEJ2YCvynYR2QnZAAAAAAAAAAA4LiEb8FW5m//2LJuBAAAAAAAAAAA4KiEb8FXZ&#10;raPevI7IaiQAAAAAAAAAAI5GyAbcq7v+KbJsjAQAAAAAAAAAwNEI2YB7ZbuILD4vCgAAAAAAAADA&#10;8QjZgHvlbhkhZAMAAAAAAAAA4IiEbMC9sqwjazESAAAAAAAAAABHI2QD7pW7eUT1IhsAAAAAAAAA&#10;AMcjZAPuld066s3riKyGAgAAAAAAAADgKIRswDd1y+cfPzEKAAAAAAAAAADHIGQDvinbJrL4vCgA&#10;AAAAAAAAAMchZAO+qe4WEUI2AAAAAAAAAACORMgGfFNu30d2G0MBAAAAAAAAAHAUQjbgmz5+WrR5&#10;HZHVWAAAAAAAAAAAHJyQDdhLu/ghsqyNBQAAAAAAAADAwQnZgL1ku4wsW2MBAAAAAAAAAHBwQjZg&#10;L9mtI2pnLAAAAAAAAAAADk7IBuwl24UX2QAAAAAAAAAAOAohG7CXup1H1J2xAAAAAAAAAAA4OCEb&#10;sJ+6i272nxG1NRgAAAAAAAAAAAclZAP2VnfzSK+yAQAAAAAAAABwYEI2YG+5W0Z2G4MBAAAAAAAA&#10;AHBQQjZgb3Uzi+xWBgMAAAAAAAAA4KCEbMDe6nb+2/dFDQYAAAAAAAAAwEEJ2YD91V2U9/8VkdVo&#10;AAAAAAAAAAAcjJANeJCyXUSWjdEAAAAAAAAAADgYIRvwILm9iuzWRgMAAAAAAAAA4GCEbMCDfHyN&#10;LYvRAAAAAAAAAAA4GCEb8CC5m/u0KAAAAAAAAAAAByVkAx7kY8RWvcgGAAAAAAAAAMDhCNmAB8m2&#10;+e3HaAAAAAAAAAAAHIyQDXiw3ds/R3YrwwEAAAAAAAAAcBBCNuDBsl1Elq3hAAAAAAAAAAA4CCEb&#10;8GC5W0YI2QAAAAAAAAAAOBAhG/Bg2TWRtTUcAAAAAAAAAAAHIWQDHqyu30WUteEAAAAAAAAAADgI&#10;IRvwKO27v0Rp3hgPAAAAAAAAAIAnE7IBj1J3y6jNpfEAAAAAAAAAAHgyIRvwOHUX0d0aDwAAAAAA&#10;AACAJxOyAY+Su2V0N6+MBwAAAAAAAADAk/3JhMBj1M1VZN3aDgAAAAAAAACAJxOyAY+S3W1k2UTU&#10;NuJf/82IAAAAAAAAAAA8mk+LAo+TJaLuoqz+14AAAAAAAAAAADyJkA14ktpcGhAAAAAAAAAAgCcR&#10;sgFPUpYvDAgAAAAAAAAAwJMI2YAnKc0rAwIAAAAAAAAA8CRCNuBJ6voXAwIAAAAAAAAA8CRCNuBJ&#10;sm0iu5URAQAAAAAAAAB4NCEb8GTdrxdGBAAAAAAAAADg0YRswNPtFkYEAAAAAAAAAODRhGzAk9X1&#10;lREBAAAAAAAAAHg0IRvwZF3z0ogAAAAAAAAAADyakA14srJ4ZkQAAAAAAAAAAB5NyAYcRGneGBIA&#10;AAAAAAAAgEcRsgEHkZsPhgQAAAAAAAAA4FGEbMBB5HZpSAAAAAAAAAAAHkXIBhxEd/2jIQEAAAAA&#10;AAAAeBQhG3AQ9falIQEAAAAAAAAAeBQhG3AQdTOLyGpMAAAAAAAAAAAeTMgGHES2TdT1zJgAAAAA&#10;AAAAADyYkA04mLq7NiYAAAAAAAAAAA8mZAMOJpvXxgQAAAAAAAAA4MGEbMDBdDevjAkAAAAAAAAA&#10;wIMJ2YCDqZuZMQEAAAAAAAAAeDAhG3AwZfHMmAAAAAAAAAAAPJiQDTio0rwxKAAAAAAAAAAADyJk&#10;Aw4qNx8MCgAAAAAAAADAgwjZgIOqzSuDAgAAAAAAAADwIEI24KDa+YVBAQAAAAAAAAB4ECEbcFC5&#10;nRkUAAAAAAAAAIAHEbIBB1XXs8huZVQAAAAAAAAAAPYmZAMOLnfXRgUAAAAAAAAAYG9CNuDgSnNp&#10;VAAAAAAAAAAA9iZkAw4um5dGBQAAAAAAAABgb0I24OC61VujAgAAAAAAAACwNyEbcHDVi2wAAAAA&#10;AAAAADyAkA04uLp+F1FbwwIAAAAAAAAAsBchG3AUpbk0LAAAAAAAAAAAexGyAUdRb14bFgAAAAAA&#10;AACAvQjZgKMozUvDAgAAAAAAAACwFyEbcBS1XRoWAAAAAAAAAIC9CNmAo8jNlWEBAAAAAAAAANiL&#10;kA04irqbGxYAAAAAAAAAgL0I2YCjyO08slsZFwAAAAAAAACAbxKyAUdTFi+MCwAAAAAAAADANwnZ&#10;gKOpq7fGBQAAAAAAAADgm4RswNGU5pVxAQAAAAAAAAD4JiEbcDSleWlcAAAAAAAAAAC+ScgGHE1d&#10;zyKyGhgAAAAAAAAAgHsJ2YDjqbvfYzYAAAAAAAAAALiHkA04qtJcGhgAAAAAAAAAgHsJ2YCjyual&#10;gQEAAAAAAAAAuJeQDTiqsl0aGAAAAAAAAACAewnZgKOqm5mBAQAAAAAAAAC4l5ANOKqyeGZgAAAA&#10;AAAAAADuJWQDjq5uPhgZAAAAAAAAAICvErIBR1ebN0YGAAAAAAAAAOCrhGzA0dXmlZEBAAAAAAAA&#10;APgqIRtwdJ2QDQAAAAAAAACAewjZgKPLzZWRAQAAAAAAAAD4KiEbcHTl5mcjAwAAAAAAAADwVUI2&#10;4CRK88bQAAAAAAAAAADcScgGnERuPhgaAAAAAAAAAIA7CdmAk8jt0tAAAAAAAAAAANxJyAacRHf9&#10;o6EBAAAAAAAAALiTkA04ibqZGRoAAAAAAAAAgDsJ2YCTyK2QDQAAAAAAAACAuwnZgJOoayEbAAAA&#10;AAAAAAB3E7IBJ9MtXhgbAAAAAAAAAIAvCNmAk8nNB2MDAAAAAAAAAPAFIRtwMrnxeVEAAAAAAAAA&#10;AL4kZANOpp1fGBsAAAAAAAAAgC8I2YCTya0X2cdqfdMAACAASURBVAAAAAAAAAAA+JKQDTiZup5F&#10;diuDAwAAAAAAAADwGSEbcFK5uzY4AAAAAAAAAACfEbIBJ1WaS4MDAAAAAAAAAPAZIRtwUrn6xeAA&#10;AAAAAAAAAHxGyAacVFm9NTgAAAAAAAAAAJ8RsgEnVZqXBgcAAAAAAAAA4DNCNuCk6noWkdXoAAAA&#10;AAAAAAB8ImQDTqvufo/ZAAAAAAAAAADgn4RswMmV5tLoAAAAAAAAAAB8ImQDTi5XvxgdAAAAAAAA&#10;AIBPhGzAyZXVW6MDAAAAAAAAAPCJkA04udK8NDoA/8fevevWkWRpGA1j3v+lxhmrnGq0UUCjqIZa&#10;XSJLI4o618yI2INkaRqCoJvDk3FZC9CB7P3T/BAJAAAAAAAA8B9CNuDm4vre0QEAAAAAAAAA+A8h&#10;G3BzkY8p8snhAQAAAAAAAAB4JmQDdlEOrx0eAAAAAAAAAIBnQjZgF3H4p8MDAAAAAAAAAPBMyAbs&#10;op4fHB4AAAAAAAAAgGdCNmAX+XDn8AAAAAAAAAAAPBOyAbuoh98dHgAAAAAAAACAZ0I2YBdR1+3H&#10;8QEAAAAAAAAAELIBO6lLqud71wcAAAAAAAAAQMgG7KccXrs+AAAAAAAAAABCNmA/cfqX6wMAAAAA&#10;AAAAIGQD9hPryfUBAAAAAAAAABCyAfvJhzvXBwAAAAAAAABAyAbspx5+d30AAAAAAAAAAIRswH4i&#10;H1NknxcFAAAAAAAAAJidkA3YVTm8NgAAAAAAAAAAwOSEbMCu4vBPAwAAAAAAAAAATE7IBuxq+7wo&#10;AAAAAAAAAABzE7IBu1rf/90AAAAAAAAAAACTE7IBu4rrvQEAAAAAAAAAACYnZAN2Vc9CNgAAAAAA&#10;AACA2QnZgN3lx9+MAAAAAAAAAAAwMSEbsL98MgIAAAAAAAAAwMSEbMDu4vKnEQAAAAAAAAAAJiZk&#10;A3aXP74yAgAAAAAAAADAxIRswO7q8c4IAAAAAAAAAAATE7IBu6uXeyMAAAAAAAAAAExMyAbsLtZD&#10;inI1BAAAAAAAAADApIRsQBPKx1eGAAAAAAAAAACYlJANaEIc/20IAAAAAAAAAIBJCdmAJpTDnSEA&#10;AAAAAAAAACYlZAOaUNcPhgAAAAAAAAAAmJSQDWhCXB4MAQAAAAAAAAAwKSEb0IS6vDcEAAAAAAAA&#10;AMCkhGxAE+L6fvu+qDEAAAAAAAAAACYkZAOaUU5/GAMAAAAAAAAAYEJCNqAZ9fDaGAAAAAAAAAAA&#10;ExKyAc2oH++MAQAAAAAAAAAwISEb0IxyfTAGAAAAAAAAAMCEhGxAM+rpX8YAAAAAAAAAAJiQkA1o&#10;Rj3fpxTVIAAAAAAAAAAAkxGyAe2oy18xGwAAAAAAAAAAUxGyAU0ph9cGAQAAAAAAAACYjJANaMvy&#10;aBAAAAAAAAAAgMkI2YCmRD4aBAAAAAAAAABgMkI2oCnr+78bBAAAAAAAAABgMkI2oClxvTcIAAAA&#10;AAAAAMBkhGxAU+pZyAYAAAAAAAAAMBshG9Cc/PibUQAAAAAAAAAAJiJkA9qTT0YBAAAAAAAAAJiI&#10;kA1oTj28MgoAAAAAAAAAwESEbEBzspANAAAAAAAAAGAqQjagObEejQIAAAAAAAAAMBEhG9Cc8vg3&#10;owAAAAAAAAAATETIBrSproYBAAAAAAAAAJiEkA1oUjn9YRgAAAAAAAAAgEkI2YAmRT4bBgAAAAAA&#10;AABgEkI2oElx+KdhAAAAAAAAAAAmIWQDmlTPD4YBAAAAAAAAAJiEkA1oUj7cGQYAAAAAAAAAYBJC&#10;NqBJcb03DAAAAAAAAADAJIRsQJPqWcgGAAAAAAAAADALIRvQrPz4W4p8MhAAAAAAAAAAwOCEbEC7&#10;niO2MBAAAAAAAAAAwOCEbECz6uFVinwxEAAAAAAAAADA4IRsQLPq9TGlKAYCAAAAAAAAABickA1o&#10;Vr08pCirgQAAAAAAAAAABidkA5pVz29SqouBAAAAAAAAAAAGJ2QDmlXPb1M9vkkphZEAAAAAAAAA&#10;AAYmZAOaVg93Pi8KAAAAAAAAADA4IRvQtLo8plSvRgIAAAAAAAAAGJiQDWha5FOK6kU2AAAAAAAA&#10;AICRCdmApsX6MaWyGAkAAAAAAAAAYGBCNqBpdfnfFMWnRQEAAAAAAAAARiZkA5oW63H7vqiRAAAA&#10;AAAAAAAGJmQD2laXFIfXKUU1FAAAAAAAAADAoIRsQPPy4VWKuhoKAAAAAAAAAGBQQjageVHW7cdQ&#10;AAAAAAAAAACDErIBzYvrQ4p8NhQAAAAAAAAAwKCEbEDzoixeZAMAAAAAAAAAGJiQDWherI8pytVQ&#10;AAAAAAAAAACDErIBzavX9ynVxVAAAAAAAAAAAIMSsgHtqz4tCgAAAAAAAAAwMiEb0IV6eJNSVGMB&#10;AAAAAAAAAAxIyAZ0IX/4LUU5GwsAAAAAAAAAYEBCNqALUU4p1dVYAAAAAAAAAAADErIBXYjlKUVZ&#10;jAUAAAAAAAAAMCAhG9CHyClFNRYAAAAAAAAAwICEbEAXIh9S+LQoAAAAAAAAAMCQhGxAF+r5bUrl&#10;bCwAAAAAAAAAgAEJ2YBulHe/+rwoAAAAAAAAAMCAhGxAN8r1MUW5GAwAAAAAAAAAYDBCNqAbUU4p&#10;1WwwAAAAAAAAAIDBCNmAfuRjiroaDAAAAAAAAABgMEI2oBt1edy+L2owAAAAAAAAAIDBCNmAftQl&#10;RRSDAQAAAAAAAAAMRsgGdKOe36ZUzgYDAAAAAAAAABiMkA3oSnn3a0pRjQYAAAAAAAAAMBAhG9CV&#10;KJcUNRsNAAAAAAAAAGAgQjagK3V9SilWowEAAAAAAAAADETIBnQl8ilFWYwGAAAAAAAAADAQIRvQ&#10;lVg/bs+yGQ0AAAAAAAAAYCBCNqArkY8pipANAAAAAAAAAGAkQjagK7E+pVR9WhQAAAAAAAAAYCRC&#10;NqArsR5SPb7Z/mc4AAAAAAAAAIBBCNmA7tTDnc+LAgAAAAAAAAAMRMgGdKdunxcNIRsAAAAAAAAA&#10;wCiEbEB3ouaUajEcAAAAAAAAAMAghGxAf/IxRfUiGwAAAAAAAADAKIRsQHeiXLYfwwEAAAAAAAAA&#10;DELIBnQnthfZihfZAAAAAAAAAABGIWQDuhPrU0p1MRwAAAAAAAAAwCCEbEB3Yj2kenyz/c94AAAA&#10;AAAAAAADELIBXaqHO58XBQAAAAAAAAAYhJAN6FLdPi8aQjYAAAAAAAAAgBEI2YAuRT6lKIvxAAAA&#10;AAAAAAAGIGQDuhTrx+1ZNuMBAAAAAAAAAAxAyAZ0KfIxRRGyAQAAAAAAAACMQMgGdCnWp5SqT4sC&#10;AAAAAAAAAIxAyAZ0KdbD9mM8AAAAAAAAAIABCNmAbpV3v6YU1YAAAAAAAAAAAJ0TsgHdKtfHFOVi&#10;QAAAAAAAAACAzgnZgH7Fsv0YEAAAAAAAAACgc0I2oFuxfEiRvcgGAAAAAAAAANA7IRvQrcinlOpq&#10;QAAAAAAAAACAzgnZgG5FPqQQsgEAAAAAAAAAdE/IBnSrXt+nVBcDAgAAAAAAAAB0TsgG9GuL2KIY&#10;EAAAAAAAAACgc0I2oGvLm/9OkU9GBAAAAAAAAADomJANAAAAAAAAAACAXQnZgK5FOaVUsxEBAAAA&#10;AAAAADomZAO6FstTiroYEQAAAAAAAACgY0I2oGt/vci2GhEAAAAAAAAAoGNCNqBv5ZzCp0UBAAAA&#10;AAAAALomZAO6FvmYkpANAAAAAAAAAKBrQjaga7Eeth8jAgAAAAAAAAB0TMgGdC8//JJSFbMBAAAA&#10;AAAAAPRKyAZ0r67HFEI2AAAAAAAAAIBuCdmA7sX6mKJcDQkAAAAAAAAA0CkhG9C/7TW2qIYEAAAA&#10;AAAAAOiUkA3oXr3cp8gnQwIAAAAAAAAAdErIBgAAAAAAAAAAwK6EbED3Ih9TqtmQAAAAAAAAAACd&#10;ErIB3Yv1kOrxzfY/YwIAAAAAAAAAdEjIBgyhHu5SlNWYAAAAAAAAAAAdErIBQ6jrcXuazZgAAAAA&#10;AAAAAB0SsgFDiHLaajZjAgAAAAAAAAB0SMgGDCGWpxRlMSYAAAAAAAAAQIeEbMAQ/nqRLRsTAAAA&#10;AAAAAKBDQjZgCJEPKXxaFAAAAAAAAACgS0I2YAixHreazZgAAAAAAAAAAB0SsgFjqEuKw+uUohoU&#10;AAAAAAAAAKAzQjZgGPnwyudFAQAAAAAAAAA6JGQDhhFl3X4MCgAAAAAAAADQGSEbMIxYH1OUq0EB&#10;AAAAAAAAADojZAPGsX1WNKpBAQAAAAAAAAA6I2QDhlGXx5S8yAYAAAAAAAAA0B0hGzCOuqSIYlAA&#10;AAAAAAAAgM4I2YBh1PPblMrZoAAAAAAAAAAAnRGyAQAAAAAAAAAAsCshGzCUeniTUlSjAgAAAAAA&#10;AAB0RMgGDCU//SNFuRgVAAAAAAAAAKAjQjZgKFFOKdVsVAAAAAAAAACAjgjZgLHkY4q6GhUAAAAA&#10;AAAAoCNCNmAoUZbtx6gAAAAAAAAAAB0RsgFDifUxRbkaFQAAAAAAAACgI0I2YChRtxfZqlEBAAAA&#10;AAAAADoiZAOGEtf3KVUvsgEAAAAAAAAA9ETIBgynvPvVq2wAAAAAAAAAAB0RsgHDKdfHFOViWAAA&#10;AAAAAACATgjZgPHEsv0YFgAAAAAAAACgE0I2YDixfEiRvcgGAAAAAAAAANALIRswnCjL9mNYAAAA&#10;AAAAAIBOCNmA4cT6mKJcDQsAAAAAAAAA0AkhGzCe59fYwrAAAAAAAAAAAJ0QsgHDiXxMqWbDAgAA&#10;AAAAAAB0QsgGDCfyOdXjv1IKr7IBAAAAAAAAAPRAyAYMqXz8PUVdjAsAAAAAAAAA0AEhGzCk58+L&#10;hs+LAgAAAAAAAAD0QMgGDCnyKUXxIhsAAAAAAAAAQA+EbMCQYj2mVFfjAgAAAAAAAAB0QMgGDCnK&#10;KaXq06IAAAAAAAAAAD0QsgFDinxI4UU2AAAAAAAAAIAuCNmAIT1/WjS8yAYAAAAAAAAA0AMhGzCm&#10;umzfFzUuAAAAAAAAAEAHhGzAsOrpbUoRBgYAAAAAAAAAaJyQDRhW+fh7iu1lNgAAAAAAAAAAmiZk&#10;A4YV+bj9GBgAAAAAAAAAoHFCNmBYkU8pihfZAAAAAAAAAABaJ2QDhhX5klIUAwMAAAAAAAAANE7I&#10;BgwryimluhoYAAAAAAAAAKBxQjZgXPmQQsgGAAAAAAAAANA8IRswrMjHlGo2MAAAAAAAAABA44Rs&#10;wLAin1M9/nv7n5EBAAAAAAAAABomZAOGVg93KYrPiwIAAAAAAAAAtEzIBgyt5sv2NJuRAQAAAAAA&#10;AAAaJmQDxhaLT4sCAAAAAAAAADROyAYMLZYPKbZX2QAAAAAAAAAAaJaQDRhalGX7MTIAAAAAAAAA&#10;QMOEbMDQYn1MUa5GBgAAAAAAAABomJANAAAAAAAAAACAXQnZgKHV89uUytnIAAAAAAAAAAANE7IB&#10;AAAAAAAAAACwKyEbMLzlzX+nyCdDAwAAAAAAAAA0SsgGAAAAAAAAAADAroRswPDi+pAinw0NAAAA&#10;AAAAANAoIRsAAAAAAAAAAAC7ErIBw4ty2X4MDQAAAAAAAADQKCEbMLzIxxRlNTQAAAAAAAAAQKOE&#10;bMD4nl9jq4YGAAAAAAAAAGiUkA0YXr2+T6kuhgYAAAAAAAAAaJSQDRjfFrE9v8oGAAAAAAAAAECL&#10;hGzAFNa3/5OiXI0NAAAAAAAAANAgIRswhSirV9kAAAAAAAAAABolZAOmEOWUUs3GBgAAAAAAAABo&#10;kJANmEM+pqirsQEAAAAAAAAAGiRkA6YQeXuRTcgGAAAAAAAAANAiIRswhajL9mNsAAAAAAAAAIAG&#10;CdmAOZRzisjGBgAAAAAAAABokJANmELkY0pVyAYAAAAAAAAA0CIhGzCFyOftx9gAAAAAAAAAAA0S&#10;sgHTqIc3KUU1OAAAAAAAAABAY4RswDTy0z9SlIvBAQAAAAAAAAAaI2QDphHllFL1eVEAAAAAAAAA&#10;gNYI2YB55GOKuhocAAAAAAAAAKAxQjZgGs+fFY1icAAAAAAAAACAxgjZgGnE9iJb8SIbAAAAAAAA&#10;AEBrhGzANKKct5rN4AAAAAAAAAAAjRGyAfOoa0pRDQ4AAAAAAAAA0BghGzCNWA/bj8EBAAAAAAAA&#10;ABojZAOmkh9++etlNgAAAAAAAAAAmiFkA6ZS12MKIRsAAAAAAAAAQFOEbMBcYtl+jA4AAAAAAAAA&#10;0BAhGzCVWD6kyBejAwAAAAAAAAA0RMgGAAAAAAAAAADAroRswFTq5T5FPhkdAAAAAAAAAKAhQjYA&#10;AAAAAAAAAAB2JWQDphL5nFIUowMAAAAAAAAANETIBkwl8jGlmo0OAAAAAAAAANAQIRswl+fX2KrR&#10;AQAAAAAAAAAaImQDppMffkmproYHAAAAAAAAAGiEkA2YTl2PKYRsAAAAAAAAAADNELIB84ll+zE8&#10;AAAAAAAAAEAjhGzAdGL5kCJfDA8AAAAAAAAA0AghGwAAAAAAAAAAALsSsgHTqZf7FPlkeAAAAAAA&#10;AACARgjZAAAAAAAAAAAA2JWQDZhOvb5PqS6GBwAAAAAAAABohJANmM8WsUUxPAAAAAAAAABAI4Rs&#10;wJTywy8p1dX4AAAAAAAAAAANELIBU4q6pIhqfAAAAAAAAACABgjZgClFvmw/xgcAAAAAAAAAaICQ&#10;DZhSlJNPiwIAAAAAAAAANELIBsypXFLUYnwAAAAAAAAAgAYI2YApRfYiGwAAAAAAAABAK4RswJQi&#10;H1II2QAAAAAAAAAAmiBkA6YUddl+jA8AAAAAAAAA0AAhGzClWI/bs2zGBwAAAAAAAABogJANmFNd&#10;Uj3+4VU2AAAAAAAAAIAGCNmAadXDXarne38AAAAAAAAAAAA7E7IB06r5kury5A8AAAAAAAAAAGBn&#10;QjYAAAAAAAAAAAB2JWQDphXllOLyzh8AAAAAAAAAAMDOhGzAvPIxxeXeHwAAAAAAAAAAwM6EbMC0&#10;oiwp1pM/AAAAAAAAAACAnQnZgGltnxYt1wd/AAAAAAAAAAAAOxOyAfMq5xTXR38AAAAAAAAAAAA7&#10;+y8DALOKfEwRxf4AAAAAAAAAADsTsgHTinxOafsHAAAAAAAAAMCufFoUmF7k0+wnAAAAAAAAAADY&#10;lZANmF45vJ79BAAAAAAAAAAAuxKyAQAAAAAAAAAAsCshGzC9uLyb/QQAAAAAAAAAALsSsgHTi8v9&#10;7CcAAAAAAAAAANiVkA0AAAAAAAAAAIBdCdmA6a3v/z77CQAAAAAAAAAAdiVkAwAAAAAAAAAAYFdC&#10;NmB69fD77CcAAAAAAAAAANiVkA2YXuTj7CcAAAAAAAAAANiVkA3gOWY7OQMAAAAAAAAAwE6EbAAp&#10;pXJ47QwAAAAAAAAAADsRsgEAAAAAAAAAALArIRvA9mnR5ckZAAAAAAAAAAB2ImQD2EK2y70zAAAA&#10;AAAAAADsRMgGsMknZwAAAAAAAAAA2ImQDSClVC4PzgAAAAAAAAAAsBMhG0BKqV4fnQEAAAAAAAAA&#10;YCdCNgAAAAAAAAAAAHYlZAPYPi36+DdnAAAAAAAAAADYiZANAAAAAAAAAACAXQnZAD6pl3dOAQAA&#10;AAAAAACwAyEbwCdCNgAAAAAAAACAfQjZAAAAAAAAAAAA2JWQDeCT8CIbAAAAAAAAAMAuhGwAn8Tl&#10;3ikAAAAAAAAAAHYgZAP4JNaTUwAAAAAAAAAA7EDIBvBJuT44BQAAAAAAAADADoRsAJ/EenQKAAAA&#10;AAAAAIAdCNkAPon10SkAAAAAAAAAAHYgZAP4pJ7vnQIAAAAAAAAAYAdCNoD/V5eUojoHAAAAAAAA&#10;AMCNCdkAPuNVNgAAAAAAAACA2xOyAXymLk/OAQAAAAAAAABwY0I2gM+EkA0AAAAAAAAA4OaEbACf&#10;Wx6dAwAAAAAAAADgxoRsAJ+JfHQOAAAAAAAAAIAbE7IBfCbWk3MAAAAAAAAAANyYkA3gM/lw5xwA&#10;AAAAAAAAADcmZAMAAAAAAAAAAGBXQjaAz8T13jkAAAAAAAAAAG5MyAbwmXoWsgEAAAAAAAAA3JqQ&#10;DQAAAAAAAAAAgF0J2QC+EPnkJAAAAAAAAAAANyRkA/hCObx2EgAAAAAAAACAGxKyAXyprk4CAAAA&#10;AAAAAHBDQjaALwnZAAAAAAAAAABuSsgG8IV6eOUkAAAAAAAAAAA3JGQDAAAAAAAAAABgV0I2gC9k&#10;L7IBAAAAAAAAANyUkA3gC7EenQQAAAAAAAAA4IaEbAAAAAAAAAAAAOxKyAbwhfL4NycBAAAAAAAA&#10;ALghIRsAAAAAAAAAAAC7ErIBfEXkk7MAAAAAAAAAANyIkA3gK8rhtbMAAAAAAAAAANyIkA0AAAAA&#10;AAAAAIBdCdkAviKWJ2cBAAAAAAAAALgRIRvAV8Tl3lkAAAAAAAAAAG5EyAbwNXV1FgAAAAAAAACA&#10;GxGyAXxFOf/pLAAAAAAAAAAANyJkA/iK6tOiAAAAAAAAAAA3I2QD+BqfFgUAAAAAAAAAuBkhG8BX&#10;1KsX2QAAAAAAAAAAbkXIBvAVcX3vLAAAAAAAAAAANyJkA/gWnxcFAAAAAAAAALgJIRvAN5TTH04D&#10;AAAAAAAAAHADQjaAb4h8dhoAAAAAAAAAgBsQsgEAAAAAAAAAALArIRvAt+ST0wAAAAAAAAAA3ICQ&#10;DeAb4vKn0wAAAAAAAAAA3ICQDeAbIh+dBgAAAAAAAADgBoRsAN9Qr49OAwAAAAAAAABwA0I2gG+o&#10;lwenAQAAAAAAAAC4ASEbwDdEXZ0GAAAAAAAAAOAGhGwA3xBXL7IBAAAAAAAAANyCkA3gG+r5rdMA&#10;AAAAAAAAANyAkA3ge6I6DwAAAAAAAADACxOyAXxHlIvzAAAAAAAAAAC8MCEbwHeUw2vnAQAAAAAA&#10;AAB4YUI2AAAAAAAAAAAAdiVkA/iefHIeAAAAAAAAAIAXJmQD+I56eOU8AAAAAAAAAAAvTMgGAAAA&#10;AAAAAADAroRsAN9Rzn86DwAAAAAAAADACxOyAXxHvdw7DwAAAAAAAADACxOyAQAAAAAAAAAAsCsh&#10;G8B3xNWLbAAAAAAAAAAAL03IBvAd9SxkAwAAAAAAAAB4aUI2AAAAAAAAAAAAdiVkA/iRujoRAAAA&#10;AAAAAMALErIB/EA5/eFEAAAAAAAAAAAvSMgG8AORz04EAAAAAAAAAPCChGwAAAAAAAAAAADsSsgG&#10;8ANxeedEAAAAAAAAAAAvSMgG8ANxuXciAAAAAAAAAIAXJGQDAAAAAAAAAABgV0I2gB8o5z+dCAAA&#10;AAAAAADgBQnZAH6g+rQoAAAAAAAAAMCLErIBAAAAAAAAAACwKyEbwI+UkxMBAAAAAAAAALwgIRvA&#10;D/i0KAAAAAAAAADAyxKyAfxArAcnAgAAAAAAAAB4QUI2gJ9RV2cCAAAAAAAAAHghQjaAn1BOfzgT&#10;AAAAAAAAAMALEbIB/ITIZ2cCAAAAAAAAAHghQjaAn5FPzgQAAAAAAAAA8EKEbAA/IS5/OhMAAAAA&#10;AAAAwAsRsgH8hMhHZwIAAAAAAAAAeCFCNoCfUVdnAgAAAP6PvTvIbdwIgzB6//tlNQtnJjMIEtkD&#10;KLZEySbZnSuQzZ+ozXtHqPUHFAAAAAAnEbIBbLA+X80EAAAAAAAAAHASIRvABu3zaiYAAAAAAAAA&#10;gJMI2QAAAAAAAAAAAIgSsgFssU5mAgAAAAAAAAA4iZANYIP148VMAAAAAAAAAAAnEbIBAAAAAAAA&#10;AAAQJWQDAAAAAAAAAAAgSsgGsNFy/WYqAAAAAAAAAIATCNkAAAAAAAAAAACIErIBAAAAAAAAAAAQ&#10;JWQD2Kh/vZsKAAAAAAAAAOAEQjaAjfrzYioAAAAAAAAAgBMI2QC2arOpAAAAAAAAAABOIGQDAAAA&#10;AAAAAAAgSsgGsNH6eDMVAAAAAAAAAMAJhGwAG7XnxVQAAAAAAAAAACcQsgEAAAAAAAAAABAlZAPY&#10;ap1MBQAAAAAAAABwAiEbwEbrx4upAAAAAAAAAABOIGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJAN&#10;YIfl+s1cAAAAAAAAAADFhGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIB7NC/3s0FAAAAAAAAAFBM&#10;yAawQ39ezAUAAAAAAAAAUEzIBrBHm80FAAAAAAAAAFBMyAawQ58ncwEAAAAAAAAAFBOyAeywfr6a&#10;CwAAAAAAAACgmJANYIc+380FAAAAAAAAAFBMyAYAAAAAAAAAAECUkA1gh+5aFAAAAAAAAACgnJAN&#10;YIf2+NdcAAAAAAAAAADFhGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIB7NVmkwEAAAAAAAAAFBKy&#10;Aey0Tv+YDAAAAAAAAACgkJANYKe+PEwGAAAAAAAAAFBIyAYAAAAAAAAAAECUkA1gp/78bTIAAAAA&#10;AAAAgEJCNoCd+vNiMgAAAAAAAACAQkI2AAAAAAAAAAAAooRsADv1eTIZAAAAAAAAAEAhIRvATuvn&#10;q8kAAAAAAAAAAAoJ2QB26vPdZAAAAAAAAAAAhYRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAey0&#10;Xv8wGQAAAAAAAABAISEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAPa87fZAAAAAAAAAACKCNkA&#10;BgjZAAAAAAAAAADqCNkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDGNBvf5kNAAAAAAAAAKCIkA1g&#10;QG9fZgMAAAAAAAAAKCJkAxjRZrMBAAAAAAAAABQRsgEAAAAAAAAAABAlZAMYsD7ezAYAAAAAAAAA&#10;UETIBjCgPS9mAwAAAAAAAAAoImQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANYMQ6mQ0AAAAAAAAA&#10;oIiQDWDA+vFiNgAAAAAAAACAIkI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAEa12XQAAAAAAAAA&#10;AAWEbACD1ukf0wEAAAAAAAAAFBCyAQzqznAYNAAAIABJREFUy8N0AAAAAAAAAAAFhGwAAAAAAAAA&#10;AABECdkABvWvd9MBAAAAAAAAABQQsgEM6s+L6QAAAAAAAAAACgjZAEa12XQAAAAAAAAAAAWEbAAA&#10;AAAAAAAAAEQJ2QAGtc+r6QAAAAAAAAAACgjZAAa156vpAAAAAAAAAAAKCNkABvU2mw4AAAAAAAAA&#10;oICQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNoBB7fan6QAAAAAAAAAACgjZAAb15W46AAAAAAAA&#10;AIACQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkADlhvP80HAAAAAAAAAHCQkA3ggL48zAcAAAAA&#10;AAAAcJCQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNoAD+te7+QAAAAAAAAAADhKyARzxdTUfAAAA&#10;AAAAAMBBQjaAA/pyNx8AAAAAAAAAwEFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAOWB9v5gMA&#10;AAAAAAAAOEjIBnBAe17MBwAAAAAAAABwkJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2gCPWyXwA&#10;AAAAAAAAAAcJ2QAOWD9ezAcAAAAAAAAAcJCQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAA&#10;AAAAAKKEbAAH9WUyIQAAAAAAAADAAUI2gIPW2y8TAgAAAAAAAAAcIGQDAAAAAAAAAAAgSsgGAAAA&#10;AAAAAABAlJAN4KD+9W5CAAAAAAAAAIADhGwAB/XnxYQAAAAAAAAAAAcI2QCOarMJAQAAAAAAAAAO&#10;ELIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGcFCfJxMCAAAAAAAAABwgZAM4aLl9NyEAAAAAAAAA&#10;wAFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEc1OerCQEAAAAAAAAADhCy&#10;ARzUHhcTAgAAAAAAAAAcIGQDOKp9mRAAAAAAAAAA4AAhGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKE&#10;bAAAAAAAAAAAAEQJ2QAKLNdvZgQAAAAAAAAAGCRkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAA&#10;AAAAAAAAgCghG0CFZTIjAAAAAAAAAMAgIRtAgXb7YUYAAAAAAAAAgEFCNgAAAAAAAAAAAKKEbAAA&#10;AAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEUWB9vZgQAAAAAAAAAGCRkAyjQ17sZAQAAAAAAAAAGCdkA&#10;CvRZyAYAAAAAAAAAMErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghG0CFdTIjAAAAAAAAAMAgIRtA&#10;gb7czAgAAAAAAAAAMEjIBlCgPS5mBAAAAAAAAAAYJGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJAN&#10;AAAAAAAAAACAKCEbQJH2/G1KAAAAAAAAAIABQjaAIn2ZTAkAAAAAAAAAMEDIBlCkLw9TAgAAAAAA&#10;AAAMELIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGUKXNpgQAAAAAAAAAGCBkAyjSH2+mBAAAAAAA&#10;AAAYIGQDKNLnqykBAAAAAAAAAAYI2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBK&#10;yAZQpH1eTQkAAAAAAAAAMEDIBlCkzf+ZEgAAAAAAAABggJANoEif76YEAAAAAAAAABggZAMAAAAA&#10;AAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRtAlXUyJQAAAAAAAADAACEbQJH148WUAAAA&#10;AAAAAAADhGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG&#10;AAAAAAAAAABAlJANoNB6+2lOAAAAAAAAAICdhGwAhfryMCcAAAAAAAAAwE5CNgAAAAAAAAAAAKKE&#10;bAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMo1G9/mRMAAAAAAAAAYCchG0Ch&#10;vtzNCQAAAAAAAACwk5ANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAA&#10;AAAARAnZAAq1z6s5AQAAAAAAAAB2ErIBFGrPV3MCAAAAAAAAAOwkZAMo1NtsTgAAAAAAAACAnYRs&#10;AAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkA6i0TuYEAAAAAAAAANhJyAZQqD0v&#10;5gQAAAAAAAAA2EnIBlCozzdzAgAAAAAAAADsJGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAA&#10;AAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAMX6MpkUAAAAAAAAAGAHIRtAsfX2y6QA&#10;AAAAAAAAADsI2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECU&#10;kA0AAAAAAAAAAIAoIRtAtWUyKQAAAAAAAADADkI2gGLt9sOkAAAAAAAAAAA7CNkAAAAAAAAAAACI&#10;ErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbQLE+TyYF&#10;AAAAAAAAANhByAZQbLl9NykAAAAAAAAAwA5CNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAA&#10;AAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRtA&#10;sXb706QAAAAAAAAAADsI2QCK9eVuUgAAAAAAAACAHYRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKy&#10;AQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghG8AJ+vppVgAA&#10;AAAAAACAjYRsACdo97/NCgAAAAAAAACwkZAN4AS9zWYFAAAAAAAAANhIyAYAAAAAAAAAAECUkA0A&#10;AAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACI&#10;ErIBnKA/f5sVAAAAAAAAAGAjIRvACfrzYlYAAAAAAAAAgI2EbAAAAAAAAAAAAEQJ2QAAAAAAAAAA&#10;AIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAA&#10;AAAAAABRQjYAAAAAAAAAAACihGwAJ+jzZFYAAAAAAAAAgI2EbAAnWG7fzQoAAAAAAAAAsJGQDQAA&#10;AAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgS&#10;sgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA3gDOtkVgAAAAAAAACAjYRsACdo&#10;z4tZAQAAAAAAAAA2ErIBnKDPN7MCAAAAAAAAAGwkZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0A&#10;AAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACI&#10;ErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGcJL19tO0AAAAAAAAAAAbCNkAztIW0wIAAAAAAAAA&#10;bCBkAzhJb7NpAQAAAAAAAAA2ELIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJAN&#10;AAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAA&#10;iBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBnCWZTItAAAAAAAAAMAGQjaAk7TbD9MCAAAAAAAA&#10;AGwgZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAA&#10;AAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG&#10;AAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAA&#10;RAnZAE6y3H6YFgAAAAAAAABgAyEbwEn6fDctAAAAAAAAAMAGQjYAAAAAAAAAAACihGwAAAAAAAAA&#10;AABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAA&#10;AAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKy&#10;AQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAA&#10;AFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QBO0j8vpgUAAAAAAAAA2EDIBnCS9hCyAQAAAAAA&#10;AABsIWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAA&#10;AAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErI&#10;BgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAA&#10;AEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAA&#10;AAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIB&#10;AAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAA&#10;UUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAA&#10;AAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAA&#10;AAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECU&#10;kA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAA&#10;AACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAA&#10;AAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVk&#10;AwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAA&#10;AKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAA&#10;AAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkA&#10;AAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACA&#10;KCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAA&#10;AAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAA&#10;AAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBK&#10;yAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAA/M/e&#10;neTGjaxRGEUESSWzsZGCpDRguHn2oAAXav/rexMPBEENmyDv5Jwl3EGMPsQPAAAAABAlZAMAAAAA&#10;AAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRvARurxi2kBAAAAAAAAACYQsgFspByeTAsA&#10;AAAAAAAAMIGQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ&#10;2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAA&#10;AIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAA&#10;AAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2&#10;AAAAAAAAAAAAooRsABsZ7v81LQAAAAAAAADABEI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAA&#10;AAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCgh&#10;GwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAA&#10;ABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA1gK3UwLQAAAAAAAADABEI2gI2U8WZaAAAAAAAA&#10;AIAJhGwAGyl3n00LAAAAAAAAADCBkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACi&#10;hGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAA&#10;AABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsABvpr/+YFgAAAAAAAABg&#10;AiEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAA&#10;AAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAA&#10;AAAAAAAAAKKEbAAbKP3ZrAAAAAAAAAAAEwnZADZQL7/MCgAAAAAAAAAwkZANAAAAAAAAAACAKCEb&#10;AAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAA&#10;ECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDWADpQ5mBQAAAAAAAACYSMgGsIE6PpkVAAAAAAAA&#10;AGAiIRvABurhalYAAAAAAAAAgImEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAl&#10;ZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjaADZT+bFYA&#10;AAAAAAAAgImEbAAbKJcfZgUAAAAAAAAAmEjIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAA&#10;AAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMA&#10;AAAAAAAAACBKyAawge7yzawAAAAAAAAAABMJ2QA2UPqTWQEAAAAAAAAAJhKyAQAAAAAAAAAAECVk&#10;AwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAA&#10;AKKEbACNddf/TAoAAAAAAAAAMIOQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKE&#10;bAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZANorAxnkwIAAAAAAAAAzCBkA2is&#10;dEI2AAAAAAAAAIA5hGwAjXXHR5MCAAAAAAAAAMwgZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0A&#10;AAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAjZX+bFIAAAAAAAAAgBmEbACNlfHR&#10;pAAAAAAAAAAAMwjZAFrrTyYFAAAAAAAAAJhByAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAA&#10;AAAAAABRQjYAAAAAAAAAAACihGwAjZX+aFIAAAAAAAAAgBmEbACNlf5kUgAAAAAAAACAGYRsAI3V&#10;8cGkAAAAAAAAAAAzCNkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAA&#10;AABAlJANAAAAAAAAAACAKCEbQEPd9T9zAgAAAAAAAADMJGQDAAAAAAAAAAAgSsgGAAAAAAAAAABA&#10;lJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZABrqL/8z&#10;JwAAAAAAAADATEI2gIbKcDInAAAAAAAAAMBMQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAA&#10;AAAAAACIErIBAAAAAAAAAAAQJWQDaKhefpoTAAAAAAAAAGAmIRtAS/3JnAAAAAAAAAAAMwnZAAAA&#10;AAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDaCh7vLNnAAAAAAA&#10;AAAAMwnZABoq/cmcAAAAAAAAAAAzCdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAg&#10;SsgG0Eq9MyUAAAAAAAAAwAJCNoBGSh1MCQAAAAAAAACwgJANoJF6+WVKAAAAAAAAAIAFhGwAAAAA&#10;AAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG0Eg9XE0JAAAAAAAA&#10;ALCAkA2gkW58MiUAAAAAAAAAwAJCNoBW6mBKAAAAAAAAAIAFhGwAAAAAAAAAAABECdkAAAAAAAAA&#10;AACIErIBAAAAAAAAAAAQJWQDaKSMN1MCAAAAAAAAACwgZANopIwPpgQAAAAAAAAAWEDIBgAAAAAA&#10;AAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNoBGSn80JQAAAAAAAADAAkI2gEa6y3dTAgAA&#10;AAAAAAAsIGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbQAv1zowAAAAAAAAA&#10;AAsJ2QAaqMebGQEAAAAAAAAAFhKyATRQhqsZAQAAAAAAAAAWErIBAAAAAAAAAAAQJWQDAAAAAAAA&#10;AAAgSsgG0ECpgxkBAAAAAAAAABYSsgE0UMcnMwIAAAAAAAAALCRkA2igHq5mBAAAAAAAAABYSMgG&#10;AAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2gAZKfzYjAAAAAAAAAMBCQjaABsr4&#10;aEYAAAAAAAAAgIWEbAAt9CczAgAAAAAAAAAsJGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANoIF6&#10;99mMAAAAAAAAAAALCdkAGqjHmxkBAAAAAAAAABYSsgG0UDynAAAAAAAAAABLKS8AAAAAAAAAAACI&#10;ErIBAAAAAAAAAAAQJWQDWKkev5gQAAAAAAAAAGAFIRvASuXwZEIAAAAAAAAAgBWEbAAAAAAAAAAA&#10;AEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZANYqY43EwIAAAAAAAAArCBkA1ipOz6aEAAAAAAA&#10;AABgBSEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAFaq1z8mBAAAAAAAAABY&#10;QcgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsACt1l28m&#10;BAAAAAAAAABYQcgGsFLpTyYEAAAAAAAAAFhByAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRvACqU/&#10;mw8AAAAAAAAAYCUhG8AK9fLLfAAAAAAAAAAAKwnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkA1ih&#10;1MF8AAAAAAAAAAArCdkAVqjjk/kAAAAAAAAAAFYSsgGsUA9X8wEAAAAAAAAArCRkAwAAAAAAAAAA&#10;IErIBgAAAAAAAAAAQJSQDWCFMt7MBwAAAAAAAACwkpANYIUyPpgPAAAAAAAAAGAlIRsAAAAAAAAA&#10;AABRQjYAAAAAAAAAAACihGwAK3SXb+YDAAAAAAAAAFhJyAawQulP5gMAAAAAAAAAWEnIBgAAAAAA&#10;AAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNoCFuk+/TQcAAAAAAAAA0ICQDWCp7mQ6AAAA&#10;AAAAAIAGhGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBLFTHm+kAAAAAAAAAABoQsgEs1B0fTQcA&#10;AAAAAAAA0ICQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAL1esf0wEAAAAA&#10;AAAANCBkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDWCh0h9NBwAAAAAAAADQgJANYKHu8t10AAAA&#10;AAAAAAANCNkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDWKD0Z7MBAAAAAAAAADQiZANYoF5+mQ0A&#10;AAAAAAAAoBEhGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAALlOFsNgAAAAAAAACARoRsAAt0hyez&#10;AQAAAAAAAAA0ImQDWKAMJ7MBAAAAAAAAADQiZAMAAAAAAAAAACBKyAawQBlvZgMAAAAAAAAAaETI&#10;BrBAGR/MBgAAAAAAAADQiJANAADPlRUhAAAgAElEQVQAAAAAAACAKCEbAAAAAAAAAAAAUUI2gAVK&#10;fzQbAAAAAAAAAEAjQjaABerxZjYAAAAAAAAAgEaEbAALlO5gNgAAAAAAAACARoRsAAAAAAAAAAAA&#10;RAnZAGYqh3uTAQAAAAAAAAA0JGQDmKkebiYDAAAAAAAAAGhIyAYwVx1MBgAAAAAAAADQkJANAAAA&#10;AAAAAACAKCEbwEx1dFoUAAAAAAAAAKAlIRvATN3x0WQAAAAAAAAAAA0J2QAAAAAAAAAAAIgSsgHM&#10;VPqzyQAAAAAAAAAAGhKyAcwlZAMAAAAAAAAAaErIBjBTGR9MBgAAAAAAAADQkJANAAAAAAAAAACA&#10;KCEbAAAAAAAAAAAAUUI2gJn66z8mAwAAAAAAAABoSMgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEb&#10;wAzdp9/mAgAAAAAAAABoTMgGMEd3MhcAAAAAAAAAQGNCNgAAAAAAAAAAAKKEbAAzlOFsLgAAAAAA&#10;AACAxoRsAAAAAAAAAAAARAnZAGboLz/NBQAAAAAAAADQmJANAAAAAAAAAACAKCEbAAAAAAAAAAAA&#10;UUI2gBnq9Y+5AAAAAAAAAAAaE7IBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGMEMdH8wFAAAAAAAA&#10;ANCYkA1gBiEbAAAAAAAAAEB7QjYAAAAAAAAAAACihGwAE5X+bCoAAAAAAAAAgA0I2QAmKod7UwEA&#10;AAAAAAAAbEDIBjBRGa6mAgAAAAAAAADYgJANAAAAAAAAAACAKCEbwER1vJkKAAAAAAAAAGADQjaA&#10;ibrjo6kAAAAAAAAAADYgZAMAAAAAAAAAACBKyAYwURmupgIAAAAAAAAA2ICQDWCi4rQoAAAAAAAA&#10;AMAmhGwAU9XBVAAAAAAAAAAAGxCyAUxU7z6bCgAAAAAAAABgA0I2gImKkA0AAAAAAAAAYBNCNoCJ&#10;Sn8yFQAAAAAAAADABoRsAAAAAAAAAAAARAnZACaox5uZAAAAAAAAAAA2ImQDmKAchGwAAAAAAAAA&#10;AFsRsgEAAAAAAAAAABAlZAOYoAxnMwEAAAAAAAAAbETIBjBBf/lpJgAAAAAAAACAjQjZAAAAAAAA&#10;AAAAiBKyAUxQeqdFAQAAAAAAAAC2ImQDmKBcfpgJAAAAAAAAAGAjQjYAAAAAAAAAAACihGwAE5Q6&#10;mAkAAAAAAAAAYCNCNoAJ6vmrmQAAAAAAAAAANiJkA5igdAczAQAAAAAAAABsRMgGAAAAAAAAAABA&#10;lJAN4AP1+MVEAAAAAAAAAAAbErIBfKAcnkwEAAAAAAAAALAhIRsAAAAAAAAAAABRQjaAD9TxZiIA&#10;AAAAAAAAgA0J2QA+0B0fTQQAAAAAAAAAsCEhGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAfqNc/&#10;JgIAAAAAAAAA2JCQDQAAAAAAAAAAgCghG8AHSn80EQAAAAAAAADAhoRsAB/oLt9NBAAAAAAAAACw&#10;ISEbAAAAAAAAAAAAUUI2gHeU/mweAAAAAAAAAICNCdkA3lEO9+YBAAAAAAAAANiYkA3gHWW4mgcA&#10;AAAAAAAAYGNCNoB3lDqYBwAAAAAAAABgY0I2gPd0d+YBAAAAAAAAANiYkA3gHf3lp3kAAAAAAAAA&#10;ADYmZAMAAAAAAAAAACBKyAbwjjLezAMAAAAAAAAAsDEhG8A7yvhgHgAAAAAAAACAjQnZAAAAAAAA&#10;AAAAiBKyAbyj+pENAAAAAAAAAGBzQjaAdwjZAAAAAAAAAAC2J2QDAAAAAAAAAAAgSsgG8Ibu02/T&#10;AAAAAAAAAADsQMgG8JbuZBoAAAAAAAAAgB0I2QAAAAAAAAAAAIgSsgG8oR6upgEAAAAAAAAA2IGQ&#10;DeAN3fhkGgAAAAAAAACAHQjZAN5SB9MAAAAAAAAAAOxAyAbwhjLeTAMAAAAAAAAAsAMhG8Abyvhg&#10;GgAAAAAAAACAHQjZAN5QnBYFAAAAAAAAANiFkA3gDfX81TQAAAAAAAAAADsQsgG8oXQH0wAAAAAA&#10;AAAA7EDIBvCKMlzMAgAAAAAAAACwEyEbwCvqeDMLAAAAAAAAAMBOhGwAr+lOZgEAAAAAAAAA2ImQ&#10;DQAAAAAAAAAAgCghG8Ar6uFqFgAAAAAAAACAnQjZAF7RjU9mAQAAAAAAAADYiZAN4DV1MAsAAAAA&#10;AAAAwE6EbACvKOPNLAAAAAAAAAAAOxGyAbyijA9mAQAAAAAAAADYiZAN4BXFaVEAAAAAAAAAgN0I&#10;2QBeUc9fzQIAAAAAAAAAsBMhG8ArSncwCwAAAAAAAADAToRsAC+Uw71JAAAAAAAAAAB2JGQDeKHe&#10;CdkAAAAAAAAAAPYkZAN4qTuZBAAAAAAAAABgR0I2AAAAAAAAAAAAooRsAC8M9/+aBAAAAAAAAABg&#10;R0I2AAAAAAAAAAAAooRsAC+U/mwSAAAAAAAAAIAdCdkAXiiXHyYBAAAAAAAAANiRkA0AAAAAAAAA&#10;AIAoIRvAC93lm0kAAAAAAAAAAHYkZAN4ofQnkwAAAAAAAAAA7EjIBgAAAAAAAAAAQJSQDeCZevxi&#10;DgAAAAAAAACAnQnZAJ4phydzAAAAAAAAAADsTMgG8EwZzuYAAAAAAAAAANiZkA3gmc6PbAAAAAAA&#10;AAAAuxOyATxThpM5AAAAAAAAAAB2JmQDAAAAAAAAAAAgSsgG8Ey9/jEHAAAAAAAAAMDOhGwAAAAA&#10;AAAAAABECdkAnin90RwAAAAAAAAAADsTsgE8012+mwMAAAAAAAAAYGdCNgAAAAAAAAAAAKKEbAB/&#10;lcO9KQAAAAAAAAAAAoRsAH/Vw80UAAAAAAAAAAABQjaAv0p/MgUAAAAAAAAAQICQDeCvOj6ZAgAA&#10;AAAAAAAgQMgG8Fc9XE0BAAAAAAAAABAgZAP4qwxCNgAAAAAAAID/s3cvu3EcWxpGY0dE1jVJlUCR&#10;smXauhxAgBvyxKOenPd/rUZRhhuCL5J4y4jItQb1APsv5OhDJsAShGwAf4j9K6cAAAAAAAAAAFiA&#10;kA3gD1EPTgEAAAAAAAAAsAAhG8Af8vGNUwAAAAAAAAAALEDIBvCHKFunAAAAAAAAAABYgJANAAAA&#10;AAAAAACARQnZAFJK5eKDMwAAAAAAAAAALETIBnBWDs4AAAAAAAAAALAQIRtASimmozMAAAAAAAAA&#10;ACxEyAaQUqrzW2cAAAAAAAAAAFiIkA0AAAAAAAAAAIBFCdkAzg9Db2QDAAAAAAAAAFiMkA3grB6c&#10;AQAAAAAAAABgIUI2gPPDcHflDAAAAAAAAAAACxGyAQjZAAAAAAAAAAAWJWQDAAAAAAAAAABgUUI2&#10;AAAAAAAAAAAAFiVkA1avnD6t/QQAAAAAAAAAAIsSsgEAAAAAAAAAALAoIRuwenl3s/YTAAAAAAAA&#10;AAAsSsgGrF7Zv1r7CQAAAAAAAAAAFiVkA1Yv6nHtJwAAAAAAAAAAWJSQDVi9mH9Z+wkAAAAAAAAA&#10;ABYlZAMAAAAAAAAAAGBRQjZg9cp8u/YTAAAAAAAAAAAsSsgGrF7Uw9pPAAAAAAAAAACwqOr8wFrF&#10;NIvYAAAAAAAAAAAaIGQDVivqMcX22h8AAAAAAAAAAGBhPi0KAAAAAAAAAADAooRswGpFnVPe3fgD&#10;AAAAAAAAAAAsTMgGrFbUQyr7V/4AAAAAAAAAAAALE7IB61V2KaaTPwAAAAAAAAAAwMKEbMBqRTmk&#10;8EY2AAAAAAAAAIDFCdmA1Yo83X1eFAAAAAAAAACAZQnZgNWqlx9SPr7xBwAAAAAAAAAAWJiQDVit&#10;OP6Yomz9AQAAAAAAAAAAFiZkA1Yppvn8Y3wAAAAAAAAAgAYI2YBVinpMKVfjAwAAAAAAAAA0QMgG&#10;AAAAAAAAAADAooRswCrFdEpRtsYHAAAAAAAAAGiAkA1YpSib84/xAQAAAAAAAAAaIGQD1ilPKYVH&#10;IAAAAAAAAABAC1QcwCpFPXx+KxsAAAAAAAAAAIsTsgGrFHmXUvJpUQAAAAAAAACAFgjZgFWqlx+8&#10;kQ0AAAAAAAAAoBFCNmCV4vjj+bVsxgcAAAAAAAAAaICKA1idmObzj+EBAAAAAAAAABohZANWJ+ox&#10;pVwNDwAAAAAAAADQCCEbsD55kyKK4QEAAAAAAAAAGiFkA1Yn8ub8Y3gAAAAAAAAAgEYoOYDViXpI&#10;KU+GBwAAAAAAAABohJANWJ9zxOaNbAAAAAAAAAAAzVByAKsT0ylF2RoeAAAAAAAAAKARQjYAAAAA&#10;AAAAAAAWJWQDVmfz5r8p6sHwAAAAAAAAAACNELIBAAAAAAAAAACwKCEbsCp5/zqlsjc6AAAAAAAA&#10;AEBDhGwAAAAAAAAAAAAsSsgGrEpMpxRla3QAAAAAAAAAgIYI2YBVibI5/xgdAAAAAAAAAKAhQjZg&#10;XfKUUnj0AQAAAAAAAAC0RM0BrErUw+e3sgEAAAAAAAAA0AwhG7AqkXcpJZ8WBQAAAAAAAABoiZAN&#10;WJV6+cEb2QAAAAAAAAAAGiNkA1Yljj+eX8tmdAAAAAAAAACAhqg5gNWIaT7/GBwAAAAAAAAAoDFC&#10;NmA1oh5TytXgAAAAAAAAAACNEbIBAAAAAAAAAACwKCEbsBp5d5OiHgwOAAAAAAAAANAYIRsAAAAA&#10;AAAAAACLErIBqxGbFynqzuAAAAAAAAAAAI0RsgErUowNAAAAAAAAANAgIRuwGndvY4tqcAAAAAAA&#10;AACAxgjZgNUoF+9T5I3BAQAAAAAAAAAaI2QD1iFvUj6+SSnC4AAAAAAAAAAAjRGyAasQ09FnRQEA&#10;AAAAAAAAGiVkA1Yhyl7IBgAAAAAAAADQKCEbsApRjynKZGwAAAAAAAAAgAYJ2YBVOIdsKXsjGwAA&#10;AAAAAABAi4RswCpEPaTI3sgGAAAAAAAAANAiIRuwDnmXUhRjAwAAAAAAAAA0SMgGAAAAAAAAAADA&#10;ooRswCps3vz37vOiAAAAAAAAAAC0R8gGAAAAAAAAAADAooRswPDy/nVKZW9oAAAAAAAAAIBGCdkA&#10;AAAAAAAAAABYlJANGF5MpxRla2gAAAAAAAAAgEYJ2YDhRdmcfwwNAAAAAAAAANAoIRswvNi8SFF3&#10;hgYAAAAAAAAAaJSQDRhfbM4/hgYAAAAAAAAAaJSQDRhe2Z5SFG9kAwAAAAAAAABolZANGF65+i2l&#10;8LgDAAAAAAAAAGiVsgMAAAAAAAAAAIBFCdmAocU0n3+MDAAAAAAAAADQMCEbMLSox5RyNTIAAAAA&#10;AAAAQMOEbMDQos4psjeyAQAAAAAAAAC0TMgGDC3qISUhGwAAAAAAAABA04RswNjq0RvZAAAAAAAA&#10;AAAaJ2QDhhbl/Ea2amQAAAAAAAAAgIYJ2YCh5ckb2QAAAAAAAAAAWidkA4ZWr38/12xGBgAAAAAA&#10;AABomJANGFfenL8tamAAAAAAAAAAgMYJ2YBh5e3LzzEbAAAAAAAAAABNE7IB48qbFN7IBgAAAAAA&#10;AADQPCEbMKwou5RyNTAAAAAAAAAAQOOEbMCwoh6FbAAAAAAAAAAAHRCyAcOKekiRJwMDAAAAAAAA&#10;ADROyAYMK8ohpRCyAQAAAAAAAAC0TsgGDKtefkhRNgYGAAAAAAAAAGickA0YU5QUx59SCo85AAAA&#10;AAAAAIDWKTyAIUU9ppSrcQEAAAAAAAAAOiBkA4YU03z+MS4AAAAAAAAAQAeEbMCQzm9kiyJkAwAA&#10;AAAAAADogZANGJJPiwIAAAAAAAAA9EPIBowpzo+3MC4AAAAAAAAAQAeEbMCQYjqlKFvjAgAAAAAA&#10;AAB0QMgGDCnKdP4xLgAAAAAAAABAB4RswJCm1//rjWwAAAAAAAAAAJ0QsgHjyRtvYwMAAAAAAAAA&#10;6IiQDRhOlJ2QDQAAAAAAAACgI0I2YDgxzecfwwIAAAAAAAAAdELIBgwn6jFFEbIBAAAAAAAAAPRC&#10;yAYMJ6aLlLKQDQAAAAAAAACgF0I2YDhRDynKxrAAAAAAAAAAAJ0QsgHDOX9aNEU1LAAAAAAAAABA&#10;J4RswHAib1KExxsAAAAAAAAAQC+UHsBw6vXvKeXJsAAAAAAAAAAAnRCyAUOJaT7/GBUAAAAAAAAA&#10;oCNCNmAoUY8p5WpUAAAAAAAAAICOCNmAoUSdU/isKAAAAAAAAABAV4RswFCiHlISsgEAAAAAAAAA&#10;dEXIBoylHr2RDQAAAAAAAACgM0I2YChRzm9kq0YFAAAAAAAAAOiIkA0YStmeUpSdUQEAAAAAAAAA&#10;OiJkA4ZSrn5LKTzaAAAAAAAAAAB6ovYAhhHblynlrUEBAAAAAAAAADojZAOGEVHOPwYFAAAAAAAA&#10;AOiMkA0YR51T5MmgAAAAAAAAAACdEbIBw4hySEnIBgAAAAAAAADQHSEbMIzYXKbIG4MCAAAAAAAA&#10;AHRGyAYM4/Mb2apBAQAAAAAAAAA6I2QDhlEv/5Oi7AwKAAAAAAAAANAZIRswhigpz7cphccaAAAA&#10;AAAAAEBvFB/AEKIefVYUAAAAAAAAAKBTQjZgCFH3d29lAwAAAAAAAACgP0I2YAx5k0LIBgAAAAAA&#10;AADQJSEbMIS8OaVUtsYEAAAAAAAAAOiQkA0YQ55SCo80AAAAAAAAAIAeqT6AIUQ9pCgbYwIAAAAA&#10;AAAAdEjIBgwh6vH8Y0wAAAAAAAAAgA4J2YAhlIv3KbI3sgEAAAAAAAAA9EjIBnQv6j7l408pRRgT&#10;AAAAAAAAAKBDQjage3efFc0+KwoAAAAAAAAA0CshG9C/OqfIkyEBAAAAAAAAADolZAO6F+WQkpAN&#10;AAAAAAAAAKBbQjage7G5TJE3hgQAAAAAAAAA6JSQDeje5zeyVUMCAAAAAAAAAHRKyAYAAAAAAAAA&#10;AMCihGxA9zZv/puiHgwJAAAAAAAAANApIRvQt7w5f1vUiAAAAAAAAAAAHROyAV3L25efYzYAAAAA&#10;AAAAALolZAO6FnVOkScjAgAAAAAAAAB0TMgGdC3qISUhGwAAAAAAAABA14RsQN/q0RvZAAAAAAAA&#10;AAA6J2QDuhbl/Ea2akQAAAAAAAAAgI4J2YCule0pRdkZEQAAAAAAAACgY0I2oGvl6reUwqMMAAAA&#10;AAAAAKBn6g+gW3n/OqWyNyAAAAAAAAAAQOeEbEC/oniMAQAAAAAAAAAMQAECdCvqMUWZDAgAAAAA&#10;AAAA0DkhG9CtKLs/3soGAAAAAAAAAEDPhGxAv/KUUniMAQAAAAAAAAD0TgECdCumU4qyNSAAAAAA&#10;AAAAQOeEbEC38nRMcX4rGwAAAAAAAAAAXROyAd2q179//rwoAAAAAAAAAABdE7IBXYrty5Syz4oC&#10;AAAAAAAAAIxAyAZ0KfLm/GM8AAAAAAAAAIABqECALuXdTYp6MB4AAAAAAAAAwACEbECf8uSNbAAA&#10;AAAAAAAAg1CBAF2K6ZSibI0HAAAAAAAAADAAIRvQpSjnN7IV4wEAAAAAAAAADEDIBnSpXLxPkTfG&#10;AwAAAAAAAAAYgJAN6E/epHx8k1KE8QAAAAAAAAAABiBkA7oT0zGlqIYDAAAAAAAAABiEkA3oTkwv&#10;UhSfFQUAAAAAAAAAGIWQDehOlENKeTIcAAAAAAAAAMAghGxAd2JzmSJ7IxsAAAAAAAAAwCiEbEB3&#10;cp1TErIBAAAAAAAAAAxDyAZ0p15+SFGEbAAAAAAAAAAAoxCyAX3JmxTzbUrh8QUAAAAAAAAAMAol&#10;CNCVz29i8+gCAAAAAAAAABiJGgToStRjSrkaDQAAAAAAAABgIEI2oCsxnVKUrdEAAAAAAAAAAAYi&#10;ZAO6cvdp0ShGAwAAAAAAAAAYiJAN6Epsr1PUvdEAAAAAAAAAAAYiZAO6EmXyRjYAAAAAAAAAgMEI&#10;2YCu1PltijwZDQAAAAAAAABgIEI2oBvnT4rG/HNK4dEFAAAAAAAAADASNQjQjajHlHI1GAAAAAAA&#10;AADAYIRsQDdiepEibwwGAAAAAAAAADAYIRvQjZguUipCNgAAAAAAAACA0QjZgH7E+ZEVBgMAAAAA&#10;AAAAGIyQDehGTKcUZWswAAAAAAAAAIDBCNmAbuTpmCJPBgMAAAAAAAAAGIyQDehGvf79XLMZDAAA&#10;AAAAAABgMEI2oAuxfZlS9llRAAAAAAAAAIARCdmALkTenH+MBQAAAAAAAAAwIFUI0IW8u0lRD8YC&#10;AAAAAAAAABiQkA3oQz2myJOxAAAAAAAAAAAGJGQDuhDlkFKuxgIAAAAAAAAAGJCQDehC2Z5SlJ2x&#10;AAAAAAAAAAAGJGQDulCufkspPLIAAAAAAAAAAEakCgGaF9N8/jEUAAAAAAAAAMCghGxA82K6TClv&#10;DAUAAAAAAAAAMCghG9C8qMcUxRvZAAAAAAAAAABGJWQDmhebU4rijWwAAAAAAAAAAKMSsgHNi3JI&#10;KXsjGwAAAAAAAADAqIRsQPPqi48pyt5QAAAAAAAAAACDErIBbYuS8nybUnhcAQAAAAAAAACMShkC&#10;NC3qMaVcjQQAAAAAAAAAMDAhG9C02LxIkTdGAgAAAAAAAAAYmJANaNpdxOazogAAAAAAAAAAQ1OH&#10;AE2LekgpT0YCAAAAAAAAABiYkA1oWz2mELIBAAAAAAAAAAxNyAY0Ldc5pfPnRQEAAAAAAAAAGJaQ&#10;DWhavfyQogjZAAAAAAAAAABGJmQDmhXblynmn1MKjyoAAAAAAAAAgJGpQ4Bm5e3N+duiBgIAAAAA&#10;AAAAGJyQDWhWPvyUIvusKAAAAAAAAADA6IRsQLPK8ceUipANAAAAAAAAAGB0QjagWbG7SZEnAwEA&#10;AAAAAAAADE7IBjSrzLcp5a2BAAAAAAAAAAAGVw0MtCrvb1KKsA8AAAAAAAAAwOCEbEC7wksjAQAA&#10;AAAAAADWQCUCNKmcPhkGAAAAAAAAAGAlhGxAk/LuxjAAAAAAAAAAACshZAOaVPavDAMAAAAAAAAA&#10;sBJCNqBJeX5rGAAAAAAAAACAlRCyAU2K3ZVhAAAAAAAAAABWQsgGNKnMPxsGAAAAAAAAAGAlhGxA&#10;c/L+xigAAAAAAAAAACsiZAOaE1shGwAAAAAAAADAmgjZgOZML//HKAAAAAAAAAAAKyJkA5oTO29k&#10;AwAAAAAAAABYEyEb0Jyoe6MAAAAAAAAAAKyIkA1oTj78YBQAAAAAAAAAgBURsgFtyZuU9z4tCgAA&#10;AAAAAACwJkI2oCmRp/OPUQAAAAAAAAAAVkQtAjQlz+8NAgAAAAAAAACwMkI2oCl557OiAAAAAAAA&#10;AABrI2QDmlL2rwwCAAAAAAAAALAyQjagKfn0q0EAAAAAAAAAAFZGyAY0Je+uDAIAAAAAAAAAsDJC&#10;NqApQjYAAAAAAAAAgPURsgHNKBcfjAEAAAAAAAAAsEJCNqAZsbs2BgAAAAAAAADACgnZgGbk6YUx&#10;AAAAAAAAAABWSMgGNKPM74wBAAAAAAAAALBCQjagGbF/ZQwAAAAAAAAAgBUSsgHNKJfvjQEAAAAA&#10;AAAAsEJCNqAJMc0p6sEYAAAAAAAAAAArJGQDmpB3N4YAAAAAAAAAAFgpIRvQhHx8ZwgAAAAAAAAA&#10;gJUSsgFNqBdvDQEAAAAAAAAAsFJCNqAJsXtlCAAAAAAAAACAlRKyAU3Ihx8MAQAAAAAAAACwUkI2&#10;oAmxuTQEAAAAAAAAAMBKCdmAxUU9pqgHQwAAAAAAAAAArJSQDVhcnt8bAQAAAAAAAABgxYRswOLq&#10;/M4IAAAAAAAAAAArJmQDFpf310YAAAAAAAAAAFgxIRuwuJh/MQIAAAAAAAAAwIoJ2YDFlfnWCAAA&#10;AAAAAAAAKyZkAxYX9WAEAAAAAAAAAIAVE7IBi8r71wYAAAAAAAAAAFg5IRuwqDy/MwAAAAAAAAAA&#10;wMoJ2YBFle21AQAAAAAAAAAAVk7IBiwqpoMBAAAAAAAAAABWTsgGLCqffjUAAAAAAAAAAMDKCdmA&#10;ReXdlQEAAAAAAAAAAFZOyAYsSsgGAAAAAAAAAICQDVhMOX1yfAAAAAAAAAAAhGzAcvLuxvUBAAAA&#10;AAAAABCyAcsp+1euDwAAAAAAAACAkA1YTj796voAAAAAAAAAAAjZgOXk3ZXrAwAAAAAAAAAgZAOW&#10;I2QDAAAAAAAAACAJ2YCllNMntwcAAAAAAAAA4I6QDVhETEeHBwAAAAAAAADgjpANWETZXjs8AAAA&#10;AAAAAAB3hGzAIvLFO4cHAAAAAAAAAOCOkA1YRJ5vHR4AAAAAAAAAgDtCNmAR5fCDwwMAAAAAAAAA&#10;cEfIBjy7vH+dUp4cHgAAAAAAAACAO0I24Nnl+Z2jAwAAAAAAAADwJyEb8OzK9trRAQAAAAAAAAD4&#10;k5ANeHb5whvZAAAAAAAAAAD4f0I24Nnl+dbRAQAAAAAAAAD4k5ANeHZRD44OAAAAAAAAAMCfhGzA&#10;s8u7K0cHAAAAAAAAAOBPQjbgWeX9awcHAAAAAAAAAOALQjbgWeX5nYMDAAAAAAAAAPAFIRvwrMr2&#10;2sEBAAAAAAAAAPiCkA14VvnCG9kAAAAAAAAAAPiSkA14Vnm+dXAAAAAAAAAAAL4gZAOeVTn84OAA&#10;AAAAAAAAAHxByAY8m7x/nVKeHBwAAAAAAAAAgC8I2YBnk+d3jg0AAAAAAAAAwF8I2YBnUw9vHBsA&#10;AAAAAAAAgL8QsgHPJjYnxwYAAAAAAAAA4C+EbMCzifkXxwYAAAAAAAAA4C+EbMCzKfOtYwMAAAAA&#10;AAAA8BdCNuBZRD2mqAfHBgAAAAAAAADgL4RswLPI83uHBgAAAAAAAADgbwnZgGdR53cODQAAAAAA&#10;AADA3xKyAc8i768dGgAAAAAAAACAvyVkA55FzL84NAAAAAAAAAAAf0vIBjyLMt86NAAAAAAAAAAA&#10;f0vIBjy5vL9JUQ8ODQAAAAAAAADA3xKyAU8utjeODAAAAAAAAADAPxKyAU8u74RsAAAAAAAAAAD8&#10;MyEb8OTqxVtHBgAAAAAAAADgHwnZgCcXu1eODAAAAAAAAADAPxKyAU+unD46MgAAAAAAAAAA/0jI&#10;Bjyp2L5MUQ+ODAAAAAAAAO3zPKcAACAASURBVADAPxKyAU8qb146MAAAAAAAAAAA/0rIBjyp2F07&#10;MAAAAAAAAAAA/0rIBjypOr91YAAAAAAAAAAA/pWQDXhSWcgGAAAAAAAAAMBXCNmAJxW7KwcGAAAA&#10;AAAAAOBfCdmAJ1Xmnx0YAAAAAAAAAIB/JWQDnkw5fXJcAAAAAAAAAAC+SsgGPJmYjo4LAAAAAAAA&#10;AMBXCdmAJ1O2144LAAAAAAAAAMBXCdmAJ5Mv3jkuAAAAAAAAAABfJWQDnky5fO+4AAAAAAAAAAB8&#10;lZANeBp5k/L+xnEBAAAAAAAAAPgqIRvwJO4itvCIAQAAAAAAAADg61QmwJMoFx8dFgAAAAAAAACA&#10;byJkA55EvXjrsAAAAAAAAAAAfBMhG/AkYvfKYQEAAAAAAAAA+CZCNuBJlJNPiwIAAAAAAAAA8G2E&#10;bMCTiHpwWAAAAAAAAAAAvomQDXh05eKDowIAAAAAAAAA8M2EbMCji921owIAAAAAAAAA8M2EbMCj&#10;q/NbRwUAAAAAAAAA4JsJ2YBHl0+/OioAAAAAAAAAAN9MyAY8ury7clQAAAAAAAAAAL6ZkA14dEI2&#10;AAAAAAAAAAC+h5ANeFTl9MlBAQAAAAAAAAD4LkI24FHV+Z2DAgAAAAAAAADwXYRswKPK+2sHBQAA&#10;AAAAAADguwjZgMe1OTkoAAAAAAAAAADfRcgGPKrYXDooAAAAAAAAAADfRcgGPKp6+uigAAAAAAAA&#10;AAB8FyEb8Gjy/sYxAQAAAAAAAAD4bkI24NHk+b1jAgAAAAAAAADw3YRswKOp81vHBAAAAAAAAADg&#10;uwnZgEeThWwAAAAAAAAAANyDkA14NHn+2TEBAAAAAAAAAPhuQjbg0eTdlWMCAAAAAAAAAPDdhGzA&#10;oyinTw4JAAAAAAAAAMC9CNmAR1Hndw4JAAAAAAAAAMC9CNmAR5EvhGwAAAAAAAAAANyPkA14FFH3&#10;DgkAAAAAAAAAwL0I2YBHUU4fHRIAAAAAAAAAgHsRsgEPFtuXKerBIQEAAAAAAAAAuBchG/Bgef+T&#10;IwIAAAAAAAAAcG9CNuDByuGNIwIAAAAAAAAAcG9CNuDByouPjggAAAAAAAAAwL0J2YAHy/OtIwIA&#10;AAAAAAAAcG9CNuBh8iaVww+OCAAAAAAAAADAvQnZgAfJ+5uU8uSIAAAAAAAAAADcm5ANeJBy8dEB&#10;AQAAAAAAAAB4ECEb8CBl/8oBAQAAAAAAAAB4ECEb8CCxu3FAAAAAAAAAAAAeRMgGPEiebx0QAAAA&#10;AAAAAIAHEbIBD1Lmnx0QAAAAAAAAAIAHqc4H3EdMc4r/Y+/OduM6sjSM7h0RJ2eSmZKYtFWyLU8y&#10;xBJQjUYb1Y2C3/+1GlQb1basgUMOZ1jrQtD1v5W6+nCirW0HAAAAAAAAAMCTCdmAR8nZLsrqpfEA&#10;AAAAAAAAAHgyT4sCj5LtIpqQDQAAAAAAAACAAxCyAY9S5tvIzWvjAQAAAAAAAADwZEI24FHa9u/R&#10;nt0aDwAAAAAAAACAJxOyAQ9XZlEuvolsK+MBAAAAAAAAAPBkQjbgwcrsMqJ0hgMAAAAAAAAA4CCE&#10;bMDD1WVkNsMBAAAAAAAAAHAQQjbgwcpsG1HnhgMAAAAAAAAA4CCEbMCD5fw6si0NBwAAAAAAAADA&#10;QQjZgAcr3TqydIYDAAAAAAAAAOAghGzAw5RZtP2vdzWb4QAAAAAAAAAAOAghG/AgZb57H7MBAAAA&#10;AAAAAMChCNmABymLfWRbGQ0AAAAAAAAAgIMRsgEPkrOryLYwGgAAAAAAAAAAByNkAx4k2/ruD6MB&#10;AAAAAAAAAHAwQjbgQbqb/46sc6MBAAAAAAAAAHAwQjbg3sryJqIuDQYAAAAAAAAAwEEJ2YD7q8vI&#10;4llRAAAAAAAAAAAOS8gG3FuZbSM8KwoAAAAAAAAAwIEJ2YB7y+4qUsgGAAAAAAAAAMCBCdmAe+u2&#10;v0TWpcEAAAAAAAAAADgoIRtwL9mWkZtvItJ/GwAAAAAAAAAAHJYiBbiXnO0iimdFAQAAAAAAAAA4&#10;PCEbcC/ZbSObkA0AAAAAAAAAgMMTsgH3km0RkdVYAAAAAAAAAAAcnJANuJf3X2SrvsgGAAAAAAAA&#10;AMDhCdmAe5m9/C2yrYwFAAAAAAAAAMDBCdmAL8r5LqL4GhsAAAAAAAAAAMchZAO+KNsmsnSGAgAA&#10;AAAAAADgKIRswBdlXUSUZigAAAAAAAAAAI5CyAZ8Uc6f/1/MBgAAAAAAAAAARyBkA76ozp9FCNkA&#10;AAAAAAAAADgSIRvweWUW5fLHyNoZCgAAAAAAAACAoxCyAZ9VZpdR1i/vHhg1FAAAAAAAAAAARyFk&#10;Az4rZ7tIz4oCAAAAAAAAAHBEQjbgs3L+XMgGAAAAAAAAAMBRCdmAz6rzZxFCNgAAAAAAAAAAjkjI&#10;BnxamUW5/DGydkYCAAAAAAAAAOBohGzAJ5XZZZT1y7sHRo0EAAAAAAAAAMDRCNmAT6vLyGwGAgAA&#10;AAAAAADgqIRswCeV2Taizg0EAAAAAAAAAMBRCdmAT8rZVWRbGAgAAAAAAAAAgKMSsgGfVGa7yDIz&#10;EAAAAAAAAAAARyVkAz6uzKLtf40onYEAAAAAAAAAADgqIRvwUWW+ex+zAQAAAAAAAADAsQnZgI8q&#10;i31kWxkHAAAAAAAAAICjE7IBH5Wzq8i2MA4AAAAAAAAAAEcnZAM+qsx2kZ4WBQAAAAAAAADgBIRs&#10;wF+VWbT9rxGlMw4AAAAAAAAAAEcnZAP+osx372M2AAAAAAAAAAA4BSEbAAAAAAAAAAAAZyVkA/6i&#10;LPaRbWUYAAAAAAAAAABOQsgG/EXOriLbwjAAAAAAAAAAAJyEkA34izLbRZaZYQAAAAAAAAAAOAkh&#10;G/BnZRZt/2tE6QwDAAAAAAAAAMBJCNmAPynz3fuYDQAAAAAAAAAATkXIBvxJWewj28ooAAAAAAAA&#10;AACcjJAN+JOcXUW2hVEAAAAAAAAAADgZIRvwJ2W2i/S0KAAAAAAAAAAAJyRkA/5fmUXb/xpROqMA&#10;AAAAAAAAAHAyQjbg38p89z5mAwAAAAAAAACAUxKyAf+WbRPpa2wAAAAAAAAAAJyYkA34t5w/i2wL&#10;gwAAAAAAAAAAcFJCNuDfSncVUYRsAAAAAAAAAACclpAN+D9Zo169iaxzgwAAAAAAAAAAcFJCNuC9&#10;nF1G2byKyDQIAAAAAAAAAAAnJWQD3ivzF5FtaQwAAAAAAAAAAE5OyAa8l/PnkXVhDAAAAAAAAAAA&#10;Tk7IBrxX588ihGwAAAAAAAAAAJyBkA2IKLMolz9G1s4YAAAAAAAAAACcnJANiDK7jLJ+effAqDEA&#10;AAAAAAAAADg5IRsQUZeR2QwBAAAAAAAAAMBZCNmAKLNtRJ0bAgAAAAAAAACAsxCyAZHz68i2NAQA&#10;AAAAAAAAAGchZAOizreRdWEIAAAAAAAAAADOQsgGE5fdJuqL/4xI/x0AAAAAAAAAAHAeyhWYuPdf&#10;Yit16jMAAAAAAAAAAHBGQjaYuJw996woAAAAAAAAAABnJWSDiSuL55FtOfUZAAAAAAAAAAA4IyEb&#10;TFzb/j2yrac+AwAAAAAAAAAAZyRkgwm7+xJbufg2Iv1XAAAAAAAAAADA+ahXYMJytosoc/8EAAAA&#10;AAAAAAA4KyEbTFjWZWSp/gkAAAAAAAAAAHBWQjaYsJxdRVRfZAMAAAAAAAAA4LyEbDBh2W0jhWwA&#10;AAAAAAAAAJyZkA0mbPbyt8i28k8AAAAAAAAAAICzErLBRJXlTURdOj8AAAAAAAAAAGcnZIOJ8qwo&#10;AAAAAAAAAAB9IWSDicr5LrIunB8AAAAAAAAAgLMTssFEldlVhC+yAQAAAAAAAADQA0I2mKju5r89&#10;LQoAAAAAAAAAQC8I2WCCyvImoi6dHgAAAAAAAACAXhCywQSVxT6yrZweAAAAAAAAAIBeELLBFNVF&#10;ZKlODwAAAAAAAABALwjZYIJKd3X3WTanBwAAAAAAAACgF4RsMDVZo169iaxzpwcAAAAAAAAAoBeE&#10;bDAxObuMsnkVken0AAAAAAAAAAD0gpANJqbMX0S2pbMDAAAAAAAAANAbQjaYmJw/j6wLZwcAAAAA&#10;AAAAoDeEbDAxdf4sQsgGAAAAAAAAAECPCNlgSsosyuWPkbVzdgAAAAAAAAAAekPIBhOSdRZleXP3&#10;N2cHAAAAAAAAAKA3hGwwIWVxE9mWTg4AAAAAAAAAQK8I2WBCcnYVUedODgAAAAAAAABArwjZYEKy&#10;20YK2QAAAAAAAAAA6BkhG0xIu/wxsi6cHAAAAAAAAACAXhGywURkW0a5+DYi/ewBAAAAAAAAAOgX&#10;RQtMRM5f+BobAAAAAAAAAAC9JGSDiSjz5xFNyAYAAAAAAAAAQP8I2WAisruKrHPnBgAAAAAAAACg&#10;d4RsMAVZo+3eRtalcwMAAAAAAAAA0DtCNpiAbOsom28i0k8eAAAAAAAAAID+UbXABJTFdWRdODUA&#10;AAAAAAAAAL0kZIMJyPmzyCZkAwAAAAAAAACgn4RsMAFl/iyiLp0aAAAAAAAAAIBeErLBBJS2jiyd&#10;UwMAAAAAAAAA0EtCNhi57DZRX/xnRPq5AwAAAAAAAADQT8oWGLmc7SLr3JkBAAAAAAAAAOgtIRuM&#10;XFlcR7SlMwMAAAAAAAAA0FtCNhi57La+yAYAAAAAAAAAQK8J2WDkZi9/i2wrZwYAAAAAAAAAoLeE&#10;bDBiZXkTUT0rCgAAAAAAAABAvwnZYMQ8KwoAAAAAAAAAwBAI2WDEcr6LrAsnBgAAAAAAAACg14Rs&#10;MGJ1cR3ZPC0KAAAAAAAAAEC/CdlgpLKto+1/jSidEwMAAAAAAAAA0GtCNhipu2dFI6vzAgAAAAAA&#10;AADQe0I2GKnstkI2AAAAAAAAAAAGQcgGI9XtbiPbynkBAAAAAAAAAOg9IRuMVNm+jWxL5wUAAAAA&#10;AAAAoPeEbDBSdfMqsi6cFwAAAAAAAACA3mtOBONTL37wrCgAAAAAAAAAAIPhi2wwQmX92lkBAAAA&#10;AAAAABgMIRuMUNvdOisAAAAAAAAAAIMhZIMRKptXzgoAAAAAAAAAwGAI2WBksq2jbr5xVgAAAAAA&#10;AAAABkPIBiNTNt87KQAAAAAAAAAAgyJkg5Epi72TAgAAAAAAAAAwKEI2GJl2+ZOTAgAAAAAAAAAw&#10;KEI2GJly9YOTAgAAAAAAAAAwKEI2GJHsNlHXf3NSAAAAAAAAAAAGRcgGI1LWryPSzxoAAAAAAAAA&#10;gGFRvMCIdFc/OycAAAAAAAAAAIMjZIMRKZc/OScAAAAAAAAAAIMjZIMRqbu3zgkAAAAAAAAAwOAI&#10;2WAkyvImss6dEwAAAAAAAACAwRGywUjUq787JQAAAAAAAAAAgyRkg5GoyxdOCQAAAAAAAADAIAnZ&#10;YCTK5junBAAAAAAAAABgkIRsMBJ1+8YpAQAAAAAAAAAYJCEbjEBZ7iPbyikBAAAAAAAAABgkIRuM&#10;QL1654wAAAAAAAAAAAyWkA1GoF1854wAAAAAAAAAAAyWkA1GoGx/cUYAAAAAAAAAAAZLyAZDV2ZR&#10;lntnBAAAAAAAAABgsIRsMHB3EVvWuTMCAAAAAAAAADBYQjYYuHrxxgkBAAAAAAAAABg0IRsMXNvd&#10;OiEAAAAAAAAAAIMmZIOBy8VzJwQAAAAAAAAAYNCEbDBwdfPKCQEAAAAAAAAAGDQhGwxYvfghsq2c&#10;EAAAAAAAAACAQROywYCV9WvnAwAAAAAAAABg8IRsMGBtd+t8AAAAAAAAAAAMnpANBqxu3zgfAAAA&#10;AAAAAACDJ2SDgcq2jrJ47nwAAAAAAAAAAAyekA0Gqu7eOR0AAAAAAAAAAKMgZIOBapvvnA4AAAAA&#10;AAAAgFEQssFAle1bpwMAAAAAAAAAYBSEbDBQbfvG6QAAAAAAAAAAGAUhGwxQWd44GwAAAAAAAAAA&#10;oyFkgwGqlz87GwAAAAAAAAAAoyFkgwFqQjYAAAAAAAAAAEZEyAYDVC5/dDYAAAAAAAAAAEZDyAYD&#10;k90m6uaVswEAAAAAAAAAMBpCNhiYsn4dUTpnAwAAAAAAAABgNIRsMDDd1c9OBgAAAAAAAADAqAjZ&#10;YGDK5U9OBgAAAAAAAADAqAjZYEjKLOrurZMBAAAAAAAAADAqQjYYkLLcR9a5kwEAAAAAAAAAMCpC&#10;NhiQ7LbOBQAAAAAAAADA6AjZYEC63a1zAQAAAAAAAAAwOkI2GJBc7J0LAAAAAAAAAIDREbLBgLQX&#10;/3AuAAAAAAAAAABGR8gGA5HzXWRbORcAAAAAAAAAAKMjZIOBqJdvnAoAAAAAAAAAgFESssFAdNtb&#10;pwIAAAAAAAAAYJSEbDAQ5fJHpwIAAAAAAAAAYJSEbDAA2W2ibl45FQAAAAAAAAAAoyRkgwEo69cR&#10;pXMqAAAAAAAAAABGScgGA9Bd/exMAAAAAAAAAACMlpANBqBc/uRMAAAAAAAAAACMlpANBiAXz50J&#10;AAAAAAAAAIDRErJBz2VbR91840wAAAAAAAAAAIyWkA16ru7eOREAAAAAAAAAAKMmZIOea5vvnAgA&#10;AAAAAAAAgFETskHPle1bJwIAAAAAAAAAYNSEbNBzbfvGiQAAAAAAAAAAGDUhG/RY3b5zHgAAAAAA&#10;AAAARk/IBj3W7W6dBwAAAAAAAACA0ROyQY+VzXfOAwAAAAAAAADA6AnZoMfq9o3zAAAAAAAAAAAw&#10;ekI26Kl68UNkWzkPAAAAAAAAAACjJ2SDnsrFtdMAAAAAAAAAADAJQjboqXb5k9MAAAAAAAAAADAJ&#10;QjboqSJkAwAAAAAAAABgIoRs0FNl8dxpAAAAAAAAAACYBCEb9FBZ7oVsAAAAAAAAAABMhpANeqhe&#10;vXMWAAAAAAAAAAAmQ8gGPdQuvnMWAAAAAAAAAAAmQ8gGPVS2vzgLAAAAAAAAAACTIWSDnsm2jrr5&#10;xlkAAAAAAAAAAJgMIRv0TN29cxIAAAAAAAAAACZFyAY9021vnQQAAAAAAAAAgEkRskHfzLZOAgAA&#10;AAAAAADApAjZoGfaM19kAwAAAAAAAABgWoRs0CNleRPZVk4CAAAAAAAAAMCkCNmgR+rV350DAAAA&#10;AAAAAIDJEbJBj7SdZ0UBAAAAAAAAAJgeIRv0SHvxD+cAAAAAAAAAAGByhGzQE2V5E9lWzgEAAAAA&#10;AAAAwOQI2aAn6uXPTgEAAAAAAAAAwCQJ2aAnmpANAAAAAAAAAICJErJBT5TtL04BAAAAAAAAAMAk&#10;CdmgJ8riuVMAAAAAAAAAADBJQjbogXrxQ2RbOQUAAAAAAAAAAJMkZIMeaFe3zgAAAAAAAAAAwGQJ&#10;2aAH6u6tMwAAAAAAAAAAMFlCNuiBun3jDAAAAAAAAAAATJaQDc6sXvwQ2VbOAAAAAAAAAADAZAnZ&#10;4MzK+rUTAAAAAAAAAAAwaUI2OLO2u3UCAAAAAAAAAAAmTcgGZ1a3b5wAAAAAAAAAAIBJE7LBGWW3&#10;iTK7dAIAAAAAAAAAACZNyAZnVNavI0rnBAAAAAAAAAAATJqQDc6oLPbmBwAAAAAAAABg8oRscEZt&#10;d2t+AAAAAAAAAAAmT8gGZ1S3b8wPAAAAAAAAAMDkCdngTMpyH2Xx3PwAAAAAAAAAAEyekA3OpF69&#10;Mz0AAAAAAAAAAJMXQjY4n7a7tT4AAAAAAAAAAJMXQjY4n7J5ZX0AAAAAAAAAACbvTrMCnFiZRZYu&#10;6uYbywMAAAAAAAAAMHkhZIPTK8ubKKuXlgcAAAAAAAAAgN95WhROrCyuo9vemh0AAAAAAAAAAH4n&#10;ZIMTuwvZyvYXswMAAAAAAAAAwO+EbHBKWaNefB9luTc7AAAAAAAAAAD8TsgGJ5SzyyibbyPr3OwA&#10;AAAAAAAAAPA7IRucUJnvI9vS5AAAAAAAAAAA8AdCNjihsryO7NYmBwAAAAAAAACAPxCywalkjbZ7&#10;F1l9kQ0AAAAAAAAAAP5IyAYnkrPLKJtvI9LPDgAAAAAAAAAA/khRAydS5vvI5mtsAAAAAAAAAADw&#10;ISEbnEhZXkd2a3MDAAAAAAAAAMAHhGxwClmj7d5FVl9kAwAAAAAAAACADwnZ4ARydhll821E+skB&#10;AAAAAAAAAMCHVDVwAmW+j2y+xgYAAAAAAAAAAB8jZIMTyG4dUTpTAwAAAAAAAADARwjZ4ATK4jqy&#10;rUwNAAAAAAAAAAAfIWSDY8sa9eL7SF9kAwAAAAAAAACAjxKywZHl7DLK5tuI9HMDAAAAAAAAAICP&#10;UdbAkZX5PrItzQwAAAAAAAAAAJ8gZIMjK8vryG5tZgAAAAAAAAAA+AQhGxxT1mi7d5HVF9kAAAAA&#10;AAAAAOBThGxwRDm7jLL5NiL91AAAAAAAAAAA4FPUNXBEZb6PbL7GBgAAAAAAAAAAnyNkgyMqy+vI&#10;bm1iAAAAAAAAAAD4DCEbHEvWaLt3kdUX2QAAAAAAAAAA4HOEbHAsWaOsX0aknxkAAAAAAAAAAHyO&#10;wgaOpCxvfI0NAAAAAAAAAADuQcgGR1IW1xFNyAYAAAAAAAAAAF8iZIMjuQvZsq3MCwAAAAAAAAAA&#10;XyBkg2Mos+i++ldknZsXAAAAAAAAAAC+QMgGR1CWN5HVs6IAAAAAAAAAAHAfQjY4grtnRaMJ2QAA&#10;AAAAAAAA4D6EbHAEdyFbtpVpAQAAAAAAAADgHoRscGhlFt1X/4qsc9MCAAAAAAAAAMA9CNngwMry&#10;JrJ6VhQAAAAAAAAAAO5LyAYHVlZ/i+w2ZgUAAAAAAAAAgHsSssGBZV1FlGZWAAAAAAAAAAC4JyEb&#10;HFKZRdvdeloUAAAAAAAAAAAeQMgGB1TmuyibVxGZZgUAAAAAAAAAgHsSssEBlcU+sq1MCgAAAAAA&#10;AAAADyBkgwPK+XVk86woAAAAAAAAAAA8hJANDqh068jSmRQAAAAAAAAAAB5AyAYHkt0m2v6fdzWb&#10;SQEAAAAAAAAA4AGEbHAgZXHjWVEAAAAAAAAAAHgEIRscSC6uI9vKnAAAAAAAAAAA8EBCNjiQ+j5k&#10;80U2AAAAAAAAAAB4KCEbHEB2m2j7f0aUzpwAAAAAAAAAAPBAQjY4gOwuI8rMlAAAAAAAAAAA8AhC&#10;NjiAsvwqsluZEgAAAAAAAAAAHkHIBgdQFteRTcgGAAAAAAAAAACPIWSDJ8q2jLp9G1k9LQoAAAAA&#10;AAAAAI8hZIMnyvmLqOu/3f3NlAAAAAAAAAAA8AhCNniiu2dFoy3NCAAAAAAAAAAAjyRkgye6C9my&#10;rcwIAAAAAAAAAACPJGSDJ8i2jLp9G1lnZgQAAAAAAAAAgEcSssET5OIm6ubV3d/MCAAAAAAAAAAA&#10;jyRkgycoy68i29qEAAAAAAAAAADwBEI2eIKsq4jSTAgAAAAAAAAAAE8gZIMnmL38LbKtTAgAAAAA&#10;AAAAAE8gZINHKsubiLo0HwAAAAAAAAAAPJGQDR6pLPa+xgYAAAAAAAAAAAcgZINHKquXkd3GfAAA&#10;AAAAAAAA8ERCNniMMovuq39F1rn5AAAAAAAAAADgiYRs8AhleRNZl6YDAAAAAAAAAIADELLBI5TF&#10;dUQTsgEAAAAAAAAAwCEI2eAR7kK2bCvTAQAAAAAAAADAAQjZ4IGy20T31W+RdW46AAAAAAAAAAA4&#10;ACEbPFBZ3ER6VhQAAAAAAAAAAA5GyAYAAAAAAAAAAMBZCdnggXJxHdlWZgMAAAAAAAAAgAMRssED&#10;1fchm6dFAQAAAAAAAADgUIRs8ADZbaLt/xlROrMBAAAAAAAAAMCBCNngAcrixtfYAAAAAAAAAADg&#10;wIRs8ABl9XXk7MJkAAAAAAAAAABwQEI2eIC62EdWX2QDAAAAAAAAAIBDErLBPeV8F/X6vyLSzwYA&#10;AAAAAAAAAA5JkQP3VOb7yOZrbAAAAAAAAAAAcGhCNrinsvpbZLcxFwAAAAAAAAAAHJiQDe5p9vK3&#10;yLYyFwAAAAAAAAAAHJiQDe7h/ZfYsjMVAAAAAAAAAAAcgZAN7qEsv47s1qYCAAAAAAAAAIAjELLB&#10;PZTljZANAAAAAAAAAACORMgGX5I12u5dZF2aCgAAAAAAAAAAjkDIBl+Qs8som28j0s8FAAAAAAAA&#10;AACOQZkDX1AWX3tWFAAAAAAAAAAAjkjIBl9Qll9FtpWZAAAAAAAAAADgSIRs8DllFm13G1mXZgIA&#10;AAAAAAAAgCMRssFnlPkuyuZVRKaZAAAAAAAAAADgSIRs8Bll+XVktzYRAAAAAAAAAAAckZANPqMs&#10;byKbkA0AAAAAAAAAAI5JyAafUdo6snQmAgAAAAAAAACAIxKywSfkfBf1+r8i0s8EAAAAAAAAAACO&#10;SaEDn1Dm+8i2NA8AAAAAAAAAAByZkA0+IWeXkXVmHgAAAAAAAAAAODIhG3xC9+w/IrtL8wAAAAAA&#10;AAAAwJEJ2eAj7gK2cvk6Iv1EAAAAAAAAAADg2FQ68BFl+XVkW5kGAAAAAAAAAABOQMgGH1GW15Hd&#10;2jQAAAAAAAAAAHACQjb4UJlF272LrEvTAAAAAAAAAADACQjZ4AN1832Ui+8i0s8DAAAAAAAAAABO&#10;QakDH+ie/yOyeVYUAAAAAAAAAABORcgGH8jFPrJ0ZgEAAAAAAAAAgBMRssEH6vZNZFuaBQAAAAAA&#10;AAAATqQZGv5fvfghyuK5RQAAAAAAAAAA4IR8kQ3+oF3dmgMAAAAAAAAAAE5MyAZ/UHdvzQEAAAAA&#10;AAAAACcmZIM/aC/+wxwAAAAAAAAAAHBiQjb4Xd2+MwUAAAAAAAAAAJyBkA1+N7v+1RQAAAAAAAAA&#10;AHAGQjb4Xdn+YgoAAAAAAAAAADgDIRtERLZ11M03pgAAAAAAAAAAgDMQskFEtBf/NAMAAAAAAAAA&#10;AJyJkA0ioi5fmAEAAAAAAAAAAM5EyAZ3P4TtWzMAAAAAAAAAAMCZCNmYvJzvol1+P/UZAAAAAAAA&#10;AADgbIRsTF69fBNRuqnPAAAAAAAAAAAAZyNkY/K67e3UJwAAAAAAAAAAgLMSsjF57av/mfoEAAAA&#10;AAAAAABwVkI2Ji/bkWhWuQAAIABJREFUeuoTAAAAAADwv+zdO69eWZrQ8Wettfd+z3s71/f43MuX&#10;nnapq11lu6tc1aa72oNAzYwQAWhEgmbCTpgAESECyEghISEm4OsgIaFJmAm4pMAnQMctCmrKdh3b&#10;72XvvX4/qcqhaz3PDv/1PgAAAOyUkI2qNaff1D4CAAAAAAAAAADYOSEbVWsPP6t9BAAAAAAAAAAA&#10;sHNCNqqWDz+tfQQAAAAAAAAAALBzQjaqlaf3oixufAAAAAAAAAAAALBjQjaqlSb3LB8AAAAAAAAA&#10;AHpAyEa12qPPLB8AAAAAAAAAAHpAyEa1yvEXlg8AAAAAAAAAAD0gZKNKaXIUZXnf8gEAAAAAAAAA&#10;oAeEbFSpOfx5RPL5AwAAAAAAAABAHyh5qFJz/MziAQAAAAAAAACgJ4Rs1Cd30ayeWjwAAAAAAAAA&#10;APSEkI3qlPl1pGZm8QAAAAAAAAAA0BNCNqrTHvs1NgAAAAAAAAAA6BMhG9XJx19YOgAAAAAAAAAA&#10;9IiQjerkvRNLBwAAAAAAAACAHhGyUZWyfCRkAwAAAAAAAACAnhGyUZXm4DMLBwAAAAAAAACAnhGy&#10;UZVy9DMLBwAAAAAAAACAnhGyUZVm9czCAQAAAAAAAACgZ4RsVKM5/cayAQAAAAAAAACgh4RsVKM9&#10;/MyyAQAAAAAAAACgh4RsVKOsnls2AAAAAAAAAAD0kJCNKuTpvch7J5YNAAAAAAAAAAA9JGSjCuXg&#10;iUUDAAAAAAAAAEBPCdmoQnv6pUUDAAAAAAAAAEBPCdkAAAAAAAAAAADYKSEbVSiHjy0aAAAAAAAA&#10;AAB6SsjG6JXDJ5GamUUDAAAAAAAAAEBPCdkYve70hSUDAAAAAAAAAECPCdkYvXz4qSUDAAAAAAAA&#10;AECPCdkYtTy9F2VxY8kAAAAAAAAAANBjQjZGrRw8sWAAAAAAAAAAAOg5IRuj1p5+acEAAAAAAAAA&#10;ANBzQjZGrRw+tmAAAAAAAAAAAOg5IRujVQ6fRGpmFgwAAAAAAAAAAD0nZGO02qPPLBcAAAAAAAAA&#10;AAZAyMZopdmV5QIAAAAAAAAAwAAI2Rin3EVz8rnlAgAAAAAAAADAAAjZGKWyeBipTCwXAAAAAAAA&#10;AAAGQMjGKLUnTy0WAAAAAAAAAAAGQsjGKJXjLywWAAAAAAAAAAAGQsjG6KTJUZTlfYsFAAAAAAAA&#10;AICBELIxOs3hzyOSTxsAAAAAAAAAAIZC7cPoNKsXlgoAAAAAAAAAAAMiZGNUUruI5uRzSwUAAAAA&#10;AAAAgAERsjEqef4gUplYKgAAAAAAAAAADIiQjVFpT55aKAAAAAAAAAAADIyQjVHJs0sLBQAAAAAA&#10;AACAgRGyMSrl8LGFAgAAAAAAAADAwAjZGI1y+CRSM7NQAAAAAAAAAAAYGCEbo9GdvrBMAAAAAAAA&#10;AAAYICEbo5EPP7VMAAAAAAAAAAAYICEbo5DaReTpPcsEAAAAAAAAAIABErIxCnn+IFKZWCYAAAAA&#10;AAAAAAyQkI1RaE+eWiQAAAAAAAAAAAyUkI1RKMefWyQAAAAAAAAAAAyUkI3By9OzKPMriwQAAAAA&#10;AAAAgIESsjF4zdHTiORTBgAAAAAAAACAoVL/MHh+jQ0AAAAAAAAAAIZNyMbgldVzSwQAAAAAAAAA&#10;gAETsjFoeXov8t6JJQIAAAAAAAAAwIAJ2Ri09uRrCwQAAAAAAAAAgIETsjFo5ehnFggAAAAAAAAA&#10;AAMnZGPQmtUzCwQAAAAAAAAAgIETsjFYzek3lgcAAAAAAAAAACMgZGOw2tULywMAAAAAAAAAgBEQ&#10;sjFY5fCx5QEAAAAAAAAAwAgI2RiksnwUee/E8gAAAAAAAAAAYASEbAxSc/CZxQEAAAAAAAAAwEgI&#10;2RikPLu0OAAAAAAAAAAAGInGIhmUVF7/05y9sDcAAAAAAAAAABgJIRuDkidHkbqTSM3M4gAAAAAA&#10;AAAAYCSEbAxKnl5Ec/gzSwMAAAAAAAAAgBHJlsmQ5L2zKMdf2BkAAAAAAAAAAIyIkI3BSM00yvGT&#10;KMv7lgYAAAAAAAAAACMiZGMw8vQyyuImIvlsAQAAAAAAAABgTBRBDEaeXUTqlhYGAAAAAAAAAAAj&#10;I2RjMFIzv/2XhQEAAAAAAAAAwMgI2RiE1C6iPf82UplYGAAAAAAAAAAAjIyQjUHI06tI7dyyAAAA&#10;AAAAAABghIRsDMLriC23lgUAAAAAAAAAACMkZGMQ2pNnkbt9ywIAAAAAAAAAgBESstF7qd2PvP+T&#10;iFQsCwAAAAAAAAAARkjIRu/l2XWkdmFRAAAAAAAAAAAwUkI2ei9PzyM1M4sCAAAAAAAAAICRErLR&#10;a6mZRnP880hlalEAAAAAAAAAADBSQjZ6Le2dRVnej0jJogAAAAAAAAAAYKSEbPRamV1GaheWBAAA&#10;AAAAAAAAIyZko79Sieb4i0jN3JIAAAAAAAAAAGDEhGz0Vp4cRX59VtRnCgAAAAAAAAAAY6YQordS&#10;exApdxYEAAAAAAAAAAAjJ2Sjt/LsIlK3tCAAAAAAAAAAABg5IRu9VfbuRSpTCwIAAAAAAAAAgJET&#10;stFLeX4TzdnLiOQTBQAAAAAAAACAsVMJ0Ut57zSi8WtsAAAAAAAAAABQAyEbvVRmV5HbheUAAAAA&#10;AAAAAEAFhGz0Tpoc/f6saG4tBwAAAAAAAAAAKiBko3fy5F4kZ0UBAAAAAAAAAKAaQjZ6pywfROoO&#10;LAYAAAAAAAAAACohZKNfchft+a8ilYnFAAAAAAAAAABAJYRs9EqZ30Rq5pYCAAAAAAAAAAAVEbLR&#10;K6ldRpTOUgAAAAAAAAAAoCJCNnolT8/8IhsAAAAAAAAAAFRGyEav5GYeKbeWAgAAAAAAAAAAFRGy&#10;0Rt5fhPN2cuI5LMEAAAAAAAAAICaKIbojTy7itQuLAQAAAAAAAAAACojZKM3yt5ppGZqIQAAAAAA&#10;AAAAUBkhG72QJke/PyuaWwsBAAAAAAAAAIDKCNnohTK7dlYUAAAAAAAAAAAqJWSjF/LsUsgGAAAA&#10;AAAAAACVErKxc7cBW3v+baQysQwAAAAAAAAAAKiQkI2dy3tnkZqpRQAAAAAAAAAAQKWEbOxcapcR&#10;pbMIAAAAAAAAAAColJCN3Uol2tWLyN2BRQAAAAAAAAAAQKWEbOxU6vYj7z98HbQBAAAAAAAAAAB1&#10;ErKxU3nvIlI7twQAAAAAAAAAAKiYkI2dKrPLSM3CEgAAAAAAAAAAoGJCNnYmNdMox08iNRNLAAAA&#10;AAAAAACAignZ2Jk8vYyyuLlN2iwBAAAAAAAAAAAqJmRjZ/LsOlK3tAAAAAAAAAAAAKickI3dyF00&#10;x59HKjMLAAAAAAAAAACAygnZ2Im8t4q8+CQiOSsKAAAAAAAAAAC1E7KxE3n+SWRnRQEAAAAAAAAA&#10;oHohZGNXcncQUSbmDwAAAAAAAAAACNnYgdxFe/6rSEI2AAAAAAAAAACoXgjZ2IUyv4nUzM0eAAAA&#10;AAAAAAB4TcjG1uXZRaRuafAAAAAAAAAAAMBrQja2rrv6W36RDQAAAAAAAAAA+I6Qja3Kr8+KLgwd&#10;AAAAAAAAAAD4jpCNrcqzq0itkA0AAAAAAAAAAPh/hGxsVb79NbbcGToAAAAAAAAAAPAdIRtbk5pp&#10;lOMnkZqJoQMAAAAAAAAAAN8RsrE1eXoZZXFzm7QZOgAAAAAAAAAA8B0hG1uTZ9eRuqWBAwAAAAAA&#10;AAAA3yNkY2tytx8pdwYOAAAAAAAAAAB8j5CNrUiTo2jOXkbk1sABAAAAAAAAAIDvEbKxFXlyL1Iz&#10;NWwAAAAAAAAAAOAHhGxsRVk+iNQdGDYAAAAAAAAAAPADQjY2LrWLaM+/jVQmhg0AAAAAAAAAAPyA&#10;kI2Ny3tnzooCAAAAAAAAAABvJWRj4/LsIlK3NGgAAAAAAAAAAOCNhGxsVu6iu/5tpGZu0AAAAAAA&#10;AAAAwBsJ2dioMr8RsQEAAAAAAAAAAO8kZGOj0t5ppGZmyAAAAAAAAAAAwFsJ2dioZnYZqV0YMgAA&#10;AAAAAAAA8FZCNjYmtfuRlw8jUjJkAAAAAAAAAADgrYRsbEyeXUdefnKbtBkyAAAAAAAAAADwVkI2&#10;NiZPzyM1MwMGAAAAAAAAAADeScjGRqRmGs3xzyOVqQEDAAAAAAAAAADvJGRjI/L0MsryQURyVhQA&#10;AAAAAAAAAHg3IRsbkWfXkbql4QIAAAAAAAAAAD9KyMb65S6a488jlZnhAgAAAAAAAAAAP0rIxtrl&#10;vVXkxSfOigIAAAAAAAAAAHciZGPt8vyTyM6KAgAAAAAAAAAAdyRkY61Su4j25Bev/wQAAAAAAAAA&#10;ALgLIRtrlZpZ5PllRPJpAQAAAAAAAAAAd6M2Yq3y9Coid4YKAAAAAAAAAADcmZCNtWpPnkVqZ4YK&#10;AAAAAAAAAADcWWNUrE3uojl/GansmSkAAAAAAAAAAHBnQjbWpiweRmrmBgoAAAAAAAAAALwXp0VZ&#10;m/b0K8MEAAAAAAAAAADem5CNtWkvXxkmAAAAAAAAAADw3oRsrEWe3zgrCgAAAAAAAAAAfBAhG2vR&#10;rZwVBQAAAAAAAAAAPoyQjbUoqy8NEgAAAAAAAAAA+CBCNj7a7VnRsrxvkAAAAAAAAAAAwAcRsvHR&#10;8uwyIvmUAAAAAAAAAACAD6M+4qO1qxeGCAAAAAAAAAAAfDAhGx+tHD42RAAAAAAAAAAA4IMJ2fgo&#10;Zfko8t6JIQIAAAAAAAAAAB9MyMZH6c5fGSAAAAAAAAAAAPBRhGx8lLJ6boAAAAAAAAAAAMBHEbLx&#10;wZwVBQAAAAAAAAAA1kHIxgdzVhQAAAAAAAAAAFgHIRsfLB9+angAAAAAAAAAAMBHE7LxQfL0XpTF&#10;jeEBAAAAAAAAAAAfTcjGB2lPvjY4AAAAAAAAAABgLYRsfJC8fGBwAAAAAAAAAADAWgjZeG+pXURz&#10;+guDAwAAAAAAAAAA1kLIxnsry59GKhODAwAAAAAAAAAA1kLIxntrz35laAAAAAAAAAAAwNoI2Xhv&#10;eXFtaAAAAAAAAAAAwNoI2XgvqZlHWdwYGgAAAAAAAAAAsDZCNt5Ls/rGwAAAAAAAAAAAgLUSsvFe&#10;2tMvDQwAAAAAAAAAAFgrIRt3dntWtFk9MzAAAAAAAAAAAGCthGzcmbOiAAAAAAAAAADAJgjZuDNn&#10;RQEAAAAAAAAAgE0QsnE3uYty+FPDAgAAAAAAAAAA1k7Ixp2UxcNIzdywAAAAAAAAAACAtROycSft&#10;6VcGBQAAAAAAAAAAbISQjTspx58bFAAAAAAAAAAAsBFCNn5Unt9EmV8ZFAAAAAAAAAAAsBFCNn5U&#10;t/oqIvlUAAAAAAAAAACAzVAn8aPK6ktDAgAAAAAAAAAANkbIxju9Piu6vG9IAAAAAAAAAADAxgjZ&#10;eCdnRQEAAAAAAAAAgE1TKPFOzooCAAAAAAAAAACbJmTjrZwVBQAAAAAAAAAAtkHIxlvl2aWzogAA&#10;AAAAAAAAwMaplHirdvXCcAAAAAAAAAAAgI0TsvFWzeqp4QAAAAAAAAAAABsnZOONmtNvIjUzwwEA&#10;AAAAAAAAADZOyMYbtYefGQwAAAAAAAAAALAVQjbeqKyeGwwAAAAAAAAAALAVQjZ+oCwfRd47MRgA&#10;AAAAAAAAAGArhGz8QHf+ylAAAAAAAAAAAICtEbLxA86KAgAAAAAAAAAA2yRk43vS5Chyt28oAAAA&#10;AAAAAADA1gjZ+J7m6HlEbg0FAAAAAAAAAADYGiEb39Ms7xsIAAAAAAAAAACwVUI2vqesnhsIAAAA&#10;AAAAAACwVUI2vlOWjyLvnRgIAAAAAAAAAACwVUI2vtOdvzIMAAAAAAAAAABg64RsfMdZUQAAAAAA&#10;AAAAYBeEbLzmrCgAAAAAAAAAALArQjZec1YUAAAAAAAAAADYFSEbrzkrCgAAAAAAAAAA7IqQDWdF&#10;AQAAAAAAAACAnRKy4awoAAAAAAAAAACwU0I2nBUFAAAAAAAAAAB2SshWuTQ5itzt1z4GAAAAAAAA&#10;AABgh4RslWuOnkfktvYxAAAAAAAAAAAAOyRkq1x79svaRwAAAAAAAAAAAOyYkK1it2dFm8PHtY8B&#10;AAAAAAAAAADYMSFbxZwVBQAAAAAAAAAA+kDIVjFnRQEAAAAAAAAAgD4QslXKWVEAAAAAAAAAAKAv&#10;hGyVclYUAAAAAAAAAADoCyFbpZwVBQAAAAAAAAAA+kLIViFnRQEAAAAAAAAAgD4RslUod0fOigIA&#10;AAAAAAAAAL0hZKtQd/6q9hEAAAAAAAAAAAA9ImSrUJpd1D4CAAAAAAAAAACgR4RslUmTo2gOH9c+&#10;BgAAAAAAAAAAoEeEbJVpjp5H5Lb2MQAAAAAAAAAAAD0iZKtMe/bL2kcAAAAAAAAAAAD0TGMhdUjN&#10;NKLsOSsKAAAAAAAAAAD0jpCtEnl6GXl+31lRAAAAAAAAAACgd5wWrUSeXTsrCgAAAAAAAAAA9JKQ&#10;rQK3Z0Wbky+cFQUAAAAAAAAAAHpJyFaB27OiZfnAWVEAAAAAAAAAAKCXhGwVSN1BRJnUPgYAAAAA&#10;AAAAAKCnhGwVKLOryO2i9jEAAAAAAAAAAAA9JWQbuTy/ifbiN86KAgAAAAAAAAAAvSVkG7k8u4rk&#10;19gAAAAAAAAAAIAeE7KNXDO7FLIBAAAAAAAAAAC9JmQbsduzos3Zy4hkzQAAAAAAAAAAQH8pnEbM&#10;WVEAAAAAAAAAAGAIhGwj5qwoAAAAAAAAAAAwBEK2kXJWFAAAAAAAAAAAGAqV00g5KwoAAAAAAAAA&#10;AAyFkG2knBUFAAAAAAAAAACGQsg2Qqndj7x8GJFS7aMAAAAAAAAAAAAGQMg2Qnl2HXn5yW3SVvso&#10;AAAAAAAAAACAARCyjVC5PSvaOCsKAAAAAAAAAAAMg5BtZNLkKJrV80jNpPZRAAAAAAAAAAAAAyFk&#10;G5kyv++sKAAAAAAAAAAAMChCtpFJ7SJS8WtsAAAAAAAAAADAcAjZxiR30V3/NlIzr30SAAAAAAAA&#10;AADAgAjZRqTMb0RsAAAAAAAAAADA4AjZRiTPLiJ1y9rHAAAAAAAAAAAADIyQbSycFQUAAAAAAAAA&#10;AAZKyDYSzooCAAAAAAAAAABDJWQbidQuI0pX+xgAAAAAAAAAAIABErKNwe1Z0dOvI3cHtU8CAAAA&#10;AAAAAAAYICHbCOS9VaT9P4hIpfZRAAAAAAAAAAAAAyRkG4E8/yRyt6x9DAAAAAAAAAAAwEAJ2YYu&#10;d9Ge/CJSu6h9EgAAAAAAAAAAwEAJ2Qbu9qxoXj6ISFYJAAAAAAAAAAAMk/pp4JwVBQAAAAAAAAAA&#10;hk7INmTOigIAAAAAAAAAACMgZBuwPD2Lsv/QWVEAAAAAAAAAAGDQFFADVhb3I00Oah8DAAAAAAAA&#10;AAAwcEK2gUrNNJqT55HKrPZRAAAAAAAAAAAAAydkG6qyF3l2EZFS7ZMAAAAAAAAAAAAGTsg2UGXx&#10;MFK3X/sYAAAAAAAAAACAERCyDVSZXUVuF7WPAQAAAAAAAAAAGAEh2wClyVE0Zy8jclv7KAAAAAAA&#10;AAAAgBEQsg1Q2f808uSo9jEAAAAAAAAAAAAjIWQboGZ2GclZUQAAAAAAAAAAYCSEbAOT5ze/Pyua&#10;rA4AAAAAAAAAABgHNdTA5NmVX2MDAAAAAAAAAABGRcg2MM6KAgAAAAAAAAAAYyNkG5Cy/Ek0579y&#10;VhQAAAAAAAAAABgVRdSApHYZUbraxwAAAAAAAAAAAIyMkG1Abk+KpjKpfQwAAAAAAAAAAMDICNmG&#10;InfRXf82UjOvfRIAAAAAAAAAAMDICNkGosxvRGwAAAAAAAAAAMAoCdkGIs8uInXL2scAAAAAAAAA&#10;AACMkJBtAFK7iO76j/wiGwAAAAAAAAAAMEpCtgHI06tIrYgNAAAAAAAAAAAYJyHbAJTlg0jdQe1j&#10;AAAAAAAAAAAARkrI1nO3Z0Xb828jlUntowAAAAAAAAAAAEZKyNZzzooCAAAAAAAAAABjJ2Truebg&#10;ceTJUe1jAAAAAAAAAAAARkzI1mNpchTN2cuI3NY+CgAAAAAAAAAAYMSEbD2Wu+NIZVL7GAAAAAAA&#10;AAAAgJETsvVYnl1H6pa1jwEAAAAAAAAAABg5IVtPpXYRzep5pDKrfRQAAAAAAAAAAMDICdl6Kk+v&#10;oizvR6RU+ygAAAAAAAAAAICRE7L1VJnfRGr3ax8DAAAAAAAAAABQASFbD90GbM3J00jNpPZRAAAA&#10;AAAAAAAAFRCy9VBZ3I98e1Y0nBUFAAAAAAAAAADGT8jWN6lEe/rLyJPD2icBAAAAAAAAAABUQsjW&#10;M3lyFPng0eugDQAAAAAAAAAAoAZCtp7Js+tI7aL2MQAAAAAAAAAAABURsvXMbcSWyqT2MQAAAAAA&#10;AAAAABURsvXIbcTWXf9RpGZe+ygAAAAAAAAAAICKCNl6JE+vIrUiNgAAAAAAAAAAoC5Cth4pyweR&#10;uoPaxwAAAAAAAAAAAFRGyNYTt2dFy/InkXJb+ygAAAAAAAAAAIDKCNl6ojl+FuXgUUSyEgAAAAAA&#10;AAAAoC6qqZ5oz38TqduvfQwAAAAAAAAAAECFGkvfvTQ5iubwcUSyDgAAAAAAAAAAoD7KqR5oT15E&#10;5Lb2MQAAAAAAAAAAAJVyWrQH2ovf1D4CAAAAAAAAAACgYkK2HcvzmyjL+1XPAAAAAAAAAAAAqJuQ&#10;bcfy7DIiWQMAAAAAAAAAAFAvBdWOtasXVb8fAAAAAAAAAABAyLZDqZlHe/6y2vcDAAAAAAAAAACE&#10;kG23mtU3NT8fAAAAAAAAAADgNSHbDrUX31b7dgAAAAAAAAAAgP+rMYndyNN70Rw+rvHpAAAAcGd/&#10;/3d/tpNh/YO//XfiT//hP6pyUf/sX/3L+Iu/+sse/JfAOP2LP/+n8fyLZ7YLAAAA8NcI2XakPfm6&#10;yncDAADA+/iPf/lfdjKvr/7Hf692T7cR267mDjX4n//7f9kzAAAAwBs4LbojzcWvq3w3AAAAAAAA&#10;AADAXydk24GyfBRlcVPduwEAAAAAAAAAAN5EyLYD3fmr6t4MAAAAAAAAAADwNkK2HSir59W9GQAA&#10;AAAAAAAA4G2EbFuW5zeRu/2q3gwAAAAAAAAAAPAuQrYt61ZfReS2qjcDAAAAAAAAAAC8i5Btm3IX&#10;ZfVlPe8FAAAAAAAAAAC4AyHbFpXFwyjL+9W8FwAAAAAAAAAA4C6EbFvUnn4VkYwcAAAAAAAAAADg&#10;/6eq2pLULqK9fFXFWwEAAAAAAAAAAN6HkG1LyvKnkZp5FW8FAAAAAAAAAAB4H0K2LSmzqyreCQAA&#10;AAAAAAAA8L6EbFvSXPy6incCAAAAAAAAAAC8LyHbFpTloyiLm9G/EwAAAAAAAAAA4EMI2bagO381&#10;+jcCAAAAAAAAAAB8KCHbFqTZxejfCAAAAAAAAAAA8KGEbBuW5zfRHD4e9RsBAAAAAAAAAAA+hpBt&#10;w7rVVxG5HfUbAQAAAAAAAAAAPoaQbZNyF2X15XjfBwAAAAAAAAAAsAZCtg0qi4dRlvdH+z4AAAAA&#10;AAAAAIB1ELJtUHv6VUQyYgAAAAAAAAAAgHdRWW1IahfRXr4a5dsAAAAAAAAAAADWqTHNzSjLn0Zq&#10;5mN8GgAAAMDa/eTiIv757/68F4P9T3/xn+Nf/4d/v5O/+4+//mX8yR//vZ383WzHs8+fmjQAAADA&#10;GwjZNqS9+MNRvgsAAABgExZ70/ibv/br9pf3zswBAAAAgCo5LboBaXIU7cr/WQkAAAAAAAAAAHAX&#10;QrYNaI6eR+R2dO8CAAAAAAAAAADYBCHbBjTL+6N7EwAAAAAAAAAAwKYI2TagOf8bo3sTAAAAAAAA&#10;AADApjQmu17N6TeRmtmYngQAAABAD/ybf/dvrWEE/snv/nHtIwAAAAB4IyHbmrWrF6N6DwAAAAD9&#10;8Ff/7b/aBAAAAACj5bToGqVmHu35y9G8BwAAAAAAAAAAYBuEbGvUrL4ZzVsAAAAAAAAAAAC2Rci2&#10;Rt3Nb0fzFgAAAAAAAAAAgG0Rsq1Jnt6LsrgZxVsAAAAAAAAAAAC2Sci2JpPrvzuKdwAAAAAAAAAA&#10;AGybkG1Nyur5KN4BAAAAAAAAAACwbUK2NSiHTyLvnQz+HQAAAAAAAAAAALsgZAMAAAAAAAAAAGCn&#10;hGxr0F384eDfAAAAAAAAAAAAsCtCto+Umnk0q6eDfgMA/J/27j3Kzrq+F/937z0XIJPJRG4JJOTC&#10;zdZAyA9BLjGIigqEIlUjFWS1IFRERKqoh2A1lVgELAVEWxTaFeFIQWrRgFqKHDhRKZUF4XIqXiAU&#10;S7C/cySgrJbzj2d9NnmGJzt7z+yZ2Xvm2Xter7VmZS57P/v7fL7Pfmat5J3PBwAAAAAAAACmkiDb&#10;BPXs8rpU6tmpo88BAAAAAAAAAABgKgmyTVDv3Nd39PoBAAAAAAAAAACmmiDbBJR33C31DO3XsesH&#10;AAAAAAAAAAAoAkG2Ceib84aOXTsAAAAAAAAAAEBRCLJNQM+c5R27dgAAAAAAAAAAgKIQZBunyszF&#10;qbzDzh25dgAAAAAAAAAAgCIRZBunvnnHdeS6AQAAAAAAAAAAikaQbZx6dlnakesGAAAAAAAAAAAo&#10;GkG2cajM3DuVKjt03LoBAAAAAAAAAACKSJBtHHp3OyylktIBAAAAAAAAAAC0gjTWGJV6B1LvHkd1&#10;1JoBAAAAAAAAAACKTJBtjCoz902lnhkdtWYAAAAAAAAAAIAi67E7Y9M79w2dtFwAAAAAmJChwZnp&#10;4CVLFREAAACAthJkG4NS/+zUu4u/tAMAAABg+hiaOSud8Nbj7TgAAAAAbWW06Bj07nxISuXejlkv&#10;AAAAAAAAAABAJxBkG4PeuSs6Zq0AAAAAAAAAAACdwmjRJsRI0XLfq1Jl5oLCrxUAAAAAAAAAAKDT&#10;CLI1oTJjQeqZ/ZqUShrYAQAAAAAAAAAAtJpkVhNKvQOpvNMehV8nAAAAAAAAAABAJ9KRbRQRYuub&#10;97ZUGVxU6HVr7ZcnAAAgAElEQVQCAAAAwGRbe+Vlaj5Gq8+7YMzPWXzM8ild84z+/rTPHnuO+JiZ&#10;M2ak/RcuHv56r7l7pHl7zEtDg7PSsgMPmoRVvnw9Xrf+tkl5rfHae+7cNLDDjts9O1+/wYGZacn+&#10;v1P9/OjlRxX6fAAAAKCVBNlGUd5xz1TqnVHoNQIAAADAVCh6aKiIxhNkm2ovvvRS2vjkE6OuYsOj&#10;jzT82ZyhobTPvPnpkCVL08o3H5sWLVjQcXVohZ9v3tzwKI3qF7Xbffar0mtfc0A64uBDhdsAAADo&#10;WoJso+iZtV8q988u9BoBAAAAAIrs2S1bqh8R1rriphvS0kWL0++/+a3pvatOsW+jyGoXYcIsPLp8&#10;yQHpmMOXqx8AAABdpWw7GyvvuHvqmXNkSuXeoi4RAAAAAKDjRCjrU1/+UjriXSvTV2++0QaOUQQC&#10;s/oZ8QsAAEC3EGQbQXlgUSr3zSrs+gAAAAAAOll0GotA1klnnZYefPghezlGUb/o0haBtrs33NNR&#10;awcAAIBagmyNlCovh9jKfcVcHwAAAABAl4gObadd+BHd2cYpAm1nrFmdPvHZT3Xk+gEAACAJsjVW&#10;7p+denY+KJV6+ou6RAAAAACArvHiSy9Vu7Ods/qjNnWcbr77rmp3u+ee39KR6wcAAGB6E2RroDxj&#10;r1QemB+t2Qq5PgAAAACAbvTt++8TZpuA6G636twzhdkAAADoOIJs9ZT7Uu+uh748WhQAAAAAgEkl&#10;zDYxP9+8OZ1+wYc6+RQAAACYhgTZ6ijvuHuqDO6dUkl5AAAAAACmQoTZrr7ur9R+nKIz2yc++6mO&#10;XDsAAADTk6RWHeW+oZQq/YVbFwAAAADAdHLFTTekuzfcY8/H6ea771I/AAAAOoYgWx2VgYWp3DdY&#10;uHUBAAAAAEw3H7rkz9Jzz2+x7+O0+srL1A8AAICOIMhWI8aK9sw5MqVyb6HWBQAAAAAwHb340kvp&#10;oksvtvfj9OyWLemLf/vljlw7AAAA04sgW43ywKJU7ptVqDUBAAAAAExn377/vvTkU0+5Bsbppju/&#10;oysbAAAAhSfIllfuS/17HZdKxooCAAAAABTK5ddebUPGKbra6coGAABA0fXYoVdUZsxPpZ4ZRVkO&#10;AAAAAEDLzBkaSrvPftWED/fL535VHVc52bKubIsWLGj7Ky9dtHhSzm4ya3n7hnvS6vMumJTXAgAA&#10;gPEQZMupDO6TSv2zC7MeAAAAAIBWOX75US0PMj348EPp337xdPrH79+T7t34YLXzVzv993+4eVLC&#10;WN+4dl3bXyMv6rjhX+5LX/vO+rYF2+K4t93xrXTicSe05fgAAAAwUUaLblXqHUi9c16fSpX+QqwH&#10;AAAAAKDolh14UDUYdc3ay9Mj6+9Ka848u9r5rV2iq1g3ijqee8b70w9uWV+t4Yz+9vw99Q8f+pH3&#10;FAAAAIUlyLZVZXC/VOpv31+wAAAAAAB0u/euOqUaxlp19JvacqbRVSy6l3WzqOG9N96a9p47t+Vn&#10;+cCP/1dX1w4AAIDOJsi2Vc/AwlTum1WItQAAAAAAdLJLLlxT7SzWDjGCs9vNnjWUbr76yy0Ps/18&#10;8+b03PPtGV0KAAAAEyXIFkWYMT/17H54SiXlAAAAAABohegs1o4w2788unFa7E+E2a79zOUtHzP6&#10;0CPTo34AAAB0HsmtKELfUEqV1v5lAAAAAADAdBdhtuVLDmhpFTb/n/89baq6aMGCdPIxb2vpMR99&#10;/F9bejwAAABoFUG2cl/q2+3wVO4fKsBiAAAAAAC6y5Wf/vOWdhWL8ZjTyXvevqqlZ/vCb349reoH&#10;AABA55j2QbbyDruk0uA+KZUqBVgNAAAAAEB3iRGZK5Yua+k5PfnUU9PmKomubHvPnVuAlQAAAEB7&#10;9Uz3+lYGFqZy/2ABVgIAAAAAjOaMlSeqUQd657EnpG/ff1/LFr7p6U3VgNd0cfCrf7dlneh+9Ngj&#10;06ZuAAAAdJZpHWQr9Q6knl0PTaWegQKsBgAAAAAYzerzLlCjDnT08qOmewkmZOYMf4cNAABA95vW&#10;o0XLO+6ZKjMXpFQqFWA1AAAAAADda+mixXYXAAAAaGj6BtlKlVSZuTCVeo0VBQAAAABgeth/4SI7&#10;DQAAQCFN2yBbuX926tn5oFTq6S/AagAAAAAAoP2MKQUAAKCopm+QbcZeqTwwP1qzFWA1AAAAAABQ&#10;3zP/8UuVAQAAoOtN2yBbqXcolSq6sQEAAAAATIZfPvcrdR6nB3/y45Yd64iDD53k1QMAAEBzpmWQ&#10;rdQ7kPr2fGMq9exUgNUAAAAARfOjxx6Ztnvym//6zwKsAug2Tz71VHp2yxb7Og53b7inpbVbOH/h&#10;JK4eAAAAmjc9g2z9u6RSzw4FWAkAAABAsfx882Y7ArTchn/e0NJDTqcw1lXrrmvZseYMDaVFCxa0&#10;7HgAAADQStMyyFYZWJxKfbMKsBIAAAAAgO63bv0/tPQcp0sY67Y7vpU2PvlEy463bL9Xt+xYAAAA&#10;0GrTLshW6h1MvbssS6WeHQuwGgAAAACA7hZhrFZ2e4yuYtPBgw8/lC764l+29EzfcuRR06J2AAAA&#10;dKZpF2SrDCxI5Znxv/VKBVgNAAAAUEQ/e+bfp+W+PPnUUwVYBdBNnnt+S8vDWPvMm9/118jdG+5J&#10;p134kfTiSy+17Jgz+vvTiced0LLjAQAAQKv1TKuKlvtS326Hp3L/9PgfewAAAMD4tDI40Ek2Pb3J&#10;FQO0TITYVp17ZsvvqYcsWdq1mxSB4suvvTp9+/77Wn7s449Y3vJjAgAAQCtNqyBbeYddUmlwn5RK&#10;lQKsBgAAACiyCGDMnuU/wwGMRxZia+VI0czyQw7rmj2JzmvhBw/cnx7f9ETa8OgjbXutPz7l9LYd&#10;GwAAAFphWgXZKgMLU7l/sAArAQAAAIruoUc2pqOXHzWt9imCFAATddsd36qOE21Hd8s5Q0Np2YEH&#10;tX2PTjrrtLYc95fP/So9u2VLW449klVHvyktWrBg0l8XAAAAxmLaBNlKvQOpZ9dDU6lnoACrAQAA&#10;AIruhRdemHZ79OsXf1OAVQCdKDqwrf/u7env/+m7aeOTT7TtDFYsO3hSqtPOc5hsM/r708fPOb9r&#10;zgcAAIDuNW2CbOUd90yVmQtSKpUKsBoAAACg6B796Y/TiemEabVPj296sgCrAIrqyaeeSpue3lRd&#10;XYR94z75zH/8Mv3k6afaMkK0HuMxx+7iD3zYqGwAAAA6wvQIspUqqW/Okancv3MBFgMAAAB0gsc3&#10;dU83nmbFyDuge123/rbqR6c69tDDjMccoxgpeuJx0yuUDQAAQOcqT4e9K/fPTuVZ+6ZUrhRgNQAA&#10;AEAn2Px//ve02qcYC/jsli0FWAlAfR8961yVGYMI/l1y4ZqOWS8AAABMiyBbqXdWKpX7CrASAAAA&#10;YCyWLlo8ZfWarDF5RfHQIxundCX7L1xUpHIABROdxXRja16E2K5Ze3mnLBcAAACqpkWQrTK4Tyr1&#10;zy7ASgAAAIBOcveGe6bNfv3ggfun9PVnzhiY0tcHimvO0FD6+Dnn26EmCbEBAADQqbo+yBYBtt65&#10;R6VSpb8AqwEAAADGYuaMGVNar6kOd02mxzc9MW3OFegsa8+7IM2eNWTXRjGjvz+tOfNsITYAAAA6&#10;VtcH2SqD+6eybmwAAADQkfZfOHWjRcOPHntk2lw4D/70J1P6+kccfOiUvj5QTGesPDEdvfwouzOK&#10;5UsOSN+85vr03lWnFHqdAAAAMJKebq9Oz057pFKv0RQAAADA2G18cnp0KYsRqi++9FIBVgLwihiR&#10;ufq8C1RkBEsXLU4fOu0MYT8AAAC6Qld3ZKvM3Dv1zDkypVLXN54DAACArlSELl233fGtrqxt3nfv&#10;/d6Ur+GgA5ZO+RqA4ogQmxGZ9cUI0ajPdZ9am75x7TohNgAAALpGV3dkK89YkEp9gwVYCQAAADAe&#10;Q4Ozprxu//j9e9KJx50w5etop3sffGDK1zB71tCUrwEoBiG27UV4bcXSZektRx6VVhz5evdMAAAA&#10;ulLXBtlinGjfnm9MpZ6dCrAaAAAAYDyWHXjQlNft3o0Ppuee39K1oYEHH34oPbtly5SuIUbjAYTz&#10;Tz41nXvG+6d9LfaeOze94eBD015z90jLX7c8LVqwoACrAgAAgPbq2pmblcH9Uqnf/0oDAACAThf/&#10;mD+VXnzppbT+u7d37XX0lb+7YcrXsMeuu035GoCpFff6Wz//BSG2rZ791a+qIbb3rjpFiA0AAIBp&#10;o3uDbDvtmcq9AwVYCQAAADARc3feZcrr9/f/9N0pX0M7RKe56Dg31V69eJ8uqyzQrBiZGV3Y7lx3&#10;SyG6cBZFhKg/9eUvpZPOOi09+dRT070cAAAATBNdOVq0PGN+6p27IqVybwFWAwAAAEzEIUuWpg2P&#10;PjKlNdz45BPp7g33pKOXH9VVe3nD12+qhiWm2pL9f2fK1wBMrgiwnXzM29IH/vDMQo5ufuLODQ1/&#10;FsGyTU9vSi+88EJ69Kc/To9veiI9+NOftOV+Gr9/fu+c09PFH/hwOvG4E1p+fAAAACiS7gyy9Q2l&#10;VOkvwEoAAACAiSpKyOmqddd1XZDta99ZX4BVpK6rK9DY8iUHpGMOX14dmdmpYtRnNu7zxPRKuOyr&#10;N9+YvnTL19KzW7a09MwiIHf+FZ9LP3zoR+mSC9e4ugAAAOha3RdkK/elvt0OT+X+4v0vPgAAAGDs&#10;ihJy6raubGuvvKzlYYvxWLpo8ZSvAWi96Li2zx57pj123S3tsdvu6YiDD+360GqE8+Ij7q/Xrb+t&#10;5ce/+e670uObnkzXX3ZVIbvYAQAAwER1XZCtVOlLpYG94pMCrAYAAABohQg7RZBsqn322i90RRDj&#10;uee3pJvu/E4BVpLSa19zQAFWAdPDnKGhtPvsV43rXEd6ry7Z99VpcHCw+vnC+QuHu5VNV6vPu6Aa&#10;3PvQJX/W8nGj8btw1blnppuv/rIwGwAAAF2n64JslYFFqdQ3WICVAAAAAK3yxtcdUYgg2883b05X&#10;X/dX6dwz3j/la5mI8z7931oerhivCHsAk+P45UdVQ1a0X4Se13328+m0Cz/S8vtt/C4SZgMAAKAb&#10;lbvtnCoDC1NZkA0AAAC6yvJDDivM6Vz7jVvSgw8/VICVjM9td3wrbXj0kUKsJUYPdvuoQWD6Wnbg&#10;QemqT/xpW84/C7NFh00AAADoFl0VZCvPmJ96565IqdxbgNUAAAAArRJhgBiJVwTRWedjl6/tyPBA&#10;BPAu+uJfFmAlL1uxdFkRlgHQNhHWXXPm2W05fITZTr/gQzYPAACArtFdQbad9kyl3oECrAQAAABo&#10;tRXLDi5MTSM8cNGlFxdgJc2L4F0E8IoyUjS85Ujd2IDu995Vp6RjD21PZ9EYu/2Jz37KVQQAAEBX&#10;6J4gW7kv9e91XCoZKwoAAABd6d0rTyrUaX37/vvSOas/WoCVjC5CbDGCLgJ4RRFjRU887oRC1w2g&#10;VS7+2EVp77lz21LPm+++qzo2GgAAADpd1wTZKgOLUql3ZgFWAgAAALRDjBdtVwhgvDohzFbEEFsy&#10;VhSYZmbPGkqXfnR12046xkY/+dRTLisAAAA6WtcE2Xpm7ZfK/bMLsBIAAACgXU5b+fbC1TbCbCed&#10;dVo1MFY0Dz78UDr+facWLsQW3vfuUwuwCoDJE4Hs809uz70vxkaf9cnO6BIKAAAAjXRFkK0ytCT1&#10;zDkypXJvAVYDAAAAtMvKtx5fHUlZNBuffCKtOOUd6e4N9xRmZVdf91fptAs/kp7dUryA3dJFi6uB&#10;DoDp5twz3l+9B7ZDhJbXXnmZawoAAICO1RVBtp6BhalUKd5fYgMAAACtFaPZjj9ieSGrGt1wzliz&#10;ujpqdCrHu0UXtugQd8VNN1TXVES//+a3FnJdAJPh+suualso+7r1t1V/DwAAAEAn6vwgW7kv9S04&#10;PpX7dy7AYgAAAIB2++NTTi90jWPU6O+dc3q1K85kBtoiuBAhund85IPVDnFFNWdoKL131SmFXR9A&#10;u0Uo++IPfLhtr3LOZy4q5LhrAAAAGE3HB9kqg/ulUt9gSuVKAVYDAAAAtNuiBQvSsYceVug6Rye0&#10;6Irzpvedkk47/+x02x3fasvrRFDhqzffmI457V3VAFuE6Iru7Hf9QeHXCNBuJx53Qlq+5IC2vEqM&#10;lP7cNVfYQwAAADpOT6dvWd/cNxRgFQAAAMBkuvhjF6V7T3lHYUdn5m149JHqx/lXfC4tXbQ4vfY1&#10;B6QjDj40HXTA0mpXnrGIDm8PP/Zw+uFDP0oP/Ph/pZ9v3lyQs2zO3nPn6sYGsNWVn/7ztKJNv8tu&#10;vvuu9O6VJ6VlBx6k3AAAAHSMjg6ylfpnp55d/78CrAQAAACYTBEAO/mYt1W7nnWSGPkZH/l1R7gt&#10;s8euu6U9dtu9+tXjm55Iv37xxernv/mv/+y40Fo9F571weItCmCKZCNGI+jcDh+7fG26c90tthcA&#10;AICO0dFBtt6dD0mlSn8BVgIAAABMttXnXZBu33BPdYRaJ4tgWyb/ebeJcbBHLz/K+wQgJ0aM3nrn&#10;HdXOna0WAei1V15W/X0JAAAAnaDcsbtU7ku9c1cUYCEAAADAVFnrH+c7woz+/uo4WAC2FyNG4z7Z&#10;DtEBNMZSAwAAQCfo2CBbZWBRqsxcUICVAAAAAFMlOnytOvpN6l9wMTovRugBsL24P171iT9tW2X+&#10;ZO0nVR0AAICO0LFBtr45R6VU6tyGcgAAAEBrXHLhmrT33LmqWVAxUjRG5wHQWDuD2TG2+qs336j6&#10;AAAAFF5HJsFK/bNTz5zDCrASAAAAoAiu/czlbRvLxvhFwNBIUYDmfPyc89OcofZ0r7x03fXpuee3&#10;2AkAAAAKrSODbOW+2alU8ZfTAAAAwMsWLVjQ1rFsjF0ECyNgaKQoQHPifrn2vAvaUq0XX3opXXTp&#10;xXYCAACAQuvIIFvfvOMKsAoAAACgSGIs25ozz7YnBRAhtnWf/Xw1YAhA89o5YvTb99+X7t5wj90A&#10;AACgsDouyFbqmZF6dllagJUAAAAARfPeVacIs02xLMS27MCDpnUdAMarnSNGV195mX0BAACgsDou&#10;yNazy+tSqWenAqwEAAAAKCJhtqkjxAYwce0cMfrsli1prTAbAAAABdVxQba++W8pwCoAAACAIhNm&#10;m3xCbACt084Ro9etvy09+dRTdgsAAIDC6aggW2Xm4lQZmF+AlQAAAABFF2G2K87/eDVgRXvFCDwh&#10;NoDWaueI0T9Z+0m7BQAAQOF0VJCtb95xBVgFAAAA0ClOPO6EasCqXUEAUlq6aHG6/Ss3CLEBtFg7&#10;R4xufPKJ9NWbb7RlAAAAFErHBNlKPTNSzy5LC7ASAAAAoJNEwCqCVsuXHGDfWuyMlSemb1y7rhq2&#10;AKD12jli9NJ116fnnt9i1wAAACiMjgmylXeal0qVHQqwEgAAAKDTRNBq3RVfMmq0RfaeOzfd+vkv&#10;pNVt6hQEwCvaNWL0xZdeShdderFKAwAAUBgdE2Trm3NUSqWOmoQKAAAAFEyMGr33xlvTsYceZmvG&#10;IUKA0YXtznW3GCUKMEnaOWL02/ffl+7ecI+tBAAAoBA6IhlW6p+deub4C2YAAABg4iIQcM3ay9N1&#10;n1qbli5arKJNivDfN6+5Xhc2gCnQzhGjq6+8zJYCAABQCB0RZCv3zU6lirEfAAAAQOtEKOAb164T&#10;aBtFBNju+sqN1fDfogULCr1WgG7WrhGjz27ZktYKswEAAFAAHRFk65t3XAFWAQAAAHQjgbb6BNgA&#10;iqWdI0avW39bevKpp+w4AAAAU6rwQbZSz4zUs8vSAqwEAAAA6GZZoC3CWzG+rR1db4pu77lz0/kn&#10;n5oe+Pp6ATaAAmrniNE/WftJWw4AAMCU6il6+Xt2eV0q9exUgJUAAAAA00GEty65cE31TG+741vp&#10;H79/T7p344PpxZde6sqzj8DeimUHp3evPCktO/CgAqwIgJHEiNF7H3ygOhK0lTY++UT66s03pveu&#10;OkX9AQAAmBKFD7L1zX9LAVYBAAAATEcnHndC9SM8+PBD6Y6770w/euyR6j/2d7LlSw5IhyxZmla+&#10;+Vhd16ADtGrs8V5z9+jq7Y7zmw4jorMRo1etu67lx77zhxsE2QAAAJgypee/957fFrX8lZmL04zX&#10;fqYAKwEAAADY1t0b7kk/eOD+9PimJ9LPfvF0yzvjtEqMC5278y7V4NryQw7TdQ0AAAAAKKI1he7I&#10;1jfvuAKsAgAAAGB7Ry8/qvqRee75LemhRzamRx//1/TCb35d7dwWfvbMv7d9LGmMB9199qvSzBkz&#10;0v4LF1e7Es3bY9426wMAAAAAKLLCdmQr9cxIA4f/ZSr17FSA1QAAAABMTBZ0y/zimV+kf9v8zJiO&#10;uWTfV6fBwcHhrwXVAAAAAIAuUdyObD27vE6IDQAAAOgas2cNCZ4BAAAAADRQLmph+ua/pQCrAAAA&#10;AAAAAAAAoN0KGWSrzFycKgPzC7ASAAAAAAAAAAAA2q2gQbZ9CrAKAAAAAAAAAAAAJkNP4apc7ku9&#10;c1cUYCEAAAAAMD2ddNZpw+d9/WVXpdmzhlwJ0GXu3nBPumrdddWT2n/honTJhWtsMQAAAFOqcEG2&#10;yuB+qTJzQQFWAgAAAADTz1dvvjFtfPKJ6nmvOfNsITboUhFii/f6nKGhamAVAAAAplrhRov27XlM&#10;SqVCTjwFAAAAgK73pVu+Vj3FCLG9d9UpNhy6UHRjixDbjP7+dM0nLxZYBQAAoBAK1ZGtvOPuqXeX&#10;pQVYCQAAADDVnnt+S3rokY3VVSycvzAtWrBtB/cnn3oqbXp6U/Xzgw5YWv1H+PxzhgZnpWUHHrTN&#10;cxodM/5BP3vOwgULhx8Tjl5+VN1KZM/JXn/TU5vSlheeH7Vq2Vrz66+n3vrz57H+u7enf9v8zPD3&#10;luz76nTicSc0PN/88fJrb7S+keSPm0ao0YMPP9SwJvX2NNXs60gaPb92baMdY2hoVlOPb7QfcY4b&#10;/uW+9MJvfl39eq+5e6SVbz1+uxrma1GvxtnPG71OvT0/4uBD69Z+tPfOSOLa2H32q9I+8+ZXXyu6&#10;s9U7n1qxb+v/6dvDdRhpffnrr97Pa481ODAzrXzzsaOeR+17stlgzkjvh9rjjXRN52XnNRnvgWau&#10;+Ubv0XqvOdK9J38+ox2znonee+pdG8sPOazheus9f6TajnROo123zRx/pNpm8jVu5j43lt91tWs5&#10;Y+WJ1XsWAAAAFEXp+e+957dFWUz/vJWpf98/KMBKAAAAgKkWoYEz1qyuriL+sX31eRdss6K1V16W&#10;rlt/W/Xz6z61thosyD8n3Pr5L2zzD/yNjrn4mOXVP5cuWlwdr3bwO1cOP+eur9xYN0T3pve93Kkq&#10;utk8sv6udNJZpw2PYxxJttb8+hvZe+7cdPPVX94m3BEhh3M+c1F6dsuW7Z4V4+Gis04+sJadb5zb&#10;N65dt8351hPnc9ZJ70rnnvH+ho+5+rq/SlfcdEPDOmdGq8mxhx6WLv7YRducXzN1SQ2uidpzbuYY&#10;EbZq5vH5+qWtQZHTL/hQ3fOLGn7stNO36WaWr8Wqo9+ULrlwzTbPyX5e+zppa72v/cYt6cWXXtru&#10;tWLP1553wTbBmtHeO/XEdfWxy9emn2/eXPd8Tj7mbXWPE3U479P/LW149JG6x629JlPN9ffEnRu2&#10;Odbnrrki3Xz3XXWPVa9umfx7crTH1hrp/ZDJ3rfNvs+z8xrt8cuXHJDWfPgT29xjxvoeaOaajz1c&#10;99nPNwxRnXb+2cN7GI+998Zb64bK8ueT37tmjffeM9q1Ee+bv1j9mVHDjqPVNu65137m8u2Oc9sd&#10;30rnX/G54a8bdSsc730974CVbxp+r9e7H6Q697na31PN3AM+8dlPbVPPer/rAAAAYJKtKc4Mz3Jf&#10;6ltwfAEWAgAAAHSLP/vCX4z5TCJcEOGSTHT/qZX/3oqly9pWrQgVrTr3zOGvI8xx2oUfqRtiC/H9&#10;+Hk8brwiQBEhtQg5NPK176zf5idf+bsbxvVq377/vrTilHdMaL1TIdYb+9IooBQ1/NSXv1QNv9QT&#10;4ZEIjjUj9iH2o16ILW3d8wisNNNVrJFYyzs+8sG6IbbsfCKcc87qj27z/awOjUJsaYzXZAQDGwWV&#10;0ta6Nbou//rG67f5+vYfjD1kNRWidr93zunVIF47xR7GPtR7ndib/B7GY6P732TL7j0RqqsV19lI&#10;10a8F6OOE72XxHug3n7ceucd23z99//03Qm9Rv6+nhf3jPx7Pc6rmWvjT9Z+cszrqH2P/Pd/uHnM&#10;xwAAAIBWK8xo0crgfqnUN1iAlQAAAADdIkIA0c1qpO5i9bzjmOOGgx3fvOeu7Z4f38u85cjtR8yd&#10;f/Kpacn+v1P32DE+b7TH/+KZX6RL111fDTRE6CGCRtFJKcIlWcghwnbn/9EfV7+f7xaUhVDqdQuq&#10;FZ2BLjzrg8Pf/fq3v1UNl6WtoaG3rnjjdiP0IjBVG6S7d+OD1QDJSGMB8+cY5/elW75WPU6sNzot&#10;1eueNVIdY1xePVHf6J6VefTxfx3uHhcd4N557AnbHCM/BrC2Hnkxhi9z0aUXD4e+oovU8UcsT398&#10;yunp4cceTl+4ad3wzz73N3+93bjXTIQs63Vayota58M70VnpPW9fVe2aVNtB7UOX/FnDLlqjiePk&#10;a3DpR1dXr6vY0y/+7ZeHO0zFtRHXWnZOtXXIutBl4x+zuo+0x5kYYZoPBmZ7FXW/4m/+evj9GPWI&#10;Wtd2jrr3wQe2+TpeM47ZzPsgL3/t5NV73zZ6bCMjvQcuv/bqdM3ay7d7Zu01m1fvPVD7+BdeeCFd&#10;9MW/rL5GfGz45w3b1e6Gr9+03XHWrf+HMdduLEa698Rex7Wf3Xuiy1ntdZaNu43rMX9+EYYc7X2V&#10;qd2P7J4bHxHqyrqYxfVcG9bMAmYjdTCrvX/94IH7h99LcT71nl8bmEtbQ5qjdReM9eTfm6OJ90Zt&#10;OPb2DRNBTGMAABY9SURBVPc01b0RAAAA2qkwQba+PY8pwCoAAACAbhMjGU9958ljCvhEGCALR+SD&#10;ZGlrqCELVcTYxHrBgQgv1AbARlLv8Xf+cMNweOLRHz9Wff1/2/zM8M/3X7h4eE2xhkd/+uP0o8ca&#10;d8aqZ2CHHbd53fg8P27ub269abt1ReAkE+efBXFGC8/VnuOSV7+m2gUsjRBOGmsd09aOeo2es8du&#10;u2/3s3yQrbYe9US4KwvchG9ec/3wuuPPA19z4PCIy91nv6phwC+CJ6MFraL+mdrxgLH3MZ7w+Ped&#10;2vQe1BNryF/P+ZGH8Wf2mlkAJ4I2cb3V1iE/tjLqkIU/I8wWoaWZMwZGXEcEpzK1Yxuv/PSfD59n&#10;jFrc8vxzKaVXrpUI8GThyuyaTFu7Zo21HmO53sZ6bdZez8tft3z4Wola5u8zmXrX7EjqPT7uDdn+&#10;3bfxwe1qku+wGHsV10Ptfa/V6t178mM5P3vtF4Z/ftOd3xl+3FWf+NNtnhfX4l7z5g/fS5oJmDXa&#10;jy2//vVw+DJ/L8134MxfX6MFzGqPH5/HcbPAZtx78uvMB+byrxOd0y5pov7xO2vFka9v6ndd/H6p&#10;Paf4GEsYDgAAANqhEEG28o67p95dtv9fjQAAAAATFQGf6BxVr9vRSGJkaBbU+bv13xgOdGwzVnTZ&#10;wXWPEF3A6onuUs0EQyIk9LNfPD38dQRewl5z9xj+XgQ+/scD96c3HHxoOuLgQ1vWSefj55w/HGSr&#10;7UIU64rua2lr+GHteRdUx1qmcXRwijpEKCkLdUQ3s9rwSaM6pnGEiJrxm//6z4YjOqMjVwREHnpk&#10;4/D3Yv21a46v7/rKjU0FaaIDVNZZqp58/aMTW6143h+8beVw+KZeSGk0923dzxDHqreWD/zhmcMB&#10;o2xN937/fw7/PLoD1ruuI8zWTDfEuK7yHbdqzyHWdOPl1zSsab6LVVyTq6+8rBrKGUuoaTwaXSvR&#10;Ka2Z14zHRAe17D6TBVbznvmPXzZ8nWbfA49veqXT3WE1o5AjrJYFpmIfD1mydPh6ipHB17QpyFZP&#10;/jrLroc496xzWITs6p1z1CzWnl2b9brONePff/nKaN39Fy4a/jwf9LvmkxcPh+aaDZhl4jr/5XO/&#10;Gv66tstffrRnvBf/5dGN1XNqtrtgM50PU01gLmp62sq3V0chp1xQFQAAAKZKIYJspf5dUyr3FmAl&#10;AAAAQLeIgEiEruIf9yMo0igM0kiMDM0CJvmxhfmxou9eeVLdZ2dBkFoRfKo39i66D1217rrhr3/2&#10;zL8PhzfyYakIMkRgLAt5VDsnrb+tGv6IAFCE7y7+2EXjGi+ZGem5+dGmEeKLUEnWzWc8HZxe+5oD&#10;hoNs0TXqxLRtgKJRHcMTd25o+LPxinPIgnm1YoxknG8+XBfrr2e0EE0W4BspeBKhl0zsbaNj5kcX&#10;PvP//8eYzzz/nEZjXOOayHeIiiBM7FcmugPmjTV4lQ8H7rPHnnUf0+j8o075LlbxGivu/d5wGLOZ&#10;sYx5i49Zvt33sr2v1ehaqe2eN5LooJbJd1zMxD0o3/kur957IMZD5ruJRXAq27d6IcEIq2WOOXx5&#10;NTSbve+aGRncSvE6WUe4tPU6i9Gomf3mN35fxTWYXQf16lhP9l6OsaKP/ewn24zxfc0++1X/zI9S&#10;zgKbWWhutIDZSPf1OEZtXW/PvW9WvvnYNDRz5vA5RQe1Rq+TD0PGOTT6vZTJB+Z+76g3VY+bjVWN&#10;12tn+BMAAABGUy5ChXoGFhZgFQAAAEA3iYDIyce8bfiMIlQwFtGVJoIxIYIMEdKqHSvaqrF7ccwI&#10;NmUfWdghXuNPP/gn2zw2Rj9GcCFCKXlZYG/VuWduE4Jqpfz4xywscXwu4JMPxXSrF37z6wmf2V+s&#10;/szw/kXwpF7wq5lw12SKMamZ/DjWeiLgVe+jHW74+ivjV7MOiTGmNhNds6aTrBNd9pEPsV38gQ9v&#10;U4l8h8X4eXQHjABThKzS1ntKhFcnU4wczV9n+cBkPvTXChHYi+syupHlQ2wRpotapJpRyhH0y/+Z&#10;to6vbaTRfT2Of/4f/fE2z6oNzMU+RMAsu09kAbN6oi4Rnsz82Rf+YsTq1Abm0tYOpJl80A0AAAAm&#10;25R3ZCv1DqS+BcdP9TIAAACALhRdkWL8ZrVz2ebN6W9uvWlMJxnBmCzgEONF99x97vDPjh9hrN/5&#10;J59at7tVjBatJ4ILv37xxe06sdXr3hZdfGJMajWE8v3/mX740I+qHeOyEESc5xf/9sstGzWaiSBf&#10;fvzjlheer4Yv8uNOW93BqVEd2yUCJhee9cG6R8/GAA4OzBz+Xox9HI8IqUTIMhujGCHLfIAn1XQv&#10;y7rWTaX8GqIWP3jg/uGvf/3ib6ZsZfmxj9FFKwsFZh3kmh3LmMkHgjIxKrSe6NRWT6PHj0eEVt95&#10;bPOjHuO+kWq6f0Utbv/KDdu9L/MdFiMsmYUn99h1t+HHjHVk8ETlR29GHV/uyPby+yQ/IrVdot5Z&#10;V8t80C9V3/uD1etr3h7zhr830vja7L6ef+/E99Zd8aXtHpsPzEX9s+s49iV7fgTMGt3X4/u3bw3D&#10;xePzx8u77Y5vDf+uiPtdhAXjIx8SjOO0+vcHAAAANGvKg2yVodekUt/gVC8DAAAA6DDNhogimJR1&#10;g8rGtDUruo5lQbYIi83Y8ZWw0XvevqrhUSJ81WiMYj1/9I6Tq4+PsNhpF36kGi6JMMI5qz9aDa1l&#10;1l55WfWzCHREGCK6xsVH2vqzLBiVHy04VvmuP/mubxHky8T66nXYyjo4NRt8+R+5MNQRBx864TpO&#10;VITJRnu9fLDuJ0/X75B0xLtWpn3mza92borOTvWCffngSRYQrBX1z4JGjca2fvfe7w1/ng8gNWv/&#10;hYuGgzJxrHrnH6+diTXF+cR+ZddbfvRuqgl4NdOJrTa0Vy8MGe+FqHeMQowuUhEcinVloZwQnbXq&#10;GWksY62xBHhacW3mw1n5UGgmAkZjeZ0YdxvnEDWM7oxxbUWN4vPo5piva76bWNS93l6NZ2TweMWa&#10;8/sZe7zl+eeGv37wpz9peOT8vWTJvq9uagX5oGy9GueDftXHX/G5usdpNL623n09fgfV3tfjvPPj&#10;Y+N3Tr5DXGa0gNna8y4Y3sNG42j/8fuvdGNrNEo59iACb9nvFgAAAJhMUz5atG/OiqleAgAAAFBw&#10;8Q/4teMyH/zJj5tadAQJosvOeER4Iz9eNAscRSebeh14JipeLz/+L8IIESjI3HTnd6rhoQhDRJep&#10;vHpBsPG4/Nqrh5+VHzfX7IjG/PjRkUTHoXyHt6zjWdHF9ZQF/GL9+f0JsS9xrcQeNQpWZdaOEprK&#10;17/euMAIyOT35S1Hjj1YdfhBrx3+PI6VD61lrvibvx7+fNm++1X/zNchzvfq6/5q+DHxs/gYy57G&#10;eyoTHQXzIlwZ74Wod4yDfPixh6s/bXaU7UhjGadSrCkL10Ytl79uectWE4G1az9z+TbX6ueuuWL4&#10;5/HazXb6m6yRwfl9z8abxj0xO4cIgmVh3rx4z+XDoCuOfH1Tr5cFZRsFBZu9l412b4xz+Nhpr4y7&#10;rb2vNzu+NQuYNRLnkdWtntrA3EhuvfOOph4HAAAArTalHdnKM+annle9xqYCAAAA24kQTNaRKv4B&#10;//QLPpR+/81vrT4sOixlnXviMaN1LIpRcfee8o5tuus06w/etrIansmLrlAjefTxf2340xiXN1II&#10;LrrgRIggC7hc9MW/rAYzIpgSwaYsiHDpuuvTYz/7SXrrijdWXy8/YjG6MjXjN//1n9VA2S+e+UX6&#10;t83PVDu5ZeGWqOtHzzq3+nkERbLa1RuNFwGJFVvr26iDU1aTGEkZoyjz4Y+zTnpX3a5lI9UxxrS2&#10;uktUVo9GsussPxY0ujT97T/ckv7w7e+qjnnNn1cEKEcas5qFLBuFS9737lOHfxb7ctJZp1VfZ3Bw&#10;sFqba79xy/C+RBCsXgel6FzY6Jzi9eM5X7hpXXXf4ljROSr2I0I+MdYxzi0feIouU5l4XPbeiD9/&#10;/MTPqmMw43m1tRjNB08+bbjjVdQ2wqtnv+sPqtfl7bn1R7A01lw79vGBr6+v28Utq99IYxnHa6Rr&#10;Je5ftesZ6T0Q11S9+8JI+zfaeyCOl9+j6PIV94vY9+gilll19Ju26ygW7+F3fOTlMbuNRgY3Wtdo&#10;97iUe6/FtfLoT39cPc/8+2DNhz8x/Hn+/RZ/xmOzcavRRTDfvSzOpRWjjfOjlOOa+8Et67d7THRe&#10;bHZ8bfwsfm/Vu6/nA3NXnP/x7d7HERLN9jB+N4zUKS3q9nvnnF73d90NX39ltHbcd/Jd4dLWcOOb&#10;3vfyOWThz3YEtgEAAGAkUxpk69vt8JTKvTYIAAAA2E78A38+wBBhmo11OlzFY0YTx4qOOKN1yKon&#10;xhjWBtlOfefJIz6n9vF5Z6w8cdRAzZWf/vPhYFh8XHTpxdXQQQTLIlSSfb/eCLoIoI009jSv0Wi5&#10;tDWklIUYIoCRiXGZtWpDdtHB6ZqagE2jmkQA69wz3l/3ZyPVcemixekb165r6jybNVI9whN3vlyH&#10;2L8YZZgFXeLarB07mA8CjmSkkGWElNacefbwdVvvdbLXuvSj9dcde9IoKJedTzw3G30YH43qHmvJ&#10;h0Zj3yK8lh1/pNcaqVNU2hrgjLGH2fMjIFTv/Zp1scuPfYxj1wsvRYe67HijjWUcj5GulRivWhuw&#10;Hek90GhtI9W0mfdA7NH3/vkHw2HE1Vdeln6w/KhtQnQxQrlWXHuxrizgWG9kcKPzb+YeN9J7LZ6f&#10;D1DFsfJBt0Y1ifV+/JzzR3zdZuVHKa9YdnDdZ+VDzjGmdbTxtbX39eiQF7XPB+bqhdTyv4NG6y5Y&#10;G17M++Y9r/yuqNe9MZ4b76UsbNeO8CcAAACMZspGi5Z6B1LvvDfbIAAAAKCh+Ef0CM9ko+Xy4nvn&#10;n3xq0//QHiGDCH6MVfzjfn7sYaPQTCvF8WtHjEb3oljLus9+vuF5xDrvvfHWCXXRifOLEE4WLsuP&#10;Pwwr33p83edlHZLS1g5Oo4m1xv7due6WttWxnWLdEbipd23G/nzzmuub2ofY6wieNBLXbXRpykbc&#10;1orOSvFaE+lOF8+NYzQawRuvHWuoF9SJgGXsY6P1ZddTbRe/erJj1atpHD8fDst3saoXrkxbw3H5&#10;0cAjjWWcCrG2uIba/R74i9Wf2WYMbHT2y3fya3Tt5DtPNjtmcyKya6XePT2ujUbvt/he/Ozmq7/c&#10;snvzaEG/VBNojqDgaONra+/rEUL+2OVrh79uFJjLAmaZCJiNJO7d+d9ZqU6HuUZd3fLvpdtH6DgI&#10;AAAA7VJ6/nvv+e1UVLd39+Vpx98928YCAAAATakdY1dvdN90EqGJTU9vGj7jZsb50R75a7Od+1C7&#10;5+14D8QIyYce2Tj89VjOJ8IyW154viXry9e0HWNk6Vy119loo6UBAACAjrFmyoJsOy37VOoZ2s+l&#10;AgAAAAAAAAAAML2tmZLRopWZe6eeWftM9+IDAAAAAAAAAABMe2FKgmx9c1akVJqSlwYAAAAAAAAA&#10;AKBgpiRNVhrYy3UAAAAAAAAAAABA1aQH2co77pZ6hvZTfQAAAAAAAAAAAKomPcjWv3CVygMAAAAA&#10;AAAAADBsUoNspZ4ZqWeXpaoPAAAAAAAAAADAsEkNsvXs8rpU6tlJ9QEAAAAAAAAAABg2qUG2vvlv&#10;UXkAAAAAAAAAAAC2MWlBtsrQklQZmK/6AAAAAAAAAAAAbGPSgmx9c9+g8gAAAAAAAAAAAGxnUoJs&#10;pZ4ZqXfO4aoPAAAAAAAAAADAdiYlyNY352iVBwAAAAAAAAAAoK5JCbL1zn+L6gMAAAAAAAAAAFBX&#10;TzvLUuodTKW+WancN6j6AAAAAAAAAAAA1NXWIFtlYEHqGfqdlMq9qg8AAAAAAAAAAEBd7QuylftS&#10;326Hp8pur1V5AAAAAAAAAAAAGiq3qzSlSl8qDeyVSj0zVB8AAAAAAAAAAICG2hZkqwwsSqW+QZUH&#10;AAAAAAAAAABgRG0LsvUM7pvK/bNVHwAAAAAAAAAAgBG1JchWmbl36plzZEqltuXkAAAAAAAAAAAA&#10;6BJtSZqVZywwVhQAAAAAAAAAAICmtDzIVuqfnfrmvTmVenayAwAAAAAAAAAAAIyq5UG2yuD+qdw/&#10;W+UBAAAAAAAAAABoSmuDbOW+1DOwVyr1Dqg+AAAAAAAAAAAATWlpkC06sZUH906pVFJ9AAAAAAAA&#10;AAAAmtLSIFtl5t6pMnNBSkmQDQAAAAAAAAAAgOa0LMgW40R7dj00lXqMFQUAAAAAAAAAAKB5LQuy&#10;lXfaK1UGFxkrCgAAAAAAAAAAwJi0JshW7kv9c5ancv9s1QcAAAAAAAAAAGBMWhJkK++4eyrP2jel&#10;UkX1AQAAAAAAAAAAGJOWBNkqA4tTqX+WygMAAAAAAAAAADBmEw6ylfpnp97dDk2lnp1UHwAAAAAA&#10;AAAAgDGbcJCtMrAolWcuiEib6gMAAAAAAAAAADBmEwqylXp2TL27HpbKfcaKAgAAAAAAAAAAMD4T&#10;68hW2SGVB+alVJpwYzcAAAAAAAAAAACmqQkl0CqD+6dy/2zXDgAAAAAAAAAAAOM2/iBbuS/173Vc&#10;KvUNqj4AAAAAAAAAAADjNu4gW2VgUSr1zlR5AAAAAAAAAAAAJmTcQbaeWfsZKwoAAAAAAAAAAMCE&#10;jSvIVp4xP/XOXZFSudcOAAAAAAAAAAAAMCHjCrJVZu6bSv1DKg8AAAAAAAAAAMCEjTnIVuodSH17&#10;vjGVenZSfQAAAAAAAAAAACZszEG2yuB+urEBAAAAAAAAAADQMmMLspUqqdz3qlSq9NsBAAAAAAAA&#10;AAAAWmJMQbZy/+zUs+vBqdSzo+oDAAAAAAAAAADQEmMKspV6Z6XyjrvFZ6oPAAAAAAAAAABAS4wp&#10;yNYz9LupvMPOKg8AAAAAAAAAAEDLNB1kK++4e+qZc2RK5V7VBwAAAAAAAAAAoGWaD7INLErlvlkq&#10;DwAAAAAAAAAAQEs1FWQr9Q6k/r1WplLfoOoDAAAAAAAAAADQUk0F2SoDi4TYAAAAAAAAAAAAaIum&#10;gmw9g/umcv9sOwAAAAAAAAAAAEDLjRpkq8zcO/XMOTKlUlOZNwAAAAAAAAAAABiT0YNsg/ukkm5s&#10;AAAAAAAAAAAAtMmIQbbyjrun3j2OTqVKv/oDAAAAAAAAAADQFiMH2QYWpXLfLJUHAAAAAAAAAACg&#10;bRoH2UqV1Dv7d1OpZ4bqAwAAAAAAAAAA0DYNg2wxVrQ869UplSuqDwAAAAAAAAAAQNs0DLJVZi5O&#10;5R2GVB4AAAAAAAAAAIC2qhtkK/XPTr27vi6VKjupPgAAAAAAAAAAAG1VN8hWGViUyoOLUiqVVB8A&#10;AAAAAAAAAIC22i7IVurZMfXuelgq981SeQAAAAAAAAAAANpuuyBbead5qTK0b0qlus3aAAAAAAAA&#10;AAAAoKW2TauVKqlvzutTuX9nVQYAAAAAAAAAAGBSbBNkK++4eyrPenVK5YrqAwAAAAAAAAAAMCm2&#10;CbJVZi5O5R2GVB4AAAAAAAAAAIBJ05NSuqfUO1hNr/32/75wT/rtb7+TUvpPWwAAAAAAAAAAAEDb&#10;pbTp/wFNLHZpwmenAgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEANshnF+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFBrJ0AaQpwKIRA9QlohuLnx4kTEdhQ7bfh7tie4&#10;7WpGM2/K9Wx7dsAxdN5JSJYCGLrG684ZCbvt8yIHFqJyWvXeoYQfDLCuzs9KVWh/dG94qKNhFOJC&#10;oSS0MQ4F56Fp0aqw9AM60r78aFWkdzRcj+pI4bbnqRAZt6pz1NCqAR9bbL7ryVLvU23M+/XN5vVq&#10;lX3eTenL9EF48vJifrgHFnGOf2Y44RM6VMS095PTgfUSaEiUsEhWIgF20pM8oy17um5FngKvSv5/&#10;Q/ULAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph//&#10;/Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH&#10;3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKy&#10;VBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOF1nmIkCAAAb&#10;BQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA7iVFLxuX&#10;AQAblwEAFAAAAAAAAAAAAAAAAADvBAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAA&#10;ACEANshnF+AAAAALAQAADwAAAAAAAAAAAAAAAAA8nAEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAASZ0BAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHNQSwUGAAAAAAYABgB8AQAAPJ4BAAAA&#10;" strokeweight=".5pt">
+              <v:shape id="Caixa de Texto 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:542.2pt;margin-top:-85.05pt;width:593.4pt;height:839.15pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQADAkljbgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5&#13;&#10;faSFlq4RKepATEgI0GDi2XFsYs32ebbbhP16zk5aKjZp0rQX9+y73n333Xc5O++NJlvhgwJb0enR&#13;&#10;hBJhOTTKPlf0++PVp8+UhMhswzRYUdEXEej56uOHs86V4hha0I3wBJPYUHauom2MriyKwFthWDgC&#13;&#10;Jyw6JXjDIl79c9F41mF2o4vjyeS06MA3zgMXIeDr5eCkq5xfSsHjnZRBRKIrithiPn0+63QWqzNW&#13;&#10;PnvmWsVHGOwfUBimLBbdp7pkkZGNV7+lMop7CCDjEQdTgJSKi9wDdjOdvOvmoWVO5F6QnOD2NIX/&#13;&#10;l5bfbh/cvSex/wI9DjAR0rlQBnxM/fTSm/SLSAn6kcKXPW2ij4Tj42J+Ml9OF5Rw9E0np/PFbJmZ&#13;&#10;Ld7+73yIXwUYkoyKehxM5ottb0LEmhi6C0nlaq3cldJ6Z4+t4+D+LpCB1EvgGyNsHFTihWYRJRpa&#13;&#10;5QIlvhSmFg3iuG5yy6wM0YvI21RQYuFvCHCAtXcgxENY2pKuoqcn80luJIBWzQ5yauVCe7JlKLta&#13;&#10;M/4j8YoJDqLwpi0+vrGdrNjX/TiCGpoXnIyHQbTB8SuFeW9YiPfMo0pxGLh58Q4PqQHBwGhR0oL/&#13;&#10;9af3FI8copeSDlVf0fBzw7ygRF9blNVyOpulNcmX2XxxjBd/6KkPPXZjLgA7nOKOO57NFB/1zpQe&#13;&#10;zBMu6DpVRRezHGtXNO7MizjsIi44F+t1DsLFcCze2AfHU+o0kcTnY//EvBv1E1F7t7DbD1a+k9EQ&#13;&#10;m/5pYb2JIFUeZiJ4YHXkHZcqj2X8AKStPbznqLfP1OoVAAD//wMAUEsDBAoAAAAAAAAAIQDuJUUv&#13;&#10;G5cBABuXAQAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAJsgAADbUI&#13;&#10;BgAAAOEV+pUAAAAJcEhZcwAALiMAAC4jAXilP3YAACAASURBVHic7N0HeJ1l+Qfgp7tllD0ryCx7&#13;&#10;I6KACDIERKYgiOwtyEZUhgKylLKX7L0pu+xVaCmzQClt6d67TZomTXLG//rOXxG0I2mTk+/k3Pd1&#13;&#10;5bKW0+993vc7meeX52lT8cah+fiXdl3XjS4bnhxtu6wYAAAAAAAAAAAAUAR/bfvtNXLVYyM78+uI&#13;&#10;fM7hAwAAAAAAAAAAUBTfCbLlMzVRP+X9yNVVOH0AAAAAAAAAAACKou1/L5JPQmzZWqcPAAAAAAAA&#13;&#10;AABAUfxPkC07a1jUj38rIlfvDgAAAAAAAAAAANDs/ifIlshWjYxcXaXTBwAAAAAAAAAAoNnNNciW&#13;&#10;qRgc+bqZTh8AAAAAAAAAAIBmN9cgW+Tqonb0i5HXlQ0AAAAAAAAAAIBmNvcgWzJetHJw5GpnOH8A&#13;&#10;AAAAAAAAAACa1TyDbPnaGVE/4e3IZ2vdAQAAAAAAAAAAAJrNPINsUejKNrQQaAMAAAAAAAAAAIDm&#13;&#10;Mv8g26xhkZn4XkQ+5wYAAAAAAAAAAADQLOYbZEtkKr+OnK5sAAAAAAAAAAAANJMFBtmyVSMiX1fp&#13;&#10;/AEAAAAAAAAAAGgWCwyy5bN1kZs1KiKXdQcAAAAAAAAAAABocgsMskWuLuomvhO52mlOHwAAAAAA&#13;&#10;AAAAgCa34CBbkmWrGRfZyuER+Zw7AAAAAAAAAAAAQJNqUJAtX18V9ZPfj3x9pdMHAAAAAAAAAACg&#13;&#10;STUoyJbIVY2I7KzRSazNHQAAAAAAAAAAAKDJNDzIVjsjMlM+jnymxukDAAAAAAAAAADQZBocZIt8&#13;&#10;NjKzhka+rsLpAwAAAAAAAAAA0GQaHmRLurJVj4/czCGFUBsAAAAAAAAAAAA0hUYF2SJXF7UT3y2M&#13;&#10;GQUAAAAAAAAAAICm0LggW6Er2+jIVo6IyOfdAAAAAAAAAAAAABZZo4Ns+fqqyFUOi8hnnD4AAAAA&#13;&#10;AAAAAACLrNFBtkSmYojxogAAAAAAAAAAADSJhQqy5etnRq5mcvIndwEAAAAAAAAAAIBFslBBttyc&#13;&#10;qZGZ+knkM7VOHwAAAAAAAAAAgEWyUEG2yGcjWzk08nUznT4AAAAAAAAAAACLZOGCbBGRnT0mshVf&#13;&#10;R+Rz7gAAAAAAAAAAAAALbaGDbJGri/opH0SursLpAwAAAAAAAAAAsNAWPsiWdGWrGhG5yhER+bw7&#13;&#10;AAAAAAAAAAAAwEJZpCBbvnZG1E/pF/lstdMHAAAAAAAAAABgoSxSkC0KXdlGRb7WeFEAAAAAAAAA&#13;&#10;AAAWziIH2XI1kyI7c0hELusWAAAAAAAAAAAA0GiLHGSLXF3UTXwncrXTnD4AAAAAAAAAAACNtuhB&#13;&#10;tojI18+MfLbW6QMAAAAAAAAAANBoTRJkS8aLZia+F5GrdwcAAAAAAAAAAABolCYJsiUyMwdGbo7x&#13;&#10;ogAAAAAAAAAAADROkwXZsrPHRGZyv4h8zi0AAAAAAAAAAACgwZosyBa5ushUjY58fZXTBwAAAAAA&#13;&#10;AAAAoMGaLsiWdGWbOcB4UQAAAAAAAAAAABqlSYNsSTe2unFvRD5T7S4AAAAAAAAAAADQIE0aZEvk&#13;&#10;Zo+KfF2l0wcAAAAAAAAAAKBBmjzIlp01LOrHvxWRq3cHAAAAAAAAAAAAWKAmD7IlslUjI6crGwAA&#13;&#10;AAAAAAAAAA3QTEG2EcaLAgAAAAAAAAAA0CDNEmTLZ+siN2tURC7rLgAAAAAAAAAAADBfzRJki1xd&#13;&#10;1E18J3K105w+AAAAAAAAAAAA89U8QbYky1YzLrKFrmz17gAAAAAAAAAAAADz1GxBtnx9VeQqh0Wu&#13;&#10;rtLpAwAAAAAAAAAAME/NFmRLZGYOjNoRTzt9AAAAAAAAAAAA5qlZg2zZ2WMiM7Vf5DPV7gAAAAAA&#13;&#10;AAAAAABz1axBtsjVRT4zOzJTP3P6AAAAAAAAAAAAzFXzBtn+pW7si04fAAAAAAAAAACAuSpKkC07&#13;&#10;a3hkZg5xBwAAAAAAAAAAAPgfRQmyJeon9Hb6AAAAAAAAAAAA/I/iBdkmvhH5TLU7AAAAAAAAAAAA&#13;&#10;wHcULciWyFaNdfoAAAAAAAAAAAB8R1GDbPXjX3f6AAAAAAAAAAAAfEdRg2yZ6f0jn5ntDgAAAAAA&#13;&#10;AAAAAPCNogbZ8vVVUT/2NacPAAAAAAAAAADAN4oaZEvUTe4bkat3BwAAAAAAAAAAACgoepAtN3tM&#13;&#10;ZKZ/6fQBAAAAAAAAAAAoKHqQLVE38R2nDwAAAAAAAAAAQEGLBNmyM7+MfF2lOwAAAAAAAAAAAEDL&#13;&#10;BNny9VVRN+oFpw8AAAAAAAAAAEDLBNkS9dM+jMjVuwMAAAAAAAAAAABlrsWCbLmaSZEzXhQAAAAA&#13;&#10;AAAAAKDstViQLVE/5pVyP38AAAAAAAAAAICy16JBtrqJb5b7+QMAAAAAAAAAAJS9Fg2y5TOzo35i&#13;&#10;33K/BwAAAAAAAAAAAGWtRYNsibqxL5b3HQAAAAAAAAAAAChzLR5ky84aHtmqMeV+HwAAAAAAAAAA&#13;&#10;AMpWiwfZEnVjXklBFQAAAAAAAAAAALSEVATZMlP7RT5TnYJKAAAAAAAAAAAAKLZUBNnymdmRmfpZ&#13;&#10;CioBAAAAAAAAAACg2FIRZEtkK4akoAoAAAAAAAAAAACKLTVBtvppH0Y+W5uCSgAAAAAAAAAAACim&#13;&#10;1ATZ8rUzIlczOQWVAAAAAAAAAAAAUEypCbIl6sa8koIqAAAAAAAAAAAAKKZUBdnqJ74R+Ux1CioB&#13;&#10;AAAAAAAAAACgWFIVZEtkJvZJQRUAAAAAAAAAAAAUS+qCbLVjX0hBFQAAAAAAAAAAABRL6oJsuZrJ&#13;&#10;kZk5JAWVAAAAAAAAAAAAUAypC7Il6if0TkEVAAAAAAAAAAAAFEM6g2wT34h8pjoFlQAAAAAAAAAA&#13;&#10;ANDcUhlkS2Qm9klBFQAAAAAAAAAAADS31AbZase+kIIqAAAAAAAAAAAAaG6pDbLlaiZHZuaQFFQC&#13;&#10;AAAAAAAAAABAc0ptkC2RrxqdgioAAAAAAAAAAABoTqkOstVNfCcin0tBJQAAAAAAAAAAADSXVAfZ&#13;&#10;srOGRaZiaAoqAQAAAAAAAAAAoLmkOsiWqB//egqqAAAAAAAAAAAAoLmkPsiWmd4/8pnqFFQCAAAA&#13;&#10;AAAAAABAc0h9kC1fXxWZiX1SUAkAAAAAAAAAAADNIfVBtkTdxHci8rkUVAIAAAAAAAAAAEBTK4kg&#13;&#10;W3bWsMhUDE1BJQAAAAAAAAAAADS1kgiyJerHv56CKgAAAAAAAAAAAGhqJRNky0zvH/lMdQoqAQAA&#13;&#10;AAAAAAAAoCmVTJAtX18V2aqxKagEAAAAAAAAAACAplQyQbZE/YTeKagCAAAAAAAAAACAplRSQbbc&#13;&#10;7FER+VwKKgEAAAAAAAAAAKCplFSQLTtrWGQqhqagEgAAAAAAAAAAAJpKSQXZEvXjX09BFQAAAAAA&#13;&#10;AAAAADSVkguyZab3j3ymOgWVAAAAAAAAAAAA0BTal9op5uurIjOxT3T43i4pqAYAAAAAAICmksvl&#13;&#10;YvLUKfHloIHRr//HseTiS8Spx5zofAEAoAyUXJAtUTfxnejQbeeINiXXUA4AAAAAAIB/hdamTJsW&#13;&#10;Xw3+Kj747JN4td97MWzChMhH/pvjOXgnjQ0AAKBclGSQLTtrWGQqhkb7pbunoBoAAAAAAAAWpLqm&#13;&#10;OgYP/Tre+/D96PXuW/HVmDHfCa0BAADlrSSDbIn68a8LsgEAAAAAAKRQXV1djB47NgYOGRiv9ekd&#13;&#10;b3/2SVRWV7tVAADAPJVskC0zvX/kM9XRpv1iKagGAAAAAACgPCU91aZNnx5fDBwQb/Z5J17o2zum&#13;&#10;V1V5NgAAAI1SskG2fH1VZCb2iQ7f2yUF1QAAAAAAAJSHylmzYsSokfFh/4/jjX7vxQdDBkU2l3P3&#13;&#10;AQCARVKyQbZEZtao6JCCOgAAAAAAAFqjTCYbY8ePi36ffBCv901GhH4addmsew0AADS5kg6y1U98&#13;&#10;Izqve4jxogAAAAAAAIsol8vF5GlT48uBA6LfZ5/E6x/0jeGTJjpWAACgKEo6yJYwXhQAAAAAAGDh&#13;&#10;zZ49Ow485ZgYPHZs5CPvJAEAgBbRttSPvXbsCymoAgAAAAAAoDRVz6mJQWPHCLEBAAAtquSDbLma&#13;&#10;yZGZOSTymeoUVAMAAAAAAAAAAEBjlXyQLVE/oXfk6ypTUAkAAAAAAAAAAACN1SqCbJmp/SIzuV9E&#13;&#10;PpeCagAAAAAAAAAAAGiMVhFky2dmR6ZqdOTrq1JQDQAAAAAAAAAAAI3RKoJsiWzl4MjVzkhBJQAA&#13;&#10;AAAAAAAAADRGqwmy5WtnRP2EtyOfrU1BNQAAAAAAAAAAADRUqwmyRaEr29BCoA0AAAAAAAAAAIDS&#13;&#10;0aqCbPn6isjVTE7+lIJqAAAAAAAAAAAAaIhWFWTL1c6IzLT+kc8YLwoAAAAAAAAAAFAqWlWQLfLZ&#13;&#10;yM4aHvn6yhQUAwAAAAAAAAAAQEO0riBb0pWtemxkK4dH5I0XBQAAAAAAAAAAKAWtLsiWz9REbtbI&#13;&#10;5A8pqAYAAAAAAAAAAIAFaXVBtkSmYkjkamekoBIAAAAAAAAAAAAWpFUG2bJVIyJfPysFlQAAAAAA&#13;&#10;AAAAALAgrTLIFrm6qB39YuTrKlNQDAAAAAAAAAAAAPPTOoNsSZatakTk6ipSUAkAAAAAAAAAAADz&#13;&#10;03qDbDWTIjPxvYhcfQqqAQAAAAAAAAAAYF5abZAtka0aGTnjRQEAAAAAAAAAAFKtVQfZcnUzI7K1&#13;&#10;KagEAAAAAAAAAACAeWndQbaaSZGr+Doin01BNQAAAAAAAAAAAMxNqw6yRa4u6ib3jVztzBQUAwAA&#13;&#10;AAAAAAAAwNy07iBbRGSrRkVu1qiIyKegGgAAAAAAAAAAAP5b+9Z+Ivn6yqif+mm0W2b9aNN+sRRU&#13;&#10;BAAAAAC0VrlcLmpra2NOXW1kM5lvfr22TfJbxe3aRacOHaNTp87Rvn07z4FGyufzkclkorqmJjLZ&#13;&#10;TOGs/61t27bRPjnfTp2jY4cOhf8PAAAAlJZWH2SLQle24ZGvqxBkAwAAUi95QbZqdlVMmjIlxk8Y&#13;&#10;F2Mnjo9ho0fFhCmTY+rMGTFl5oyYUTUr6rPZyP7rxdu2bdpEh3btYskui8Uqyy0XSy62RKy20sqx&#13;&#10;yoorxfdW6RbdVlk1Vl1p5Vh66WWic6dOngTMU82cOTF12rQYP3F8jBwzKsZMGB8Tp0yK8VMmx8yq&#13;&#10;qhg/fWpkstnC8+/fOrZrHx3at4vVV1w5FuvcObqtsGKssuLK0W2llWO1Vb8Xq668aqy4wvKxWBff&#13;&#10;k5ey5GPTzMqKmDR5cuH5MXbC+Bg5bkyMnzwppldWxPTKyphaObPw/Mh862NT8vxYeoklY8Vlloll&#13;&#10;unaNbiusFKuv+r1YbdVuseoqqxY+Ti3VdSmBE0rS7OrZMXL06Bg4+KvoP2hAfP71kBgybkzUZTIN&#13;&#10;2k67tm1j9eVXiA3WWCs2XW+D2GLjzWLtNdeK5ZZZtuyfEPX19TFh0sQY9PXg+OyrAfHZ4K/ii+HD&#13;&#10;onJOTYOv0aVjx1iv22qx/hprxRYbbRwbrLt+rLH6GrHkEks0a+00jX8HQusz9VFdXR1zausK4cWa&#13;&#10;muTPtZFNvhbJ/39MNPkc0qZt21h88SUKQdEkJNq5c+fo0rlLIdTYsWNHn2cAAABKRFkE2XLV4yNb&#13;&#10;MTTadlkpoo1vWAEAgPSYUzsnvhoyOHr36xMv93knBo0dE7l8vtH1zamvj1lz5sT4GdPn+7hOHTrE&#13;&#10;TzbZPH627Xbx421+HN1WWcULe2UqeYF47Phx0fejfvH8W69Fv0EDvxNQa6hCYKM2YsaIYf//L776&#13;&#10;cq7/Mgk1bfz9NePn2+0YP976h7Heut0FK1OsorIivhj4Zbz23tvx2gd9Y9z0aQtVbPKxKQmejJ46&#13;&#10;eb6PW335FWOP7XaInX/8k9hovQ1i8cUXb1XnSesxbOSIeOG1l+Ohl56LSRUzF2lfSSB9xORJhbcX&#13;&#10;P+j7zd93bN8+9tnuJ3Hw3vvHFptsVjafp6dOnx6vvPlq3PfcUzF43NhFvl5NXV30HzGs8PbIm69+&#13;&#10;8/dLdukSB+28W+y/5y9j/XW6+zqoBc2ePTsmTJoUXw8fEgOHfh2DRw6Lr0aOiAkzpn/zCxtNJQmO&#13;&#10;fm+55WO91deI7musFRuus26stcba8b1VVvU5BwAAIEXaVLxxaONfISlB7ZfbMjqvd3S07bSM5x8A&#13;&#10;ANBikpFYo8eOidd7vxmPv9qrEFxrSUm4aLuNNo19frZb/ORH28cKyy3vydGKTZ85I/p+0DeeePnF&#13;&#10;6D3gsyZ/kbix1lxxpTh4973iZ9vvFGutsYYwQQtKRvUN+GpgPPtar3iu95sxddasFq1npaWWjgN/&#13;&#10;tnv8/Ke7xPrd1yuMC4SWMnrc2Hjs2afi3hefiao5c4paRfu2bePXO+8WRxz0m1hnzbVa3XOgorIy&#13;&#10;nn/lhbjtiUdizLSpRV8/CQ0etNOucdj+B8V663Qv+vrlIvn6d+r0aTFoyKD48PP+8d6nH8YXI0cs&#13;&#10;VIC+OSQht83WWCt+tPmW8cPNt4ru66wXKyy3XEl9XTJ85MgYN2HRAqBDhg+NS++5vclqakqbrblW&#13;&#10;nHXUCamsbdONNil0lwUAAJrEX8smyNa28/LRufsx0X65TZL8XgoqAgAA/tvQ4cMjk61v0nNZZaWV&#13;&#10;U/HCwpSpU+Kexx6KO557qsEjx1rCMosvHqcfckTss8fesVTXrqmts6lNmz49pkyb0qRXbdu2XXRf&#13;&#10;e50W31vS9e/FV1+O6x68O0ZPbdo9NqWO7drFIbv+PI741W9izdW/n9o6W5PkB0JfDR4UN957e7z0&#13;&#10;Yb/IRzp/RJQEDPb+0Q5x8uHHxLprrd3i9VTOqorxE8c16TWT0burf2+1Jr1mY4wYPSpmV1W12Prz&#13;&#10;s9GGG0abFvhZXvLe0Kdfn7joxh4xbOKEoq8/N2uttErccMGlseF666einkUxfuLE+NNVl8TbX/RP&#13;&#10;TU0rdl0qLv7dGbHbzru0yHOutUm6rX3w6UfxwDNPxNuf92/x8HxjJSHSnTbfKg7Yfc9CF+O0j6S9&#13;&#10;4KpL44FXe6WgkvJz78VXFn4hCAAAaBLlE2SLNu2i46q7RKe1Doo27TunoCAAAOC/bbXv7jF9dtO+&#13;&#10;kH7h0SfEUYcc3iJnnclmo3ff96LHPbfFgFEjW6SGRfGj9TeMc44/JTbfZNNW/4LulTf2iFufebJJ&#13;&#10;r7lEp87xxfOvN+k1G2Pw0CFx4713xIv9+izUuNqW9L1ll4szDz8m9thl9+jcyffwTa1q9ux46vmn&#13;&#10;4/pH7o9pVS3bea2xkqDJGYcdFfvt9cvo1LFlRtM++VzPOPv6fzTpNbdap3s8ccvdTXrNxjjwpCPj&#13;&#10;46Fft9j68zPkxbeiQ4cORVsvGbv8dp934y839Uht+HerddaNa87/W6zWrVsKqmmcMePGxcXXXRWv&#13;&#10;ffpRamtcYcmucempZ8VuO+2SgmpKy5RpU+PVt16Pe599KoaMX/TxsGmy7ird4rgDfh0/+8lOsewy&#13;&#10;6Zv6IsjWcgTZAACgSf21fdmcZz4bubqKiFxdRPghOAAA0HwymWw80vOxuOLeO2J2bXFHkDWlvoMG&#13;&#10;xv5nnhxLL7ZYXHHaObHbzrvqUFICPhvwRZxz1SXx9YSm7RhVTGOnT4szr70qzr7u73H0XvvEWSec&#13;&#10;Gp07+15+UVVUVsTF11wVPd99O7Xd1xZkcmVF/PHma+PPt1wXx/xi3zjjuN9Fly5d0l00JWPUmNFx&#13;&#10;5Hmnx8jJk1JdchI6/MmRB8XRe+4Tfz7t7JIYf1hXVxfnX3VJPP72GymoZv6mzKqMEy67KNa/7864&#13;&#10;56rrY6UVVkhzuS0uubcvvNorrrrn9pg4c0ar3WfyddW5N14dcePVsc4qq8Z5x5wUO+3wU2PRAQAA&#13;&#10;mlhZfZeVrRwcudrW+800AADQspIuLs++9Hxstd/uccE/byzpENu3zayujhMv/2v8cP8949U3XyvZ&#13;&#10;AExrN2DQwNj72N/EvmecWNIhtm9LOsnd8fzTsck+u8b1d9wSc2pr01NcCampqYnLrv9HbHngXvHU&#13;&#10;u2+1ivfh5Llx+3M9Y5N9d4urb72hsEdYWEkQ55Jrroydjj409SG2b7vrxWdi9yMPjomTJ6enqLl4&#13;&#10;69134gcH7FkSIbZvGzR2dPzo0P3ijgfuKXyNx3eNHjsm/nTFX2ODX+xcCJ+35hDbfxs6YXwce+kF&#13;&#10;scneu8Q1t91YCIoDAADQNMoqyJavnRGZSX0jcvUpqAYAAGhNki5Y2x64V5x29eVROad1BiqSDiXH&#13;&#10;X3ZRbHfQL2Po8OEpqIj4V5etQ39/fOx96nElOcK2ITK5XFzz6AOx2T67FsKiopQNk5zTwz0fi433&#13;&#10;2bUQ+iq1EbMNkc3l4sYnH4lN990tHun5eORb4R5pXkOGDY1tfrVX3PXisyUZ8kwCNdsdtn+8169P&#13;&#10;Cqr5rqRD7YnnnRFH/fWPJfu1UfKc+Nu9t8deRx8S1TXVKaio5SXjYfc7/vDY8ahfx8Ovv9IqP7c0&#13;&#10;VHVdbVz/xMOxxQF7xdkXnx+zqqpKo3AAAIAUK7u+15mKIbqyAQAATaZq9uw4+c9nF7pgJUGvcjBh&#13;&#10;xvTY9YTfxtmX/DnmzGkdXedKUdId5s4H7yl02er71Zdlsee6bLYQFt37mENjzLixKagovZJOObv9&#13;&#10;9lfxp5uvK4uQQRJ2TEaO7nbEQYK2NNg/778rdj/xiKioLu2AUvI+/tvzz43Hn30qBdX8v3ETJsRP&#13;&#10;Dt03Xv74gzSUs8gGjRsbOxyyX4wcPbrEd7Lwknt67Dm/L4y17T9iWKluo1kkgccne78Zm+//88LH&#13;&#10;lUwm0wp3CQAAUBxlF2TLVo2IfP2sFFQCAACUutfefiO2PGCP6PVB37K8l0++81b84Fd7xceffZqC&#13;&#10;aspLMkbup4fuF5fec3tZdkL5cvSo+MmRB8eNd96agmrSJXkxPRnD+tOjDomhE8eX3f6T7lRJ0PbS&#13;&#10;a68yCpB5SjqFJZ0sL7/vzlZzSMn7/rk3XB0PPfloi9cycPCg2PHIgwrB99Zk+uyq2PmYQ+Oj/p+0&#13;&#10;qn0tSDJ69w9/uzC2P/zAeL3/x+kutoUlX5MlH1e23G/3+ODjD8v6LAAAABZW2QXZIlcXtaNfjHxd&#13;&#10;eXRKAAAAml7SZSEZH3TcpRdEfTZb1idcNWdOHHj2KXHFjT2ERoqk12svx/a/PSDGTJtaFvudn6sf&#13;&#10;ub8w3qxyll9YS8yePTt+ddJRhTGspTgisSnd+cIzccCJR8b0mbry813J+8k+xx/WajtZ/vnW6+Pp&#13;&#10;F59tsfXf6P1W7H3qsYWxv61R8rH14HN/XzYhpeR+/uCAPeOxt15PQTWlY9acOXHweafHKeefE3Nq&#13;&#10;a8v9OAAAABql/IJsSZatelzk66tSUAkAAFBqpk6bGtsd/MvC+CD+47ZnnoyDfnd01NfXOZVmkgQF&#13;&#10;T7vovDj5yotbbUBgYSTjzX50yD7x1ZDBpVd8ExoybGhseeCe8fHQr1vNnhZV8tzY5uBfxvsftY7R&#13;&#10;hiy6isqK+PEh+8bAMa17POQZ11wZnw8cUPR1e77wTBxz8Z9bfafQZH+/Pu+M+GJg6x3rnXRhO+KM&#13;&#10;kwv3s3JOTQoqKk0v9OsTP/zVL2LoCCOvAQAAGqo8g2yzx0T9hHcicvUpqAYAACgVg4cOiR0PPygm&#13;&#10;V1a4Z3ORBGh2/M0BMWXqlNTVVupqampi3xMOj2f79C73o5ir6tra2Ot3x8QzvZ5LYXXN7+U3Xo09&#13;&#10;Tjoy6jKZ1r7VRktCn4f+8cy4/f67SqxymtrMiorY9ahDorKmuizO9rA/nBY1c+YUbb1nej0fZ137&#13;&#10;96Kt19KSzmy/PufUmNIKu6MOHDIotj5wz3hnwGcpqKb0JR9zdjv+8Hi452PlfhQAAAANUpZBtkS2&#13;&#10;amTkjBcFAAAa6Mnne8YeJx0d1XXGA83PhBnTY8cjDopPP++f3iJLzJhxY2Obg34RX4wcUe5HMV9J&#13;&#10;qOD0HlfEzXf/M8VVNr3r77glTrz8L62+A9KiSJ4bl913Z5xw3hlGIJepJGC9w2H7x5QyCqInow2P&#13;&#10;OvuUoqz16luvx+k9Li+7kcbJ14S7HHVIVLeicOR9jz1YCIbPqtGFrSkl7xt/uvm6wqhRn4cAAADm&#13;&#10;r325nk+ubmZE1gtQAADAgt109z/jHw/d66QaqKauLvY/63fx6BXXxjZb/aAkak6rZFzkXicfFRkv&#13;&#10;ejbY3x+6N8ZOmhCXnXdRiVS88HrcdmPc8MTDpVp+0b3y8Qex7/GHx5O33B0dOnQos92Xr2RE4m7H&#13;&#10;/iaqitidLC36Df4qnnyuZxyw937NVtGgrwfHCX9r/R9v5yXptnXsuafFQzfcns4CGygJV51zyfnx&#13;&#10;1Ltvl0S9pSoZNTrplGPj0RvviLZtm7bHwK9+sW9sseEmTXa9keNGxw1PPNJk11tU63dbLY478JDU&#13;&#10;1PNtG3RfPz3FAABAK1C+QbaaSZGtHBZtF1s5ok3ZNqYDAAAW4Opbro8bn3rUMS2EQ/54RjychNm2&#13;&#10;3Lrkak+DgYMHxd6nHqvT1kJ4+PVXonOnznHhGX8oudobKunEJsTWeF+MGhH7n3RUPCXMVhaScM7h&#13;&#10;Z54cM2fPLtsz+MONPWLXn+4SXZdcssmvPaNiZhxw+oll14ntv/UdNDBefuOV2H3n3dJVWAMl7yfH&#13;&#10;/eG0eKP/JyVRb6n76OvBcdDvjo5Hbrgj2rdvupdnNt1w48JbU5lRUZGqINtm3deL/X+xTwoqAQAA&#13;&#10;mlv5JrhydZGZOSTy2fL7bUwAAKBhbr33TiG2RZAEsH79h9NjwKCBJbuHljJ0+HAhtkV094vPRo/b&#13;&#10;bijpPczL488+Fdc8+kA6iysBA0aNiD2OPjQymUy5H0Wrd95lFxW6kpWzbC4Xf7vu701+Akn46aBT&#13;&#10;jovqurpyf5oVnHn15TGntvSmfyT38cCTjxZiK7KPh34dR5z1u7LaMwAAQEOVdSuy3OxRka+rTEEl&#13;&#10;AABA2iSjuK584C73ZRElXVoOPuuUmDRlcknvo5gmTJoYe558pBBbE0g6iTz5fM+S38e3vf/RB/GH&#13;&#10;G3qkp6ASNWzi+MI4wJyxva3WC6/0rCjzEgAAIABJREFUisfffqPcj6EgOYfkc0tTOv/Ki2PoxPEt&#13;&#10;vbXUSAJ9Z118fknVnHz8O+ac38enw75OQTXlp8/AAXHlTdekbt/5fD4+/bx/HHfeaSmoBgAAKEdl&#13;&#10;HWTLzhoWmYnvReT90BIAAPiPDz75KM6+/h9OpIlU19XGbsccGjU1Na1iP80pOaOfH//bqM9mW+8m&#13;&#10;i+yc666OLwYOaBV7mThpUvzmT2eW/Ri/pvL2F/3j9xee1zo2w3dMnTY1Trv6MofyL8nHjHMuu6jJ&#13;&#10;rvfBxx/Gw2+82mTXay1e/KBPoaNqqTjpT2fFW59/Wu63rUXd+vQT0eu1l1JTT3VNTWx74F6x/1m/&#13;&#10;K3SNAwAAaAllHWRLZKrHR76+KgWVAAAAaZB0DjvygnPciyZWWVMTR51zqgDOfGQy2fjl8YdHZXV1&#13;&#10;amssRclz7sAzT44ZFTNLeh/19fVxwO+PK7lOfR3bt4/Vl18htl53vdh+o01ir21/HAfvtMs3bztt&#13;&#10;tmX8cL0NYt1Vu0XnDh2KXt8L/d6L2+67s+jr0nySLlMHn3ZCYaQm//HewAExacqURT6Rurq6OOmS&#13;&#10;0uo8Vkzn9yiNAOUNd94Sr3z8QQoq4ZSrLm3yjokLa3b17JhcWVH29wQAAGhZ7cv9/LOVgyNXOyPa&#13;&#10;deyagmoAAICWlLw4u/uxv4maurpmr+J7yy0f22+6eWy18Wax5vfXjJVWWDGWXGKJWKzLYtGuXbvC&#13;&#10;Y9q2/c/vHiUvzCejfrLZbNTMqYmq2dUxecqkGDthfAwY8lV8+OXn8cWI4ZFJ8Qv3/QZ/FXc+eG8c&#13;&#10;+5sjU1BN+pz7twuKMqat62KLxfYbbx5bbLBRrLvW2tFt5W6x7LLLxGJdukT79h2ibZs2//PcSySh&#13;&#10;kDlz5hS6dUybMS3GjR8Xg4cPjc8GDYz3vvy8KO83C6sum42DTz0+Xr730WjTpk1q65yf4/5weoyf&#13;&#10;Pi2VtSXPmQ1WWz122nrb2HKTzWLN1deMFZZbLrp06fKd51JDJM+32dXVMWny5Bg8bEj0/eTDePWD&#13;&#10;vs36wvoV998VO2y7fWzYfb1mW4PiufGu22J4SkIhaXPXI/fFH089a5GqOv0vf4zps/1S8LwkX+sM&#13;&#10;Hjok1lunezoLjIh33+8TPR55IAWVkEgC6oed9bt49b7HG/05EwAAoDUq+yBbvnZG1E94O9oudnC0&#13;&#10;adcpBRUBAAAt5fcX/SEqmqEbVtfOXeIX2+0QO/1oh9hkw41jheWWb/QLVf9+fBJy69ixYyzVdano&#13;&#10;tsoqscWmm8feu+/5zeMqZ1XGiFGj4r0P+8bTb70WX48f1+T7WRSX33tH/GyHnWPN1VdPVV0t7e0+&#13;&#10;vaPnu283eRVJwOinm20Re+ywU2y56RbRbdVVo1PHxn3v++/nXvK/HZZYohC4XGmFFWLD7uvHrj/9&#13;&#10;2TePq62rjXHjx8dnX34ePV97uRBuS1P3sK8njIuLe1wRF531xxRU0zgvvvpSYQxmWrRr2zZ23Wqb&#13;&#10;2HeXn8fmm2xeCK011YvvyXWW/NfzbJ211oq9dv15XBoRc2prY/jIEfF2397x2KsvxsjJk5v0NH57&#13;&#10;7u/j3YefLoTvKF1JV6PrHnvQHZyHe158Ns45+fRo/6/AfGMNHDwoen34fro2lUJ//Pvf4qnb7k1l&#13;&#10;bTNmzoijLvpDCirh25Lw7ZU3XRt/PPVM5wIAAJS9sg+yJbKzRka+riLadFkxBdUAAAAt4dGnn4iX&#13;&#10;P2q6EUtLdu4cx+93UOy35z7RbeWVi7ajrkt2jc023qTwdvJRx0dNTU280/fduOmhe+OLUSOKVse8&#13;&#10;JMGm/U89Jj588qVo337hXkhvbSpnVcVxF/+5yXbVJtrEz3/wwzjpsKNio/U3LFp3jyQgt9Yaaxbe&#13;&#10;9ttrn0JnrS8HDYw7H30wnuvbOxWhtnteej7222Pv2HTDjVu8loaaPXt2nPaPv7V4Hcnz6mdbbBmn&#13;&#10;HHFcbLLBRkXvGtO5U6fYcL31C28nHXlcTJ0+PZ564em46fGHo7Jm0QPISYepQ08/MXqmNHzCgiUf&#13;&#10;YY4459SSG79bTHWZTLzXr0/s+OMdFmrVUy9pus9Vrdmnw4cWQpWrrFS8r/8a6rAzf5fq7r3l7J/P&#13;&#10;PhmH7X9wrNatW7kfBQAAUOb0qk6CbFUjIl8/KwWVAAAALWHSlMnxp5uvXeSVk6DH/tvvGK/edl98&#13;&#10;9tzrccrRJxQ1xDY3SXeh3XfeNZ6944Ho/2Sv+OtxJ8dySyzRojXNrK6Oq26+pkVrSItkXOwhpx8f&#13;&#10;9dnsIle08eprxN0XXR6DX3wjbr7s6kL3v5YcUZWsndRw7V8vj0EvvBn3/PWK2Pj7a7RYPf92wkXn&#13;&#10;fTMutRQcfe7vWzR0sPLSy0SP08+NL599NW6/6vrYbKNNUjH6bPlll43jf3t0fPr0y/Hc9bfHLlts&#13;&#10;tcjX7D98aDz+zJNNUh/F99JrL8fXE5p/PHOp63H3PxdqB0nnUCNbG+6BJx9NXU13PXxfDBwzKgWV&#13;&#10;MC9nX3ahswEAAMqeIFsiVxd1Y1+JfGZ2CooBAACK7chzT1ukDi7J+MZTDvh1DHj2lbj6ostinbXW&#13;&#10;jjYpvItLde0ahx/0m/iw50vxzz/9Nbp2WazFarn9uZ4xeuyYFls/LR57+okYOHrRXlTefsNNove9&#13;&#10;j8Vzdz4YP93+J9GhQ8fU7bNDhw6FDkDP3fFgvHHnQ7HVOt1brJaJM2fEnQ/e02LrN8Zb774THwwZ&#13;&#10;1CJrr9h1qbjv4quiz+PPFzrspXXkZhKq23iDDQshuw8ffTb2+MG2i3S98266JmZUVDRZfRRHEk49&#13;&#10;97qrnHYDfD5yeFQ3sothEro+9+rLW6ji0nTHc0+lKjQ9ddrUuPSuhQsxUjzJ5/yP+n/sxAEAgLIm&#13;&#10;yPYv2apRka/1g0oAACg3vV57OQaNHb1Qu04CbGccfFh8+exrcdaJp8ZiLRgMa4ykc9yuO+0Sn/R8&#13;&#10;Kf5x2tmxeKdOLVLHUeedUVKdsZpa5azKOP/W6xf6qrtssXUhwHb/dbfG91YtnTFUa67+/Xjilruj&#13;&#10;1813xYarfb9FarjygbsL559myfvG2VdfVvQKl+jUKa4/+0/R9/HnY4cfbZfKUO68LL/scoVuhH0f&#13;&#10;eCp+tpAd2pJQ8+FnnhyGU5aWG++6LarmzCn3Y2iwTz7r36jHP/3iszG50s9NGyMZ4/pR/09SU8+Z&#13;&#10;l14YeR/ZSsIpl15Y1l8fAwAACLL9S272mKif8E5Erj4V9QAAAM2vvr4uzr72yoVa56ebbhH9n3op&#13;&#10;fn/sSdG5c+eSvFvt2rWLA36xX3z0ZK/Yfettir7+8EkT4uU3Xy36umlx9LmnLdTIyOWX7Bov3HRX&#13;&#10;3H7VdSUVYPtv66+7Xrxw10Nx0bEnFcKVxZTN5eKk889J0Wn8ryef6xnTqmYVdc0dN9k8PnqqV+y9&#13;&#10;+16pGB+6sFZeaaW446rr48G/XR2Ld2r8x+cBo0fGK2+8kpbtsADVNTVx3WMPOqZGeP6Nlxv84Ewm&#13;&#10;G+fd2CMFVZee2x6+NxU1Dx0+PHoP+CwFldAQkypmxvsffeCsAACAsiXI9i25usrI5+pSUw8AANC8&#13;&#10;Lvz736K6trZRayy3xJLx6BXXxt1X3xhLLrFEq7hDnTt1ilsvvybuv+SqWKxjccdS/vmGHpHJZou6&#13;&#10;Zhp89OnH8fHQIY2qJAl7/f7AQ6LvY8/Hht3XazVnceTBh0Xfh3oWvTtbn4ED4qshg4u6ZkPVZzJx&#13;&#10;8e03FW29Du3axc3nXRj39LgpOnVsmQ6NzeHH22wbn/bsFYf8bLdGX/3ca68q3AfS786H7l2k8eDl&#13;&#10;qFff9xq861fferXQXYzGe+uzTyOTgrM77+8Xt3gNNM5lty18x14AAIBSJ8j2LdnZoyJfl+7RIgAA&#13;&#10;QNMYMWpUPPLma4261j4/3iHef/z52GarH7TKu7D9ttvFR0+8GD9cb4OirTljdlXceOetRVsvDZJx&#13;&#10;USdfekGjKll9+RXivQeeiDNOOCXat2/X6s5kpRVWiOfueCBOOeDXRV337Cv+WtT1Guq622+OqkaG&#13;&#10;bBfW2iuvEv0efS72+NnuLbTb5tWhQ8e47LyL4rkbbo9lF294+Liypib+8o/ij3alcerq6nRjWwiV&#13;&#10;c2pi6rSpC/yHyeerC266NoU7KA1JwHLgkEEtWmsy3vTjoV+XzqFR8OXoUYVOegAAAOVIkO1bctXj&#13;&#10;I1sxPCLf+NEuAABAaTnnir80uN6kE9ZVp54V1/71imjfvn2rvtNdunSJh67/Z+y//Y5FW/OGJx6O&#13;&#10;mpqaoq3X0h568tGYUlnR4Cr22e4n8eaDT8UqK63cWo+kIBlledaJp8bNf2hcyG9RDBwzKj75vH/R&#13;&#10;1muI5H3h5qceK8paP9pgo3jl3sdimaWWKsp6LWnj9TeMdx9+OtZeedUGV/HQ6y/HlAaEfWg5TzzX&#13;&#10;szAqmMb7fOCABf6b3n3fLfqI49bmrT69W3RH5/z90tZ4rGXhyluFSAEAgPIkyPZtubqon/ph5Ot1&#13;&#10;ZQMAgNZs4JDBDR7ruFinTvHizXfGr365f9k8J5JA0dUXXRYn73dQUdZLOpbcWyYddZLuQRffeUuD&#13;&#10;HpsEKP9y7Mlx7V8uL9yTcrHHLj+Px6+6PtoVac9nX3lJqk72wScfjXw0/5jEPbb5UTxw7a1l9dxK&#13;&#10;grqv3Ptoo4K6l91wdbPWxMJLuoX1eOBuJ7iQ3uz77gL/4QWe/4vs2bdfb7G1k45eIydParH1WTSv&#13;&#10;f/pJzJkzxykCAABlR5Dtv+SqRkR21uiIIvzQGAAAaBmnX3p+g9Zdfsmu0fuBJ2P9ddcryzt1zsmn&#13;&#10;xWG77lGUta555P5CKKG1e6jnY1GfzTZol3dedFkccfBvWv2ZzM3WW2wVj1x5XSHM19xGTJ4Yn335&#13;&#10;RSr2nbwPXPvI/c2+zs9/8MO4+W//KKsQ27/9O6j7m10aNkr16ffeianTpxWjNBqp74f9dAtbBK9/&#13;&#10;1G++/3j4yBExRkfCRTZs4oSor69vkbVvvv+OFlmXppGE2vt82NdpAgAAZad1z8RZCLnaGZGZ1j/a&#13;&#10;LdU92rTvXHL1AwAA8zdw8KD4esL4BT6u27LLxUt3PRxLLL54WZ/oX8/+U0yrmBm9PmjeF9LqMpno&#13;&#10;+cLTccDerbfzXSabjavvv2uBj0s6kT1y5bWx9eZbFaWutNp68y3j3ouviCMuPK/ZO5RdfcfNcd81&#13;&#10;DeuU15ze6P1WzK5t3u4rm6+1dtx06T9aeqst7tI/XBjdVlolrnrwngWWcuE/LoubL/tPZ6oll1iy&#13;&#10;FZ9M6fjLTT3K/QgWyYQZ0wufl9q3azfXy9z5yH0ls5e0GzVmTKyz1lpFrXJObW088947pXhc30jC&#13;&#10;7Ot1+15st8WWsd6a60S3lVeNFZdfITp16hQd2neI9u3bFfZZn8lE5azKmDJ1Snw9Ylh8OmhgvPP5&#13;&#10;p1HbQgHCpnRfzydi5x12Kvl9AAAANIYg23/LZyM7a2RhvKggGwAAtD5/u/maBe5p5aWXiVfvfSy6&#13;&#10;dPY9QdK96MZLrop9jz88vhg1olnXuvj2W2L/vfcvQg+ulvFsr+ejqrZ2gWs/coUQ27/t8KPt46Jj&#13;&#10;T4q/3HFzs67Te8DnMW3G9FhumWWbdZ0FufCmBX98WhSrLLNsPHbjnWXZiW1uTjryuBg3aWI8+NpL&#13;&#10;831crw/fj5kVFbH0UksV/v8aq6/RMgXzjXETJsTQBoTSmb8k/LPs0sv8z2MymWw8+uZrTq+JfDqg&#13;&#10;f9GDbL1ee6kwur3UdGzfPg7bba/41S/2jXXWXLsQVmuMXXbc+ZtHT5k2NZ7p9Xzc+PiDUVFdXXJn&#13;&#10;EYWvTz6LbDYb7eYROAUAAGiN/ORyLnI14yI7a1RECX6zDwAAzNukKVOiz8AB833M4p06x/P/vE+I&#13;&#10;7VuS0MsD19xaOJvmVFlTHV8s4P6UqmRk5F9vv3G+1SedR24//5LCWE3+Ixmv+pNNNmv2E7nlvjtb&#13;&#10;9NRHjx1T6JDUXNq2aROPXnNrdOjQoUX3mTaX/uGCOKAB3W4eeurRb/68ykorl88BpdTjzz1V7kfQ&#13;&#10;JCZNnjzXy7z57luRLYNx38XS55MPi77mtQ/c3VLbXSjbbbhxPPGPm+KrF96MC844N9Zft3ujQ2z/&#13;&#10;bYXllo9jDzsy+j/zajx3w+2FjqSlJgkjDh81suTqBgAAWBQ6ss1Fvr4qMlM/ivbLbhht2pf3GCEA&#13;&#10;AGhNrr/r1vnuJgl6vHDL3S3elSmNui65RDx05bWxz+knNmt1tz98X9xwyVWlekzz9Mnn/aNyAd1A&#13;&#10;/nzksd/pJMJ/3HZZj9j6wD1jdgM62i2se158Ns773ZmL/ML5wnr4mSea9fp/PPzYWK1bt2Zdo1Rd&#13;&#10;df7F8dkRB8fQifPu8HXTk4/EiUccWwj2JiOnk+Bpc4+8Ze6Sc7+ziYJsyX1cddllY+M11461Vvt+&#13;&#10;LN21ayy/zHKF/1Y1uyqmTJ8Ww8eOjg8GDoipVbNa3R0ZP2FcbNB9vf/5+yvvnP/XS42xzOJLxKZr&#13;&#10;rRPd11gzlum6dKy0/AqFf11XXxfjJ0+KcRPHxxfDhhY67LXW96nen31a1PWmz5wRo6dOKeqaC2vl&#13;&#10;pZaO2y/9e2y8/obNuk5y/Z633Rdv9+kdx1/856jLZpt1vabU+/13Y90SDOEBAAAsLEG2echWjYp8&#13;&#10;bYUgGwAAtBJzamvjkddfnu9mbj7vwvj+aqu75fOw6UabxDF77RN3vvBMs63xYr8+cXVdXXTs2LHZ&#13;&#10;1mgJNy+gM8pOm20Zx/zmyFa156bUuXPnuP+yHrH/Wb9rtjWS7kMfffpRbPuDHxZ9f/l8Ph586flm&#13;&#10;u/46q6waRx96eLNdv9Ql4bQnbrojfnzIvlFdVzfX3VTX1sZnAz6PLTbdPNq0aRNrr7KK0ZYt5MtB&#13;&#10;X0XVnDkLtfhySywZ+++0S+z84x2i+zrdY+muSzV41G59JhNjxo6N3v3ei9ufejTGTZ+W+rNakDFz&#13;&#10;eQ5XVFbEsPmEOucn+YWAbTfYKH61+y/iB1tsHSutsEK0b9+wHz8nHweTEc/9v/gsHnquZ7z12aet&#13;&#10;Jtg2rWpWoTNrscY69+7zblHWWVTn/ubIOOHwY4o67nrHH+8QnzzZKw49/cT4fOTwoq27KF7s/WYc&#13;&#10;fegRJVErAABAUzBadB7ydTMin22+3/QGAACKY/llly+s806f3oXxPPOy73Y7xu477+auLMB5p5wV&#13;&#10;Szbj2NXkHr3+zhvNdv1iWn3FlQqrVdfUxJuffTLPlZPzvPlv/2gVe25OSYBo/+1/2qxr3PXEQy2y&#13;&#10;t0FfD4lZCxnMWZCk49T9V99U1KBAKVqq61Jx/+U95lv5bQ/d+82ff7jRpuV+ZC0m6dzZGMn7wK92&#13;&#10;3DnevPPh+KjnS/Gn358d2279w1h26WUa9X7RoX37WGuNNQrjjt999Nl46Za7Y91VS7vL4chxY/7n&#13;&#10;7956951GX2fFrkvF9Wf/Ob56/o148LrbYt89945uq6zS4BBbIgmILr/scoXOpHf944YY+Pzr8cfD&#13;&#10;j4l2reRjV9Xs+XdlbUpPvdqraGstjA7t2sUz190WJx15XIt8blp88cWj5233xjbd1y/62gvj02FD&#13;&#10;C0FIAACAcuGnmPOQjBetG/dG5DPF+yEDAADQ9HbYdrvCNW948J55XnuNFVeMqy+81Ok3QDJ28Y6/&#13;&#10;XNGsa1z/wLzvVSk5cp8DC9W+2futeVadBCyeuPa26NypU6vYc3O7+Jw/RftmfNH79U8/jrp5dORq&#13;&#10;Tvc1Y4Du+H32j5VXWLHoeypFW266RRzzi33nWfmrn3xY6O6Z2Grjzcr9uFpEJpON5/s2rNtU8rHi&#13;&#10;9wceEp8//XJcdf4lscbqTdtxdb11uscr9z4W91/y98L4zFI0Zi6d1+55+vEG72SD760eT119U7z/&#13;&#10;5Aux9+57Nmk31eTz4vG/PTq+fO61QjfYUjdj5vSi7CAJPL375eepPa3FOnaMN+9+NDbdcOMWrSMJ&#13;&#10;0D18w+2x8ffXaNE6GiL5JY8Jkyalvk4AAICmIsg2H7nZoyJfV5na+gAAgPn73rLLxdJLLRUzKipi&#13;&#10;wKgR83zsHX/roVtRI2yz1Q9iq3W6N9v1B40bE5WzSv97sZ1/8v/dw25+9P55Pua4vfeL7muvU8Sq&#13;&#10;Stviiy0eFx17crPtIXmx+L0P+hb1jJLQwRNvN08XwmTM32nHnNQs126tzjvlzFh6scXmurv/7xj5&#13;&#10;ZuHPG62/YbkfVYv4ctDA+XZX/bcdN9k8+j/1UpxxwimxxOKLN2up22/74+jzyDOx+Vprt+zhLIQZ&#13;&#10;ld/9XDu7enb0HzFsgRdKOmrdeM6f48W7H/7/cbvRptlq7NSxU5x/+rnx6JXXlXR3tinTphZlneEj&#13;&#10;RzbofaQlJJ+Tnrvp7kK3vlTU07ZtPHjNrYW60m7w0EGprxEAAKCpeKVmPvL1FZGrmZz8KbU1AgAA&#13;&#10;83bs/gcV/tuzLz0/z8cc8rPdYu011nSKjfT3P/6lWa/f54P3m/X6zS0JUS63zLJRUVkZA0ePmutq&#13;&#10;yy+5ZJxz8mklvc+WcOgBB8dyS3ZttpX/+ci8g4fNYdSYMZFpppFhZ/76t9GlS5ei7qfUtW/XLh78&#13;&#10;+43z3MVN/xov2m3ldAQxysH4iRMK4ebk7dHnn5rvjju2axf3/OWKuKfHTYXxgcXSuXPnePKWe+LX&#13;&#10;O+9aUndk+ITvdmTr02/BQd4frrdBfPzEi7HXbns2Y2X/a5stt46+D/WMlZZauqjrNpUZM4rTke2d&#13;&#10;fg3rWNgSrjnzvMJ43jTpuuSScckJp6b2zP7tvY8+SEchAAAARSDINh+52hmRmdY/8pna1NYIAADM&#13;&#10;224/3aXw325+7MG5Pibp7HHBaec6wYWw5urfj226r99s13/khWeasfrmd8ohhxfWePnNV+a51q0X&#13;&#10;XR7t27cv6X22hKSDykXN+KLz+4O/ivr64o0Xfef95gkdJB2TkrF8NN6G3deLvX+0/Vz/3VdjR8es&#13;&#10;qqpCSKqUu0OVkp8efUhstv8ehbeHX5/3x9TVlls+Pnz8hdhxux1aZHfJx6bL//iX2HWrH7TI+gtj&#13;&#10;1pya6HHbDd+8XfrPeYc4E8mIz0duvCOWXKJlRqmusNzy8fJdD0XHEvzcOWX6tKKs80IzdfhcVJuv&#13;&#10;tU788ue/SGVtv97vV9G1y9w7caZF388/TXV9AAAATclP3OYnn43srOGRrzdeFAAASk3S7WqVlVaO&#13;&#10;qdOmxuTKirlWf/nJp+tWtAguP+eCZrt27wGfFUYulqqf77xbofKbHnlgrjvYYeNNY6vNtijZ/bW0&#13;&#10;PX62e7MGGQYM+qpoO3zytV7Nct2T9z84OnTo0CzXLgeXnP2neY6bu+b2m+LNd9+JxTt1KvdjSo3N&#13;&#10;1lwrXrvv8UJ3pZZ262U9YuPvp6vr1LwkIyhveOKRb95GT50yz8f+4bCjCiM+W9pSXZeKXrfcWxLj&#13;&#10;IL9t8vTmHy2aj3z0Hz602ddprGT07D8vuzp1df1bEkK94rSz01HMPAwZPy6VdQEAADQHQbYFyFWP&#13;&#10;jWzl8IhcfarrBAAAvmt6VVWst8eO8aND95vryay+/Apx4D4HOLVFkIyH2mqddZvl2smL68NHjijS&#13;&#10;TpreNgfvXXj+zSsUcNV5F5Xs3tKgfft2cf7RJzZbJb3efLUou6yvr48BI/+PvfuAkqLKGjh+Z3py&#13;&#10;Igx5yDkKSJAgkoMkRQVBRRAwoRgwK66CuquCghlFzAkUxYQRBUEBEQXJeQjDDDDD5NTxO9W766cr&#13;&#10;YQbqdb/q+v/O6eN6ZN+771YxNF23701Vsvb4S69Qsq5dGMUyN4+6/LinfXXJJzJh+j2SV1xs9zRp&#13;&#10;oddZ7eXDua9LVFSUFvEYRTHvzHnR3xUxVMy45ka5btwkbU5jvP+YfevdGkRSdjl56r8onZ2T43//&#13;&#10;pJuLz+vl76ans4G9+2tdnOzxeqWklKkxAAAAAOyBQrZT8LmLxZ25TlyZG7SOEwAAAMBfGQ/ynG63&#13;&#10;uE/Q1WvGlNvEWr089DT1KnXFRCvXrrJsXox7z3gdz+DOXaVG9RrBDtHyRg6/SFlHno8DNJpt287t&#13;&#10;/g46ZjunWQupWKFCQM4Qyq4fN0miQqgYKRTVqlRZ5j02x188phNj9OYTFiu0OpFJQy+UsSPHaBfX&#13;&#10;8POHSvOU2hpEUjbOAIysTtO0a9c1l1+lQRQnZ/wMubTvIJ1DlNwAFEMCAAAAgA4oZCsDT0GquNKX&#13;&#10;aR8nAAAAgLIxxo726NKdbJmgc4dOyrrOfLbs2wCfJjAenBoaxQ3BFhMdLRd2P09JFMY44oLCQuUn&#13;&#10;XL5qpZJ1pyrsVmcnxmjWW0aPtXsatGUUsi565mWJUDhm+EwMHThY6lerZuUUS/uGjeWeKbdpEMnx&#13;&#10;vTBjpo5hHVdmdrbyPXbt3a18j/Iy3iM2qt9Au7iOZ3j/8/UL6k+OZR/TJhYAAAAAUIlCtjLwlmSK&#13;&#10;J3+n+NzqP8QGAAAAoN59kyZr173FqiIcDrl8wGAl0f+2e5d4T9BRz6qMEXi6j9eykisvVtclaMOm&#13;&#10;35Vn4uPlS01f0yga6NjubNPXtavLLx5t9xRo64lb7pQa1atrG5/RL/KB62/VIJLTExcVJW/Pmav1&#13;&#10;+6X6detK1xatNIjk1EoD0JFt255dyvcor75nd7TMe+5mTZpqEMWJHcvO0jU0AAAAADAVT27KwusU&#13;&#10;n6tAXIeW6x8rAAAAgJMyHswOHTiEJJlo7EWXKlnXGA97IO1gkE6lxq0T6ZRlpjYtW0mEogfkX69Q&#13;&#10;O17UKNLcnZ5u+rojevSiUNdESYmJ/nHA0EuXZi3kwsHDtb8q53U717LjaWfffp/ExsZqEMnJ3TFp&#13;&#10;ss7h/cHlcinfY+e+VOV7lNe5Z3fSLqYTMTq9VoyP1zM4ETmaRSEbAAAAAHvgk81ycB1ZLeILrW4A&#13;&#10;AAAAgN2MGTDY30UM5mlYv4EkxcYpyeiqX9aEzJVKjImRNhbpHGMVRsHWsG49lET72coflGbBeCDt&#13;&#10;E5/p617QX02HRDu7daI1CmXsZNZ9D1nitMbPqNH9BmkQSfk0rllLBvTuZ4lY27Y+S1lBs9Vs369f&#13;&#10;IVvTRnp3Oftfvdt30CugP8mBPgE8AAAgAElEQVQvyNMmFgAAAABQib/ll4Mnf7f4PCWWiRcAAADA&#13;&#10;310xQk33MLu7tN9AJRlYumplyGT2xlGXS1hYmAaRhJarRl6m5DzHCguk1FmqLFe79+5Wsm7b1m2U&#13;&#10;rGtnjRs2lBoVK9k9Ddo4v1MXSalZ0zLxXjRomAZRlM+z/3jEMrEaxYKX9OyjQSTBl5GTrV1MVZOr&#13;&#10;ahBF2bVt3lrb2A4dPaJBFAAAAACgHoVs5eTO3GCpeAEAAAD8v6TYWKlfty4ZUeD83v2VrPvD778F&#13;&#10;+WTmGTn8olA5ilZaNmsh4YoKBA9lZCg76pYd20xfs2alyhIfp+9YNCubeMEldk+BNh664z5Lxduy&#13;&#10;WTMNoii7dg0aSbPG1uqidbEFxsyq5nZ7/CPZdRMfr6Zjryr1a9fRNrai4mINogAAAAAA9SLIcfk4&#13;&#10;Dy6RyBpdrRQyAAAAgP+4+sKRpEKRFk3UPKh3ejz+B3dxsbEanPL0NamVIpUqVLRq+FpzOBxyTrMW&#13;&#10;smrbFtPD3L5zuzSoW0/J8TdsNz/eS/oOMH1N/NvA3v3lkdfnkY0g69PubEmuVNlSMUdGRknjGrVk&#13;&#10;V8YhDaI5tTsmWW+UbuvmjO0uLS2RhOgYDSL5q6jISJ3COaWqVatpG5vL7dIgCgAAAABQj0K2cvLk&#13;&#10;7xFvSZaExyRbKm4AAAAAIiPo2KFMTEyM1K6cLAePZZm+RVr6IWnSsJE2Zz0dVwy+wHpBW8iQnn2U&#13;&#10;FLJt2LpZBikqDvtFQby9u51n+pr4t9opKRIVESFOt5uMBNH1l4+3ZNyDuvWQZz9coEEkJxcRHi5d&#13;&#10;OnbWOcTjMt6DVIiLk9yiIg2jC4z4+HjZ+NlSOxxVqcT4BG1jK7Dx/Q0AAADAXhgtehpcB762XMwA&#13;&#10;AACA3SXFxEpKjZp2T4NSA7qcq2T53Xt3a3PG09Wrew9rBm4Rnc9WU3ix6vdflazr9XrlcE6O6es2&#13;&#10;a9zE9DXxb8bw2gu6UygYTMYI4Xat21ky9s7tztYgilMbO2iohIdb8+PiLi1baxAFrC42Vt9RqLkF&#13;&#10;+RpEAQAAAADqUch2GlxZP1suZgAAAMDuhlJIpNy5nc5RssXmHdu0Omd5GcUXtWvVtlbQFlO3tpr8&#13;&#10;btm/T8m6BYWF4hOfqWvGRkVJnMYP4EPBgB697Z6CoBrQsbNERDgsGXu9OmpGFJvt0mEjLBHn8bRo&#13;&#10;SCEvzlxYGEkEAAAAgGCjkO00eIuPiDtzveXiBgAAAOysb/eeXH/FWjRroWSDTbt2aHTK8uvctLll&#13;&#10;O9xYRXRUtFRNTDI9WpfHI06n0/R1M7MyTV+ze+u2pq+Jv2rX+iwyEkSjh1xo2dgrV6qsQRQnZ4wV&#13;&#10;bdKwsc4hnlRtuu4CAAAAABAS+CT9NLmOrrNk3AAAAIBdtWreimuvWJVKyUo22LB7p0anLL/+jCMM&#13;&#10;iL6KOgJm5+aavuaBQwdNX7N985amr4m/Sk6u4u+wiOBof1Z7y2Y+JiZGgyhOrmvL1pYuuq5etboG&#13;&#10;UQAAAAAAgDNFIdtpcmV8Jz53kSVjBwAAAOzGKDyomqymyAr/zxj5VqNiJdMzkl1YIF6v17KZ7tT2&#13;&#10;bA2iCH1d23dUcsaMwxmmr5mWfsj0NZtauJOSVRglbOdQMBgU0ZGRkpSYaNn4HQ79R6Ke10FNMXCg&#13;&#10;REVFWTp+AAAAAADwbxSynQF35gbLxg4AAADYSau69RntGCB9O6p5EJ5fkK/hacumft36VgjT8tq0&#13;&#10;bKPkCPvTDpi+5t6D+01fs16deqavib8byJjqoOim6Pd3oIT5X3p382vfxtrjiStX1H98KwAAAAAA&#13;&#10;ODWe5JwBZ/oyy8YOAAAA2Enfc7pzvQOkfcvWSjY6mpmp4WlPzegGmJiQoHuYIaF61WpKjnHgkPmF&#13;&#10;bLv27zN9zarJVUxfE393VgvGVAfDWU2bW/4MkRF6d2VLqZWiQRQAAAAAAMDuKGQ7A77SoyJel2Xj&#13;&#10;BwAAAOyiXSs1xVX4u6aNmijJSvrhdEtmuyVdsgImLjZWHAo6L6amHTR9zbSjR0xfMz4uzvQ18Xd1&#13;&#10;69QlK0FQvzZ5V61iYlJoHxAAAAAAAFgChWxnwFt8WNzHNls2fgAAAMAuGjDaMWBq1ailZKsDh9K0&#13;&#10;PO+pdGxl7XF4VtOgWg3TI049dMj0NQ9mHTV9zcjISNPXxN9VTKpAVoKgWpWqtjtzoEVFRdnrwAAA&#13;&#10;AAAAQEsUsp0hZ8YPlo4fAAAAsANG7gVOUpKaji4HM6zZka1102YaRGEfzeqbX7S6O938jmzFTqep&#13;&#10;6yXFxJq6Hk7M4XBILAU/AVexQkWbnTiwjG6W4Qo6WgIAAAAAAJQXn1CcIU/OZvG5iyx9BgAAACDU&#13;&#10;xcTGcI0DJDIiQiIUPAzfuW+Ppic+ufp16AYYSPVr1TF9t5zCQlPX83q9pq5naJRS2/Q1cWJNapHv&#13;&#10;QIulWFOpGDo6AgAAAAAATVDIdoZ8rgLxFJj/7WwAAAAA5kiMiZEwCSObAVSzcrLpmx3Jztb4xCdG&#13;&#10;N8DAqlOjpun7eX0+cXs85q2noJCtUmKi6WvixGox5jLgHA7+HFfJQTc2AAAAAACgCT6lMIErfYXl&#13;&#10;zwAAAACEqiYp5ndowsnVqVrd9AylWnS0aFKimlGrOL5aCgrZDKUlJeatVVpq2lr/Vbdmiulr4sRq&#13;&#10;UMgGAAAAAAAAKEEhmwncmWsYLwoAAABoqlIShUSBVrem+cVEBaXmFRIFUnxcnCXjtqqkxApKIi91&#13;&#10;Ok1by+jwZrb4WMYuBlJyxUr2OSwAAAAAAAAQQBSymcDnLhR35gbLnwMAAAAIRTWS6ZwTaBWTzC8m&#13;&#10;Mop/VIxkVM3hcFguZiuroODeMxQWFZq2ls9n/n0cFRll+po4sQoUSAMAAAAAAABKUMhmElfm2pA4&#13;&#10;BwAAABBqYqKjuaYBVqua+aNFRVEnK9XCw/lrdyDFx6vpgFdQaF4hm8dr/n2cEB9v+po4sciISLID&#13;&#10;AAAAAAAAKMAn6iZxH10j3pKskDgLAAAAEEpiYxi5F2gx0TFKdnSZON4xECLpxhZw0VFqCledLr3v&#13;&#10;vYqKRqri+Oi0CAAAAAAAAKhBIZuJPJm/hcxZAAAAgFBRuQIFHoGWXKmykh3dHo/Ox/6bsLAwzSIK&#13;&#10;fQ5FHfBycnPsnlr8STi/twEAAAAAAAAlKGQzkTtvZ8icBQAAAABOV3RUlJLc+XxeS12TKEeEBlHY&#13;&#10;S7SiUcIlJcV2Ty0AAAAAAAAAKMen6iZyH1svPk+phDnUfHAOAAAAAFbgUFTA5fH6uP44KVVd8Fwu&#13;&#10;N4kHAKAMPB6PlJSUiNvjlrz8fHG6XFJYVChFRUXi8bjF6/WK26PnlxN2p+7RIAoAAAAAsDcK2Uzk&#13;&#10;cxWI++ivElmja8icCQAAAADKy+FwKMlZqdEVi1GxOAlVhWxezbsBFhQWaBAFAMAOSkpL5UjmUdm3&#13;&#10;P1VSD+yTnftSZce+vbIz7aDkFBaI18cXDwAAAAAAp49CNpM505dRyAYAAADA1ipVqKTk+B6vtUaL&#13;&#10;InS43R7TzuIIN7/YLic/z/Q1AQAwuqcdSDsoq39ZI0vX/CjLN/wmTjddSgEAAAAA6lDIZjJP3g7x&#13;&#10;uQslLCI+pM4FAAAAAIDuVHVkM1NYWLjpaxpj2wAAMENa+iFZufpH+fi7r2XN9q10WAMAAAAABBSF&#13;&#10;bGbzOsV18FuJqn9BaJ0LAAAAAACcsXAFxXalzlIuTAB5vOZ16AMAHWRlH5MPPv1IXl78vmTm53NN&#13;&#10;AAAAAABBQyGbAs4jqySq3jARBd+yBgAAAAAA1hUdHW167KlpB7gjAsjjYcwxAOszxoauWP2jzHlt&#13;&#10;nqzfu5srCgAAAADQAoVsCngLD4gnf584khqE3NkAAAAAANCVzwLjz8LDzf/SW0FRkelr4sQY5QrA&#13;&#10;yowCtgWLP5AH5z0nTrebawkAAAAA0AqFbIq40n+gkA0AAACALeUXqhpJZf5IRqAsIiIcpuVJRSHb&#13;&#10;1v37TF8TJ5Zx9AjZAWA5RrH3Z18vkfuemy35xcVcQAAAAACAlihkU8SVtVZivJeJhEeG5PkAAAAA&#13;&#10;4ERcTqeS3MTFxZFzhIT46GgpLC017Sj5JRQkBFJOXo59DgsgJBxIOyijb71eDmUf44ICAAAAALRm&#13;&#10;/teA4ecrzRavM49kAAAAALAdt8ej5MjhNGTDKXi9akaLRkaa+yW1etVqmLqe1+cTN+PhAib1UJpN&#13;&#10;TgrA6ow/Fd9Y+Lb0HD+aIjYAAAAAgCVQyKaQO2NlyJ4NAAAAAE7E5XYpyU14uHnjHQPBJ2qKqnBi&#13;&#10;LpeaboCREeYWstVMrmLqeoYixsQFzC4K2QBYgPFn4ugbJsoD857nPQkAAAAAwDIYLaqQM2OZRNW/&#13;&#10;IGTPBwAAAADHk5OjZuxeeJi1WrK5FHWmw4mp6gZYNbmqqes1rd9Qlq5fZ+qamVmZkpSYaOqa+Duv&#13;&#10;1ytZ+flkBoDWcvPy5ILrxsm+o0csdaGM93rG+O0qSRUkITbwI+ULSopl7+GMgO8LAAAAAPh/FLIp&#13;&#10;5C0+Iu6cHRJRsWnInhEAAADQXUZmJtcowAqLi5RsGB0do/Gp/87j9eoWUshT1Q3Q7NGi9WvXNnU9&#13;&#10;Q1p6mjSs38D0dfFXhUVFdDYCoLXs3FzpcflFUlhaonWcVRITZei5vaRP13OlScMmUrlSJYmKigpq&#13;&#10;TFnZx6TjqGFBjQEAAAAA7I5CNsVc6SsoZAMAAACCSFVhC07sWE62kuyEh1urIxuFbIFXUFCgZM/Y&#13;&#10;mFhT16td0/xCtq27dkiPrueavi7+6sChg2QEgLby8vNl4IQx2hax1UmuIlMuGyd9z+stlStW0iAi&#13;&#10;AAAAAIBuKGRTzJ25RkQmhvQZAQAAAJ2VaN6NIhQdzc5Scqrw8HDLZcvj8YjD4dAgEnsoKi5Wcs6k&#13;&#10;JHNHdtaulWLqeoYN27aYvib+bv3GDWQFgJZcLpcMuGq0HM3L1S68mpUqy9P3Pigd23XQIBoAAAAA&#13;&#10;gM4oZFPM5y4UV8YqiazRNaTPCQAAAOhqX/ohrk2ApR05bPqGcUEeNXW6XG43hWwBdCz7mJLNoiLN&#13;&#10;vf+qJCebup5hzdbNpq+Jv/vmpxVkBYCWbvrHXXI4N0er0MLDwuTRG6fKJcNHSJhYq7MuAAAAACA4&#13;&#10;rPd1dgtyZa61ewoAAACAoDmarWbMJU7swGHzC9nqVKlmyYwXFhVqEIV9HD5q/r0nCkaLxsXGicPk&#13;&#10;DoNZ+XlSUkIHSpW8Xq+s2ERHNgD6eWPh2/LlL2u0iqt6hYrywxvvy8jhF1HEBgAAAAAoMwrZAsB9&#13;&#10;dI343EUhf04AAABAR/sUFbbgxFTkvFbVqpbMeGZWpgZR2Ef6kQzTz2o8fI+IML+rXpNatU1fc9fe&#13;&#10;3aavif93JCtTPF4vGQGglazsY/LgvBe0iskYJbrsrUWSUqOmBtEAAAAAAKyEQrYAcWf8ZItzAgAA&#13;&#10;ALpxut3i9ni4LgHi8Xik1OUyfbNGdeppeuKTO5RhfmEVTiw17aDp2UmIiVaS8fbNmpu+5oo1fPag&#13;&#10;0pq1enU7AgDDtMcfFp/4tMlFpMMhn8x9TWJiYjSIpnx8FCsDAAAAQNBRyBYg7vx9tjgnAAAAoKP8&#13;&#10;gnyuS4CoGqWZUt2aHT12p+7RIAr72LE/1fSzNq1dR0n+OrVpZ/qaC75eYvqa+H8Lv/yMbADQSsaR&#13;&#10;I9qNFH3urn9IlcrJGkRSfsdycqwWMgAAAACEHArZAsRbaP6H6QAAAADKJi39EJkKEOOBqgp1U8wf&#13;&#10;wxgIG3dus2TcVrXt4AHTI6+jqIiyaaMmpq+57+gRKS4uNn1diLhcLlm9bTOZAKCVZ17Ra6Ro2wYN&#13;&#10;pX/vfhpEcnqOHcuyYti24HK57Z4CAAAAwDYoZAsQT/4e8ZbwF2EAAAAgGLbv3E7eA2Sfgo5Yhlo1&#13;&#10;rNmRbeXvv2kQhT24XE4lY23r1VJTRFm3dl0l627YvFHJuna3bsNv4vXpM7oPAJxOp7z33Tda5WH6&#13;&#10;TXdoEMXp263ofSzO3JFsnq0AAAAAdkEhWwC5Dnxtm7MCAAAAOlm9fh3XI0B+VVREU61qNQ1Pe2rH&#13;&#10;CgrE5aaDRCBkHjumZJd6iroBJiYkSFREhOnrfvrtF6avCZH5779DFgBo5cvvvtaqwNb4M61Ny9Ya&#13;&#10;RHL61qz/1aqhh7xjeXl2TwEAAABgGxSyBZAr62fbnBUAAADQydJ1vBcPlNUb1XQgS0pI0vG4ZZLF&#13;&#10;mKqA2LVnt5JtaivqyGbod3Zn09f8YNlS8Xq9pq9rZ4WFhbL011/sngYAmpnz1qtaBXRxzz4SHm7t&#13;&#10;xw1f/bJagyhwPLszDpEXAAAAwCYoZAsgb/ERcefssM15AQAAAF1kFxZKSWkp10MxoyfIxtS9pm8S&#13;&#10;ExkpEREOzU5bdpu3bbFKqJa29nc1XVRq1ailLC2De/UxfU2nxyO//EYXSjO9uuAt8QljRQHoo6Cw&#13;&#10;UPYeztAqpoE9emsQxenLzskWJ110tWWMjzfG6QIAAAAIfRSyBZgrfYWtzgsAAADoInX/Pq6FYvn5&#13;&#10;BeJR0AmqbcPGmp20fH6kI2BAfPfzKiXbVK5YUVn453QwvyOb4fGXn1eyrh25XC6Zs+Atu6cBgGa2&#13;&#10;bN+qXUwN6jXQIIrT9+MaNe8jYJ79Bw+QTQAAAMAGKGQLMHfmGludFwAAANDFaoqJlNt3IFXJFm2a&#13;&#10;NNPqnOX1xU98oUk1Y5Tm1gP7Td8lPCxMYmNjlUVfpXKyJERHm77uul075FhOtunr2tGizxYrKdAF&#13;&#10;gDOx5jf9xh0nJiZqEMXpe/XDBVYN3Ta+Wvat3VMAAAAA2AKFbAHmcxeKK4NvdwEAAACB9umyb8i5&#13;&#10;YmvXqxln2LpJc41OWX4ZOdlSVFxstbAt5WhWlnh95o9+bFRT3VjR/xrc5Vwl676+4G0l69qJ2+2W&#13;&#10;h+fPtXsaAGho+S/6fVnaEW7dRw1HszLl1z27NIgkuMI0j2/+J4s0iAIAAACAahSyBYErc63tzgwA&#13;&#10;AAAE22+7d/tHxEGdbxR1HmvcsJHlr9rvm3/XIIrQtWXbFiVn69SilfKcDe07QMm6L3+yiJ95Z2j2&#13;&#10;S89KYWmJpc8AIDRtTN2j3bms3L1y1gtPaxBF8IWHO7SOL7uwULbv2qFBJAAAAABUopAtCNxH14jP&#13;&#10;XWS7cwMAAADB5BOfrFnHl0pUMUY7/rxjm5LVa9eqrcMRz8jir5dYOHr9Lf3pByUxdjqrvfKzt1e0&#13;&#10;R5HTKa+8+4aSte3A6M7z/Efv2z0NADTkdDrF6XZrF1hBQYEGUZRfVvYxWbh8qdXCVsLh0LuQzTD9&#13;&#10;qZkaRAEAAABAJQrZgsSducGW5wYAAACCaf7775B/RQ5lpCsZ7WiMqUpKStTklKfvoxXL/MV+UGPJ&#13;&#10;qpVK1m3WuJnyK5YQHy/Na9dVsvbMt1+TwsJCJWuHuikP3H3CE7Zr2Egu7d1POje19thjANaUX6hn&#13;&#10;wVjaoTQNoii/aY8/bLWQlYmNidE+xlXbtsjyH9V8gQEAAACAHihkCxJPLi2wAQAAgEBb9vtvUlRc&#13;&#10;TN4VWLH6RyXrdm7WQsIkLMinO3NG55Rffltn9WNoKePwYclW9FC/Xh01BWb/a+qVE5Wsa4x5e+CJ&#13;&#10;fypZO5S99OYrsmb71hOe8LWZz8ij906Xi/oNsnuqAARB1rFjWqb9p19/1iCK8vl53Vr58pc1VgpZ&#13;&#10;qYiICEvEOWH6vbJrj37jdQEAAACYg0K2IHFlrRXxumx5dgAAACCYlv+4nPwr8PbnHytZd0C3HkE+&#13;&#10;mXlmv/ZSqBxFK59/+4WScGKjoiQuNjYgR+3Z/TxlBZuLViyTbTv5Ml1Z7di9S/71xvwT/upzmrWQ&#13;&#10;CkkV/P97wZef6RU8AFsoLS3R8pgfLP1agyjKrri4WCY+eOLum3YUHh4uURYoZjO6QA+ZPF72HzwQ&#13;&#10;8L3z8gvosgwAAAAoRiFbkPhKs8V9bLMtzw4AAAAE07PvvEH+TVZQWCib96cqWbtrx65BPJm5Vm/b&#13;&#10;Irl5uSFzHl3M++h9JZEM6hy4ey8qKkoGdjpH2fpj77pZXG63svVDRUlJiVx5180nPc29k2/x/9Pp&#13;&#10;dMr6PbvtnjIAQVBcomchW3r2McnOydYgklNzuz1y0eQJUqBpLoOpXrXqlojT6fFI34mXycKPP1Ba&#13;&#10;WFZSWiobNm2Up+Y9L+deOlzaXjRQsrL17IoIAAAAhAoK2YLImfGDbc8OAAAABMuWA/vkQFoa+TfR&#13;&#10;N8u+VbZ2w3r1gnAidRZ9tjikzhNsh48ekcO5OUqiGNyzb0BPN3HU5crWzszPk388/pCy9UOB8RB8&#13;&#10;2DVjT3o/1UmuIme1bO3/32vW/Sw+8dk9bQCCIC8/T9u0L/h4kQZRnNqN998h2w7u1z3MoGiUUscy&#13;&#10;sbq9Xrnr2dnS5ZIh8sXSr8RtQtG+Ubi2ccsmeXb+i9JzzAhpMbSPXHjrdTJn4duSdizL/2uOHD1q&#13;&#10;QvQAAAAATkT/PtEhzJOzWXyeUglzRNs9FQAAAEBAPfzMLHnx0dkk3SRz3npVybqNa9aSyMjIIJxI&#13;&#10;nWcWvC3jR4/1j27CmVvy7VfKsnh2u7MDeoXOPqudJMTEKOsO897338qwfudLt85dlKxvdVPuv1N2&#13;&#10;pR866SmmXTvlj//9tkWKNQCEnpjoGG3P9MzCf7/PiYnW8/Nuo2j5hmm3y1e/rNEgGj01q99Qvly7&#13;&#10;2lIxH83Pk8mPzpDwxx6SHq3byqAevaRVsxZSs0ZNiY+Nk8ioKAkP+/cId5/P5+9Sa3RhzcnNlbT0&#13;&#10;g7Irda/8uuV3+XHj75JVhkLRA2kHpFXzFgE4GQAAAGBPFLIFkc9VIO6jv0pkjdAZlQMAAABYwdfr&#13;&#10;fvaPhEmuVJnrdYbS0tNlf6aargTDe/YJ4EkCI6eoUD796nO54PxhIXe2YJj7wbtKdjUKyipXrBTQ&#13;&#10;ExnFjbeMHisPvzZP2R7j7r9Dfnr7Q6lapaqyPazoX888IUt+XnXSyI17ot9/fiYZhRDf/LrW7mkD&#13;&#10;ECSJCYnapr7I6ZSbHrhLXnp0jgbR/JUxEvrSKZMYC30KTRo00jq+k/H6fLJ843r/S6U9+1M1zQAA&#13;&#10;AAAQGvgKeJA505fZ+vwAAACAKnFRUVI5PkGiIo7//Z2n588l9yZ4d/FCZWv37HJuAE9inkiHw3/v&#13;&#10;JZygY8o/XnjaXwiDM7N521Y5kperJItDugbn3rv8kjHiUNitzxjB1W/CZZKbp+9YukAyRoM+8tRM&#13;&#10;eemTD0+56/2Trv+jk+KuvXv8D8sBIBgiTvDeVhffrFsrCz/+QKuYtu/aKd1HDz9pEdv0qyfLwsef&#13;&#10;9r9mXHNjQOPTSaP6DW179rLatpdiSAAAAEAlCtmCzJO3Q3zuQlvnAAAAAFDh9iuuknWLv5KZN99x&#13;&#10;3NXf/GqJvysbTp/b45F5CsfrNW/SzJJXp2lKHf+999N7Hx/3v+cVF8lnXy8JeFyh5qFnn1B2oiG9&#13;&#10;+wclW8YotnGD1HbrM+6/QRMvk+LiYqX76M4YLXbT/XfJy58tPmWkiTExcsmwi/74941bN9o3cQCC&#13;&#10;Li4uTvuLcNezs+XTr4L/Xsd4r/rwnMdl0PXjJTM//4S/LsrhkCsuGSOd2nfwvwb1Cc77AB2k1Kxl&#13;&#10;27OX1dbUPdYIFAAAALAoCtmCzesU16Hl9s4BAAAAoMCSFf/uftz9nG7HXdzoxDN1xjRSfwY++ORD&#13;&#10;cXo8StZunlJHoqKiAnQSc209sM/fcS0xIUEaVKt+3LXvf26OuNxuS55PBxlHj8ia7VuVRdKuTbug&#13;&#10;nXLy+EnK98jIyZY+V46Uo1mZyvfSUWFRoVx03Tj5bPWPZYruuXun/9GNzY9mbACCqEJSkiXSf9Os&#13;&#10;R+TRZ58MShda433+8p9WSJdLhsj8z4//xYI/u2rohX/9OW9jxvtXo7APJ5Z6OIPsAAAAAArxtzMN&#13;&#10;uI7+IuLz8kkoAAAAYKJfd+3wd9xJrlRZalSoeNyFf9i0QTZu2UTaT4PxUPKBl55Vtv6YwcMVRq+W&#13;&#10;MXIw/cgR/x7XX3rFcffKKyn2jzTE6Zkz7zllmUupnOx/iBssxs+sC7v3VL67UczWa9wo2bF7V9DO&#13;&#10;GgzGebuOvuCk4+X+7JxmLaRHkEbNAsDxJMTFWyYvL368SPqNHSmbtm4JyH5GB7bPv14iHS4cKOMf&#13;&#10;uFuyCk7che3Pxo28LCDxWcV5bdvbPQUnZYxqd7mcGkcIAAAAWBuFbBrwFh0Un6fEmGth91QAAAAA&#13;&#10;pjGKiY7lZPuXm3yCYiLDjQ9NC0qnCKv76PPF4lTYUaxvj16WztDvm9b7/zmw94AT/prXv/xM9qcd&#13;&#10;DGBUocH4fb3w+6XKznL9yDFBz9NDd9wnjgB0hikqLZVB142XhR9/oHyvYDN+zj8zf64MvG6c5Jdx&#13;&#10;rGp4WJg8M/3RUE4LAAsyOtYaP5+sYu+RDBl209UybNIV8v3K5VJSWmpq5KXOUvnt9/Vy32MzpMXg&#13;&#10;XnLjzEcku7CwzP//prVqS83qNfit8CeDz+ujTSy6yssvsHsKAAAAAGUoZNOAz10o7swN4nPxlx8A&#13;&#10;AADATDt37/SvNnzgkBOuuj/zqLz5/rvkvRzcbo88+JK6jlhJsbGSUrOWsvUDYemqFf8+S2KCtG/Y&#13;&#10;+IQ7Trpnqn/8FcpuygN3K83Z4P7nB/1qJMTHyy0nKcA1k5HLu56dLZdcf5UUluPBv5Xs2rtHuo8a&#13;&#10;Jk++92a5op42/hqpmlwlJHMCwNrqVa1mufg37dsrE6bfKy2G9pEhE8bIGwvelq07tvv/7Cnrn+pG&#13;&#10;UbJR0P7r7+vlhdfmSf8rR0rzIX3kottukHe+/crfKau8bhl7lcpjW1K3zt3snoJTOnz0iOYRAgAA&#13;&#10;ANYVwbXTgytzrTgS60lYVJLdUwEAAACYZt3v66VLx3OkQlKSdGrSTNbu3H7cpWfMf0H69+wrtWrQ&#13;&#10;jaEsHn9+thSUlChb/5oRo5StHSjfrP35j50mXzZOrn74/uPuvDM9TWa/+JxMvfZGy585EDZt3Sw/&#13;&#10;KRwHbHRlqXSCUcSBdu3Yq2Tuhwuk0OTONSeybtcO6TxqmMy+/V7p37ufWKfXz4kZxQ4PPzVTPlq5&#13;&#10;vNz/3w6Nm8j4y64MXIVpjgkAACAASURBVLAAUA7tmzaXvUcOWzZlWw7slwdefv6Pfzc6zCXExEjj&#13;&#10;mikSExMjEQ7HH//N6XRKbmGhpB7JkGKnueMcjX370n3sb6pXrSpJMbH+Ufg4vrRDB6Vls+ZkBwAA&#13;&#10;AFCAjmya8BYdEm9Rhv+70AAAAADM8f3aVX+sM2XshBOuaYwhHXHDBH+nMZxcWnq6zPv0I6VZGn3h&#13;&#10;JZa/CnnFRVL8n/GF53U9V8JOUhb0zAfvyqZtWwIYnTX5fD6ZPP1epbFfM3K0NrmJjIySRybfGtA9&#13;&#10;i5ylcu0/H5BzRw2Tzdu2BnRvM5WUlMisF56SjiOHnVYRmzHW9ZXHnw6JYj4Aoaljm3YhdS7jvXhe&#13;&#10;cbH8umeXv2D9h40b/nit3r5Vth7cb3oRm2FUr77+Ua34u4t69SUrJ7Fr315tYwMAAACsjkI2TXgL&#13;&#10;D4gr8zfxufmWEwAAAGCW9Xt2/zGCsGunLhL5p+4O/+tIXq5MnaG2SMbqjFxO/sedSk/Rqm49Sa5U&#13;&#10;OSTyte/gAf8/jQekw7p1P+mvHXvXLf7iG5zY7JeelQNZmUoz1L9nP62uwPDBQ6Vl3XoB3/dQ9jEZ&#13;&#10;OmWSDJl4maz+ZY1/lJsVHDyUJg/MekRaDe8nz3248LRH0L7zr9mSlEjHfAD6atOyNVfHBDeMv8by&#13;&#10;Z1Bl+IDBoXkwk+xM3RMS5wAAAAB0RCGbRryF+8TnzLN7GgAAAADTeLxeycnN9S8XEREh159iZOWn&#13;&#10;q1bK86/N4wKcwFMvPS+/K35oc8Nl45SuH0gbt/7/CMwbrrz6pDvnFBXK5bdce9qFN6Fu+66d8swH&#13;&#10;7yk9ZdfmrSQpMVGrTBqd/N568gV/h7Bg2LJ/n4y5Z6q0GNJbnnvlRf+oTt0YBaCff/OF9BxzofQY&#13;&#10;N0re+GqJv7PP6bp9zJXS+eyO2p0TAP6sYb0G5OMMdWraXGrXSrH0GVRq26qNf/Qqjm/Tnt1kBgAA&#13;&#10;AFCEQjaNeIsPiSc/1ZiXYvdUAAAAAKbZ9aeHDNdeOfGUD2Rmvv2afPP9t1yA//H7lk3y1PvvKN3D&#13;&#10;uDZ9e/RWukcg/bB29R+7NW3UWBpWr3nS3X/dvUtu/sfdFLP9D5fLJePuvkX5PnddN0X5HqejUoUK&#13;&#10;8uStdwU1BqfbLbPefUM6jBwq/caOlPnvvC57UvcGpVOb8fsj43CGLPr0Ixl94yRpOayf3Pj4w7I/&#13;&#10;8+gZrz2o0zkyeQLdeQDoLy42VqpXqMiVOgNP3DvDsrEHQnh4uFzY/bzQP+hp2ns43ZJxAwAAAFZA&#13;&#10;IZtGjLGi7qzfxOcpsnsqAAAAANNs27ntj6WMh35XDbnglEtf+88H5Ytvv+Qi/MfRrEwZc8dNyveZ&#13;&#10;OPRC/xjOUPHTpg1/Ocmsu+4/5cmMroDTHuXB6n/5fD6ZeOdNcjg3R+k+9apW83ce0dXwQUNlxLk9&#13;&#10;tYhud8YhefjVl6Tv1VdI44HnyfnjR8uTLz4r369cLvsP7pfi4mLTijGdTqccPnpEfl63Vua+/rKM&#13;&#10;uXGSNBl4nnS94mK5/elZsmb7VtP26tmmnTz38Cx/FzwAsIKJF1zMdTpNQ7t0lzopdGM7lWsuv0rv&#13;&#10;AIPI7fX6u8ICAAAAMF8EOdWLp2Cf+EpzJSwi3u6pAAAAAEzh9nj+sswN46+R+Z8tPunSRmHE5Mce&#13;&#10;krnhDhnYp7+tL0RRcbH0u2qMFDlLle5jFI/ceNW1SvcINKfL/Zcd27dpK01qpcjOQ2knjeSdpV9L&#13;&#10;qcsps+5/JHSScZruePh+WbHpd+X73DVB/3tv1v0Py8bxl8qu9EMaRPNvxs/KbWkHZNsH74oYr/8w&#13;&#10;fj9XSUyUFvUaSOO69aVCYqLUrZUikZFREhURIWF/GpXq8XjE6XJJdk62HM7KlD0H98nutIOyNyPd&#13;&#10;/5A4EOokV5F5j83xd58BAKswipz/+cZ8rtdpmHbTHZaLORiaNW4iNSpWkgwNR4vrICs7W1Jqnrzj&#13;&#10;MgAAAIDyo5BNM97iw+LJ2yvhcTVEwvgAFQAAADCbMaZvTN8B8u7Sr0+58vX/mi4zC/Pl4mEX2fI6&#13;&#10;uNxuuXjyVZJXrL5r9PBu50pSYqLyfYLtn7fcJSPvPHV3u0U/LBPnP+6SOQ/+y7bFNTOff0oW/fC9&#13;&#10;8n2Mwqr+vfQvWDXug0XPzZful42QAs07gBgFbkfz8+Topg3yw/90JtRNSuVk+WL+OxIZGal1nADw&#13;&#10;v6pXreb/GZZ2LIvclMO4QUOketWqlok32B6ecptMemiavZNwAgfS9lPIBgAAAChApZRuvE5xZf0q&#13;&#10;PleB3TMBAAAAKHP/zXeKowzFQUYxxu1PPyEzn59ju4thdEkaOfkq2XbwQED2u+O6mwOyT7B1bN9B&#13;&#10;mqfULlMUxpjRC68d5x+vaDcznnxUnv9oYUBOfffYiRIR4bBEhpMSk+SLF9+QCDqHmaJ25WT59vWF&#13;&#10;Eh9PV3wA1nTD6Cu4cuWQEBMj9918p2Xi1UGf83pJ1cQku6fhuHbvS9UwKgAAAMD6+ORTQ97C/eJ1&#13;&#10;5ts9DQAAAIAysbGxct/4q8u8/PMfvS+T7rjJNgVF+QUF0nfsJbJh756A7Nej9Vm26mYw96GZ/tGL&#13;&#10;ZbExdY/0HnuJpKWnBzvsgPB6vTLtsYfk1S8+Dch+CdHRMnbUZUE/d3nUrpUiH815UcLDynYP4fia&#13;&#10;p9SRr15bIDExMWQIgGUNGzCkzO8pIPLkbfdKZARDasrDuL8emXKbdQIOoE3bt9jmrAAAAEAgUcim&#13;&#10;IZ8rz9+ZDQAAAIA6Y0ddLonlKGBYun6ddB99gWQcORLSVyV1/37pftmFsu9o4M45894ZAdtLB/Xq&#13;&#10;1JWLe/YucySHjmVJjytHysdLAlPcFSwlpaX+DnRvf/tlwCK456prJcKCD7Rbt2gpr01/lOKF09S1&#13;&#10;RSv5/JV3JC421pLxA8B/JcTHS/8OnchHGZzdqIn079VX+zh11K9XX6lRsZLd0/A3G3Zu1ywiAAAA&#13;&#10;IDRQyKYhY6yo8+CX4nMX2j0VAAAAgDIRDoe8PP2xci2fmZ8n5469WF5f8La/c1SoeWfRAukz8TLJ&#13;&#10;Ly4O2MlG9uwj1atWDblcnsr02+6RSEfZx1kaY25vmf2ojJ96g79jXqjZvG2r9LxshL8DXaAkxsbK&#13;&#10;qAsusWwme3Q9V96f9Qyd2cppwuAL5K05cyWc8awAQsR9N97KpTyF+OhoeeOJ57SOUWdhYWEy/5En&#13;&#10;7J6Gv9l5KE2ziAAAAIDQwKd2mvIWpYuP8aIAAACAUp3P7ijnd+5ari08Xq88+PLz0v/KkbInNTUk&#13;&#10;LlB2bq4MmTBG7pv7tL9gKlCMblLTbr4z2McPirjYOHnqjvvKvfXyjevl7IvPlyXfBK5rmUpGQeiM&#13;&#10;2Y/J0CmT5EhebkD3nnPHNImIKHsxoY46tG0vi558nmK2MjB+3jx35/1y/613UsQGIKTUrV1XurVs&#13;&#10;zUU9iefunS7x8fHaxmcFLZs2k1F0tPsLt9crTieTdQAAAACz8cmdpjyFB+jIBgAAAATArGkPSWxU&#13;&#10;VLk32nM4Q/pefbnc8uA9ciwn25KXyuVyyYtvzJdOo4bKlgP7A77/PVdOkKTExIDvq4vz+w6UXme1&#13;&#10;L3c0xkOzGx5/SAZcOUo2b9ti2fP/vG6t9L5shLy65JOA7312w8bSp0evgO+rQrvWZ8kPr7/PyK+T&#13;&#10;qF+tmqx4430Z3H+QtjECwJl4bsbj4qBI97jG9OkvPbv10DAy65l++32SEBNj9zT8RSh2SgYAAACC&#13;&#10;jb/d6srrlNL9S8TnzLN7JgAAAACl4mJjZeYZdAX7+McfpMPIoXLnw/dbpqDN6IL1+ddfSLsRA+XR&#13;&#10;N1/xd5kLtDrJVWTSFVcFOxVB98yMxyTiNB8870xPk6FTrpbBV42WrTu2W+bMm7ZulkHjLpVL775F&#13;&#10;9mdlBiWGpx74Z1D2VSWlZk35/q1F0q5h45A6lxku7d1Plr65yJ8jAAhVFStUkHvHTeL6/o+2DRrK&#13;&#10;I3c/oFVMVhYTHS0LZjGi9c8OHz2iTzAAAABAiKCQTWPeojTxufhGDwAAAKDakAHnS/8Onc5ol/eX&#13;&#10;f+cvaLv6zpv8RUWBHNFZVnn5+fLae29JuwsHyI0zH5ai0tKgxTLv4ZkSxjhESYiPlzcfnnVGa2w9&#13;&#10;eEAG3zBB+l5xiXzx7Zdajjhyu93y/crl/hG2w266RrYfOhi0WCYMHi61a6UEbX9VjIfLH774uky7&#13;&#10;6hr/GE27q5KYJJ8+/ZI8eu90RokCsIXxo8dKoxoU7f5XpfgEeeepF3m/abKWzZrL3WMnhNSZzkRa&#13;&#10;EN/TAgAAAKGKT/I05i08IO7Dq0R8ge+OAAAAANjN8488IbUqVT7jU3/72zp/UVHbYf3kuVdeDPq3&#13;&#10;9F0upyz/aYWMvnGStL1okEyf/4LkFxcHNaarzh8mzRo3DWoMOunS6Ry5etiIM45oz+F0mfzYQ9J8&#13;&#10;SB+5/p6psnnbVn/3vWAx9t6+a5fc9cg/pPmQ3jJh+r1BGWH7ZxXi4uSeKbcFNQaVjEf1Ey8bJ8tf&#13;&#10;W+DvemhHRhHftRdcLKsWfiatW7SyZQ4A2JNRtPv+s/Ml0uGw/R0QHhYmi5+bL3GxcRpEE3quvXLi&#13;&#10;aY3HD0W79u21ewoAAAAA00WQUr25iw5JpKtAwqKS7J4KAAAAQKkIh0MWPv2S9Bw3ypRRm/klJTLr&#13;&#10;3Tf8r+TEJLmoV1/p07WHtGjWXCokVVB2FKMb176DB+SX9etk0TdfyG+7d4rXp093uCY1U2TaLac/&#13;&#10;yjVU3X3jVPlpw6+yef++Mz6h0Q3wy1/W+F/Gw+z+Hc6Rob37Srs27aR61WrKulMZhWtHs7Jk45aN&#13;&#10;8snSr+Srn1eJ0+NRstfpMB5qL3rqJYmICP2PQuqkpMiydz6Sdz9cINNffkFcGl0Hlfq17ygP3XGf&#13;&#10;1KhaTek+Kn6mRkVGmr4mAPupVKGCvDbjcbn8vtAt2j4V473Ph3PmSt2U2noHanHzZz4to26YIOt2&#13;&#10;7bR1Hnam7tEgCgAAACC0UMimOW/BXvE6c8VBIRsAAACgXEqNmvLOP5+US+++xdStsvLzZN6nH/lf&#13;&#10;8p8HbB2bNpceZ3eSti3bSJ2U2lKpYiWJjYkRRxm6aLg9HiktKZGcvDzJOJIhO/bslF9+Xy8rf18v&#13;&#10;R/Jytb1RjE5Jbz7xHGP+jsPIyXtPz5Mulw6TQhNHvhoFTEt+/sn/kv9cg6a1UqRnx85ydquzpF6d&#13;&#10;elK9WjVJiE+QyDIUeBnFak6XSwoK8iXjyBHZs2+PbNi6WX747RfZnZ6u5Ujd/7p33CRpVL+BHsEE&#13;&#10;gHFPXX7JGBkx5AK559EZ8slPK0L2rC3r1JWnpj0ijRs2DMh+HgWFgeGMgwVgkm6du8h946+WR16b&#13;&#10;Z7uUGu9z3p/1rLRu3lKDaEKb8T7j3afnyYDxoyX1SIZt87Bpz24NogAAAABCC4VsmvMWHxZ3xo/i&#13;&#10;aHixSDjfzgUAAABU69yhk/xz8s1y7/NPKdvJKC5atXWz//W/jK5RMZGREh0ZKXHRMVI5MUkOZWWK&#13;&#10;2+sRp9stJU6X1sVCJzPzpqlSvWpVfQMMsoT4ePnypTdlwNVXSLHTqSQY497ZfuigbP/koMgnH/7t&#13;&#10;vxv3XUxEpMRERUm1ipUkuyBfikpKpNTt8sekU3e/8ujR+iyZcPk46wRsImOs2lPTH5VpWZkyfc5j&#13;&#10;8vnqn0LiXEaxQv8OneSOa6YErIDtv1SM7A13UOALwDyTLh8vLpdbHn/7VdtkNSE6Wj5+dr40tFHR&#13;&#10;erBFRkbK16+9JyNvmCgb9tqzoGvv4XQNogAAAABCC5+SWYCnKE28rgK7pwEAAAAImDEjRsl9464O&#13;&#10;SsKNQqEip1OyCwsl7ViWbNy3V7IK8iW3qMhfSGTVIraJQy6Qi4ddpEEkeqtdK0U+eWa+OILUta7U&#13;&#10;5ZLc4iI5nJvjv/cOZmXKscICf5c4qxaxtapbT1574jl/4ZOdVU2uIs8+NFPWL1oid14+XhJiYiyZ&#13;&#10;jaS4OP/P542Lv5IXH50d8CI28Xdkc5u+Zlk6IgJAeVw/fpLMuuk2W/z5V69qNVn5zmKK2ILAKGb7&#13;&#10;cO5rMrhzV9ud3eD2epV0agUAAADsjEI2C/A5c0U85o2WAQAAAHBqk64YL1MuHk2mTNC3XQeZdsud&#13;&#10;lj9HoBiFOZ8/N9/fnQ9nJjEmRhY8PY9xtn9SIamCXD/+atnw8Tey4NE50rFJM21iOxHj98LQLufK&#13;&#10;p8/M88dt/HyOj48PWjx5BeZ/2bBSUpLpawKA8SWCNx9+PKTfUwzs0Fm+e2uRVODnaNAY77Oee2SW&#13;&#10;3HrpFbY8v1NRJ2UAAADArvi6pwV4iw+JJz9VwmOri/AgAwAAAAiYqddNMebXyTMfvEfST1PbBg1l&#13;&#10;7r9mWzL2YGrWuKl8+szLMvymq8WjYIyhHRhFbN+88l5QC550Zjx0NkYpv9+hkxQVF8vP69bKJ0u/&#13;&#10;lM9WrfSPPw62KolJclHvfjK4d39p1byVREQ4tMnmsdwc09esUinZ9DUBwND9nG6y9OV35NJbr5Mj&#13;&#10;ebkhk5NIh0Nm3nSHXDB4mAbRwHDTpOulZ5dz5cp7p0pecZFtcmK8j4qNjdUgEgAAACA0UMhmAT53&#13;&#10;sbizfpOI5DYSFsEH8AAAAEAgTb12ilSuWEmmv/wCeS+n1nXry6IXXhOHQ58CFCtp2ay5fDn3DRly&#13;&#10;/ThxMrKoXIzRrJ+98JpUr1rVQlEHT1xsrPQ69zz/a5bXK2nph2TF6h/lq5XLZdXWTQEpbDNGhg7u&#13;&#10;0l0G9ugj7c9q6+8cp6vi0hLTI4uL4QE4AHXq160rPy74VG6bca98smql5TPdonYdeXvOXKlUoaIG&#13;&#10;0eDP2rZuI798+IXcNuM++TQE7rWyyMvPl+TKlfUPFAAAALAICtkswlOwT3yluRSyAQAAAEEw/tIr&#13;&#10;pFa1GnL9vx4Ur8/HJSgDo4jtw7kUsZ2pxg0ayA9vLpKh114pmfl51j5MgCRER8vnc1+XurXr2OK8&#13;&#10;ZjM6tdVJqS2XXXyp/2UoLCyUQ4czZP/B/bIrdY+kph2QvWkHZfehg5JdWFimroFRDodUSaog9WvU&#13;&#10;ksZ160njuvWlUf2GUq9OXamSnCzRUdGWydG+9EOmr5lSo4bpawLAnxmdLZ+a8ZhM2rJJbnrkfkk9&#13;&#10;csRy+TG6rc6+Y5r0Pa+3BtHgRCIjIuTpGY/J5J075LZ/PShbDuwL6Vxl52ZLA6mnQSQAAABAaKCQ&#13;&#10;zSK8xYfFk7dXwuNqiISF2z0dAAAAQMAN6N1PvqhbX4beMEGLsXs669C4qSx8br6/IAZnzugqtuLd&#13;&#10;xTLqhomycd9eMnoScVFR8vX8d6RmdYqCzGSMZ23SsJH/dbziAa/XK16vT3w+r/h8PikpdUpUVKS/&#13;&#10;M15YeLiEh4WF1M+DLAWjRZPiE01fEwCOp03L1vLd2x/KJ198JtOenyMFJeZ3mTSb8efIlEvGyA0T&#13;&#10;rvUXScEamjdpKp+/8o6sWPWj3D7rkZAabWtoWL2mTLpolLRq3kKDaAAAAIDQwVMFq/A6xZO/W3xe&#13;&#10;l90zAQAAAARN00aNZdW7i/0PLXB8w7v1oIhNgZjoaFn80hty5cDBIXc2s9SsVFmWvfE+RWxBYPx+&#13;&#10;Nzr9REZGSlRUlCQlJvjvWePfIxyOkPt5sO/IYdPXrFmzlulrAsCJhEmYXHD+MPlt8dfy0r3TpUG1&#13;&#10;6lrmqnJ8gjww6XrZ/Mm3css1N1DEZlE9unaXVe9/Ju/+80lp37CxZc9h3I9j+5/vP8eWT76VpW99&#13;&#10;IGMuGmWprrIAAACAFfA3Pwvx5KeKz5krYbHV7J4KAAAAIGiSK1WWb95YKPc+Ol0WfP8tF+JPpo2/&#13;&#10;WiZePl6beEKNUQw0/fb7pE+382TCg/cw5vZPOjRuIu8+/ZJERkZpExNCk9F9rsRl/pcMK1WsFNR8&#13;&#10;zbxnuhQWFAQ1hpOpGQIF5B/Oniu+MozhDYbwECgOqlu7tnz61EsaRHJ8CQl6dl00io379+7nf+1J&#13;&#10;3Svz3nlNFi5bGvT3GF1btJKpE66VDm3PlrCwsIDvX6lCJflo9vMB3/dkKiRW1Cqe8jLex3bpdI58&#13;&#10;2Okcyco+Jm++/6688tlHkl9crG3MRmfZrs1byeghF/hjN/4eCAAAAEC9sNzvLuOTb4sIi0yQuLPu&#13;&#10;FkdSA7unAgAAACGqw4UD5VihuQ/S/zHhWrlqzJVKErb6l5/lhofvNz1mq4mLjpZXpz8mnTt0suwZ&#13;&#10;Hnv2SZn78SJT10yIjpGNny01dc3/yjyWJePvuEk2709Vsr5VGB1lpo4ZK5PHX00XQAREfkGBnDVi&#13;&#10;oOlbbVr8tX+EKwAEm9vtka07tspXy5fKJ8u/kwNZmcojSoyJkfPP6S7D+g2SDm3bS2xsLPeBDRgP&#13;&#10;pjIOZ8gPP62Qz3/4Tn7askk8QSr4Nd5TNq2VIud16CTntOsgrVu0lqrJyby/BAAAAAJvOh3ZLMTn&#13;&#10;KhBn2ncSEzdGwiLi7J4OAAAAIOi6dOwsqxZ+Krc/dL98unqlLS9I56bN5ZWZT0t8HAUYgVSlcrJ8&#13;&#10;Nv9tefejhTLthadt2Z3NeOj93hPPS8umzTSIBnZxNFNNQQdFGwB0YYyKbtOytf91+/U3S0lJiezZ&#13;&#10;lyq/rF8nK39bK2u3bZGcwsLTjjY8LEyapdSWrmedLed2OkfatGglVZKrcP1tKMzfcbOGXDpipP9l&#13;&#10;dD09fPSIbNm+VX74+Sf5Zcsm2Z520NTitqiICGlcs5a0bthEWjZpKi2btpD6dev5u61RtAYAAADo&#13;&#10;gUI2i/EW7hOfM49CNgAAAEATUVFR8vRDj8kNu3bIjTPuk13ph2xxaeKjo+Wxm26XIQMGaxCNfY0Z&#13;&#10;MUqG9Dtfpj/5L/lw5XLb5GHC4Avk7htvlcjISA2igZ2kHthr+mkrxsXx8ByAtmJiYqRls+b+15WX&#13;&#10;Xu4P0yg4KiouloKiQiksLJTsnGwpLS0Vj9cjHs+/i44iHOHicET4v+yQlJQkSQmJ/s6TMdHRXGwc&#13;&#10;l/FnoVHYZrz6ntf7j1/icjmluKREcnJz/fddXl6uOF0u8Xg8f3yZwyiKczjCJTzcIQ6HQ+Lj4vz3&#13;&#10;nvFeMSkxUaIioyQ6Opo/bwEAAAALoJDNYjyFB8TnPv1vvAEAAABQo1njpvLNG+/LN99/K1Of/JcU&#13;&#10;lJSEbKaHd+shj907nQeRmjAezj3xwD9lyv79cvND98nvqXtC9qxNaqXIK/+aLbVrpWgQDezo921b&#13;&#10;TD916waNuJcAWIpRDJQQH+9/SVUj8gZcQCgTGRnlfyUlJpFkAAAAwAb4+onV+DzizT/g/ycAAAAA&#13;&#10;/fTv3U9+++hrmTP1bkkOsYctfdt1kB9eWyBPTX+UIjYN1a9bVz6e96Z8/NSL0q1Fq9A6W7Vq8tbD&#13;&#10;M+Xr1xdSxIagWrZ2tenbt2nSnIsKAAAAAAAA2xMK2SzI5xFX5lrxOnPtngkAAABAWxERDrng/GHy&#13;&#10;8wefy2vTH5WG1WtY+mKd2+osWfnGB/LyzKelTkptDSLCyZzVsrW8/fRLsnTe29LrrPaWzlX1ChXl&#13;&#10;5fsflu/f/ki6n9NNg4hgZ8bwso2p5o8WbdWkGfcVAAAAAAAAbE8YLWpN3qKD4nMViERXtnsqAAAA&#13;&#10;AK0ZY5d6dushS7v1kP0HD8g7i9+XVz//WJxut/YXLj46RiYNv0iuHHWZVK5YSYOIUF4N69eXV594&#13;&#10;VnLz8mTJ0i/l+QVvy8GsTO3zGB4WJud37iqTx06Uls3oVAV95OTmiNfnMz2eRg0acpUBAAAAAABg&#13;&#10;e0IhmzV5S7PFm7tTHHEpIuEOu6cDAAAAsIS6tevI3TdOlbtuvFX2pu7zFxa9+/USOXQsS5vwK8Un&#13;&#10;yEW9+8mooSOkScNGEhYWpkFUOFMVkpJkzIhR/texnGz5fsUyeefzxfLb7t3iE/OLck6HIzzcX7w2&#13;&#10;ZthF0ql9B4mMjOS6l4HT6ZRdqXvEER4hzRo31j5eq9u6fZuSE9SpRadLAAAAAAAAQChksyifR5yH&#13;&#10;V4sjua2Ex1SxezYAAAAASwmTMH+nrBsnXud/ZefmyE9rfpLPli2Vpb+uFZfHE7DjGLG0rFtXLh00&#13;&#10;TPqd11tqWnwEKk7N6K538bAR/pfL5ZQNmzfKl8uWyqJl30pOYWFAM1j5P4WTI84fLs0bN/F3MMTJ&#13;&#10;uVwu2b57pyz78QdZ9N3XknrksP/Xt6hdR5a8+h7ZU2zZ6pWmbxAVESHx8fGanRQAAAAAAAAIDgrZ&#13;&#10;LMoYL+rN3y/hMcn+x08AAAAArKlShYoyZMBg/8tgjIHcf3C/7Ni9S9Zv3SSbd++UzftTz3gcadWk&#13;&#10;CnJWw8bSumkzOat5S2naqKm/cM3hoMuzXUVGRknHdh38r2m33CklpaWSduiQ7Ni9XTbt2CYbd26X&#13;&#10;TXt3S/YZFrjFRkVJy7r1pH3zVv57r1njZlI3pbbExMTY/RKcUl5+gWzftV1+WPOjfPnTCtmdnn7c&#13;&#10;LnpbDx7wX7+Y6GjtzhBKPl2xzPTT9Gp7tp1TCgAAAAAAAPwFhWwW5XPliTtrgzgqtZSwCD78BwAA&#13;&#10;AEKFMQayTcvW/tfFwy7841Qej0cKi4qlqKhQcvJyxelySnZOtpSUlIjX5/X/Gke4QxLiEyQxIUGi&#13;&#10;o2MkuXJliYuJlejoaLpd4ZSMIqhGDRr4X+f3G/THL/d6vVJaWipFJcWSdeyYlJaWSGFRoeTn54vb&#13;&#10;++8OguFh4RIVGSWVK1eW6KgoqVihosTHxUt8XBz3XjkUFhb6u+R9sexb+fTH5ZJbVFTm//P6jRuk&#13;&#10;S8fOGpwiNOUXFEhGTrbpZxvcs4/dUwsAAAAAAAD8gUI2C/MUHRKfu4BCNgAAAMAGjM5pSYkJ/leN&#13;&#10;6tW55AgYoxAtNjbW/0quVJnEm8QoEDyalSWbtmyU71f/KF+t+Uky8/NOe/EPlnxCIZtCq9euVrJ4&#13;&#10;x3YdNTkhAAAAAAAAEHwUslkY40UBAAAAALAWp9MpN9x/hyxb/6u4vV7TYl/843J51OORCMYFK/HG&#13;&#10;4g9MXzbK4ZBaNWtqcT4AAAAAAABAB8z3sDBjvKgr8zfxuYvtngoAAAAAACwhIiLC9CI2g8frlaXL&#13;&#10;v+MmUKCouFh+VLq7wwAAIABJREFU3LLJ9IUHdOrC1xIBAAAAAACAP6GQzeJ8rhzxeUrtngYAAAAA&#13;&#10;ACzBGNXau30HJaFOn/s0N4ECiz79SHziM33h4X0GaHA6AAAAAAAAQB8Uslmcp2Cv+Jx5dk8DAAAA&#13;&#10;AACWMXLQMCWhpmcfky07tnMjmMjr9cqst15VsnbnDp2DdCoAAAAAAABATxSyWZyvNFvch1eJeF12&#13;&#10;TwUAAAAAAJbQrVMXZWFOf+pxbgITrVq7WvKKi0xft3blZKmQlBTEkwEAAAAAAAD6oZAtBHiK0sTr&#13;&#10;KrB7GgAAAAAAsIT4+HhpWqu2klB/3rFNtu/ayY1gkkfmPqNk3asuuDgIpwEAAAAAAAD0RiFbCGC8&#13;&#10;KAAAAAAA1jL+QnWFTNfcf4f4uB/O2MrVP8rWg/uVrD2478CAngUAAAAAAACwAgrZQgDjRQEAAAAA&#13;&#10;sJb+5/VRFu/+zKPy6ZefcUecAbfbI7c8NkPJ2nWrVJUa1WsE6CQAAAAAAACAdVDIFiIYLwoAAAAA&#13;&#10;gHVUSa4i9aupK2a6fc7jUlhYyB1xml566xXJKlDzOcvdk64PwAkAAAAAAAAA66GQLUR48naIrzTH&#13;&#10;7mkAAAAAAMAy7r9uirJQXR6PXDH1evF6vdwQ5ZSWni5PvPO6krXjoqKkf69+CqMHAAAAAAAArItC&#13;&#10;thDhcxWIK2OF+Dyldk8FAAAAAACW0Kv7eVIxLl5ZqOv37JZHn32Sm6EcnE6nXHjDBPH6fErWv2Hk&#13;&#10;ZRLhcCiKHgAAAAAAALA2CtlCiCc/VXzOXLunAQAAAAAASwgPD5cpo69QGuq8Tz+SxUs+4YYoo8n3&#13;&#10;3S6Z+XnK1r/i4tHK1gYAAAAAAACsjkK2EOJz54vP47J7GgAAAAAAsIzRF46U8LAwpeFOnf24/PTz&#13;&#10;am6KUzC61y1dv07Z+qP79JekxERl6wMAAAAAAABWRyFbCPG58kS8TrunAQAAAAAAy4iLjZVJw0Yo&#13;&#10;DdcnPhk77XbZtWcPN8YJvPruG/Lix4uUrW8UK0676Q5l6wMAAAAAAAChgEK2EOJzFYgrY4X4PKV2&#13;&#10;TwUAAAAAAJZx27VTJC4qWmm4Xp9PBk8eLz//+gs3xv9YsPgDmfHKi0r3uO7CSyQ+Pl7pHgAAAAAA&#13;&#10;AIDVUcgWYjz5qeJz5to9DQAAAAAAWEZUVJTce9U1ysN1eTxy6V03y7sfLeTm+I8nX3xW7n5uttI9&#13;&#10;IsLDZcqE65TuAQAAAAD/x96dBll2l4cdfrtn0UiyhkUskiAglsRGgAM2i4khMbjAoAAyslhNQUg5&#13;&#10;mB1kAkmAimOIwYRAQkw52MYQYwyhEFhgwiIbswiQRtIgjRgkEDAjaaZnpqe7p3um79L3nuWf6rZQ&#13;&#10;MUij6eWu5zxPVVe19EH33PftT6pfnRcAqkDIVjFleypS1qz7GAAAAGCsvPDC58W9z9g+kEd+y5+8&#13;&#10;P37vD94SWZbV9o9k+bu/6q1vjD++5BN9/6z3vP5NsW3btr5/DgAAAACMOyFbxTgvCgAAAONncnIy&#13;&#10;PvzO9w7suf/mm1+PX33+s+OmH/+odn8tP9qzJx570fnxxauu7PtnnfdPHhi/ef6z+/45AAAAAFAF&#13;&#10;QrYKcl4UAAAAxs8jfuG8eMGTnzqw555ZPBa/8YqXxtve/Y5otduV/4vpdrvxh+9/Tzztd18SR1ut&#13;&#10;vn/eREzEh971vr5/DgAAAABUhZCtgpwXBQAAgPH09je9NbafetpAn/2v//5L8cgLnhof+cRfRVmW&#13;&#10;lfvLWf5Ol37hc/HoC58eH/r8pZEiDeRz3/ayfxdn3/esgXwWAAAAAFSBkK2Cls+Ldvd/KVIuZgMA&#13;&#10;AIBxsmXLlrj0A38RkxMTA33qMqV4+4c/GI+58Bnx8U9/MtoVeENblmXxt1/+f/GE5z4zLv4f745W&#13;&#10;pzOwz37Cwx4e//ZFLx3Y5wEAAABAFQjZKqpsHYzUXaz7GAAAAGDsPOgBD4g/evXFQ3ns+WYj3vrB&#13;&#10;/xWPuOCp8e/f8db40d49Yze/ufkj8b4//eN42DOfEq/77++Mw8eODvTzTzvllPjQu98/0M8EAAAA&#13;&#10;gCrYbIvVVDT3eSMbAAAAjKnnXvBb8dWrvh1fvOrKoXyB5Te0ffobX1v5udcZZ8RvP/1Z8YynPC0e&#13;&#10;cu6DY/PmTSM11JRSHDh0ML5xxTfjI5+9JH54YGqoz/Oxd70vTjv11KE+AwAAAACMIyFbVZXd6O6/&#13;&#10;LLb9s5fExObT6z4NAAAAGDsfeMd74qkveV7smT441EefXVyM93/q4ys/EzERjzz3QfG83zg/nvj4&#13;&#10;X41zzj4ntmwe7P9eKssyDs/MxLXfvTY+/9WvxGXXXBl5WQ70GU7kv73mjfHoRz5qJJ4FAAAAAMaN&#13;&#10;kK3CUtaIVHSEbAAAADCGJicn44sf/ng8++UviR9M7RuJL5AixfU374nr//QDEcs/EXHW3e8Rjzvv&#13;&#10;EXHeQ/5pPPTcB8fZZ50TZ97jHnH6aafHtm3bYnJiYuW7rOq/n9JKqLa0tBTtzlIsLByNg9MHYu++&#13;&#10;W+PGH/0gdn7/xvjxoQMrb4wbNRc//8Xx3AsuHLnnAgAAAIBxIWSrsLK1fyVmi1PuWfdRAAAAwFja&#13;&#10;unVr/O2f/1Vc+Ip/E7tvvXkkv8Khhfn43LcvX/k5kU2Tk7Fty5bYsmnzSth2zplnxsTEZEzNzqzE&#13;&#10;cd08j6Usi2JE3qy2Vq+58Pnxut955Xg9NAAAAACMGCFbhZWd+SiP7olNp98vYmJT3ccBAAAAY2nL&#13;&#10;li1x6Z99NC565cviur0/HsvvsByoNTudiOis/PORZmPoz9Qrr/2tF8TvveK11fgyAAAAADBEq7vr&#13;&#10;wHhKRWSzV0fZPWqBAAAAMMY2bdoUn/qTj8TTH/sr1jgiJmIi/uvvvkbEBgAAAAA9ImSruNvPiwIA&#13;&#10;AABjbfPmTfG/3/neeNVznmuRQ7Ycsf3F7/9h/PZFL6z1HAAAAACgl4RsFfeT86LLb2cDAAAAxt+b&#13;&#10;XvWG+Ojb3x2nbT3FNofgvne7e/z9n38snvzEf1W77w4AAAAA/SRkqzrnRQEAAKBynvSEJ8a3P3Fp&#13;&#10;POBe97bcAXr0Qx4aX/vYp+PB555bm+8MAAAAAIMiZKsB50UBAACgeu62fXt89a8/Exc//8UxOTFh&#13;&#10;w320PN8/evXF8ZkP/mVs27atst8TAAAAAIZJyFYDPzkvmvJm3UcBAAAAlTI5ORmv+51Xxrc+9pn4&#13;&#10;+fvd33L7YPmtd9/4y0/F83/zosp9NwAAAAAYJUK2OrjtvGh24Ot1nwQAAABU0ln3uU986f98Mj7y&#13;&#10;+++Ke51xhiX3wNbNm+O9r39zfO3jfxP3O/vssf8+AAAAADDqhGw1kbLFKJoH6z4GAAAAqLRfe+K/&#13;&#10;jB2XfCHe+arXx9ZNmyx7nV769GfGdz/7d3HhMy+ICWdbAQAAAGAghGw1UTT3RT67I1LeqvsoAAAA&#13;&#10;oNKWz42+8DnPi+99/h/if178H+PeZ2y38FWYnJiIl53/7PjOJV+I//LG/xRbt24d+WcGAAAAgCoR&#13;&#10;stVF2Y2UNyOf3VX3SQAAAEAtbN68OS44/1mx4zNfjE+++/3x0LPPsfg7sWlyMl570Qvju5+9LP7z&#13;&#10;xf8h7nG3u43cMwIAAABAHWy25XrJZq+OLWc9oe5jAAAAgNpYPoz5uF96TPzdRz8Vh6YPxWe+8Ln4&#13;&#10;s0s/FUdb9X5r+8Mf8MB49YteGr/+pCd7+xoAAAAAjAAhW82UrQMRqYyY8DI+AAAAqJuz7ntWvOpl&#13;&#10;L1/5+dHePfF/P3tJfPIrX47G0lItJrH91NPi5c95brzggovizHvecwSeCAAAAAD4CSFbzZTNfVEs&#13;&#10;3hKbtj+o7qMAAACAWnvogx4cb3vDm+Otb3hzTE8fiiuu2RGXfPkLceX3vxdlSpUYzURMxON//hfi&#13;&#10;wqedH096/L9YCfkAAAAAgNEkZKuhYnankA0AAABYMXHbm9qe868vWPkpyzLm5o/Ed2/YHVdee018&#13;&#10;Y+fV8cODU2MRt20/9dR40i8+On79CU+MX/7nvxT3P+d+MTnprfQAAAAAMA6EbDXUnb0mtj7oQudF&#13;&#10;AQAAgDtYDr/ufea94ilP+rWVn7csv+G9LGP+6ELsvWVv7P7+jbHr+9+Lq2/8Xhw4ciRSDD5wm5yY&#13;&#10;iHPvc1Y87ryHx2Me+ah4xMMeEQ+43/3j1FNPtVAAAAAAGFNCthpyXhQAgFH14mc8K1pL7Z4+3S+e&#13;&#10;90j75qR+5dGPjbwoejqorVu2GjyVsRy3nXmPe678POZRv3zc18ryPLqdTjRbrVhsNKLVbsbRY8ei&#13;&#10;3VmKhaMLkWVZHFv+90utKIpiJYoryjLSbW94m5iYiE2TkzE5uSk2b9oU23/ujPi500+Pbadsi7tv&#13;&#10;v1ucfvrpsf2M7Sv//rTTTo9Tt50SW7Zs8ccFAAAAABUzcfQfXjT6dyHouW0PfE5sffBFBgsAAAAA&#13;&#10;AAAAAAzbH7gtWVPL50UjlXUfAwAAAAAAAAAAMAKEbDX1k/OiAAAAAAAAAAAAwyZkq7GydajuIwAA&#13;&#10;AAAAAAAAAEaAkK3Gstmr6z4CAAAAAAAAAABgBAjZaiyf2REpb9V9DAAAAAAAAAAAwJAJ2Woun91V&#13;&#10;9xEAAAAAAAAAAABDJmSrOedFAQAAAAAAAACAYROy1ZzzogAAAAAAAAAAwLAJ2XBeFAAAAAAAAAAA&#13;&#10;GCohG86LAgAAAAAAAAAAQyVkw3lRAAAAAAAAAABgqIRsrHBeFAAAAAAAAAAAGBYhGyucFwUAAAAA&#13;&#10;AAAAAIZFyMaKsnUgIpWGAQAAAAAAAAAADJyQjRVlc18Ui7cYBgAAAAAAAAAAMHBCNm5XzO40DAAA&#13;&#10;AAAAAAAAYOCEbNyuO3uN86IAAAAAAAAAAMDACdm43cp50eaUgQAAAAAAAAAAAAMlZOM4aWnOQAAA&#13;&#10;AAAAAAAAgIESsnGcbGangQAAAAAAAAAAAAMlZOM4+ewOAwEAAAAAAAAAAAZKyMZxUt6MfPY6QwEA&#13;&#10;AAAAAAAAAAZGyMYdOC8KAAAAAAAAAAAMkpCNO3BeFAAAAAAAAAAAGCQhG3eQymzlxCgAAAAAAAAA&#13;&#10;AMAgCNm4o7Ib2YGvGwwAAAAAAAAAADAQQjbuVDZzjcEAAAAAAAAAAAADIWTjThWNvc6LAgAAAAAA&#13;&#10;AAAAAyFk4845LwoAAAAAAAAAAAyIkI0Tcl4UAAAAAAAAAAAYBCEbJ+S8KAAAAAAAAAAAMAhCNk7M&#13;&#10;eVEAAAAAAAAAAGAAhGzcJedFAQAAAAAAAACAfhOycZf+8bxoy5AAAAAAAAAAAIC+EbJx18puFI39&#13;&#10;hgQAAAAAAAAAAPSNkI2TKmZ2GhIAAAAAAAAAANA3QjZOKpu7ypAAAAAAAAAAAIC+EbJxUmX7cBSN&#13;&#10;fQYFAAAAAAAAAAD0hZCNVckPftOgAAAAAAAAAACAvhCysSrOiwIAAAAAAAAAAP0iZGNVnBcFAAAA&#13;&#10;AAAAAAD6RcjGqjkvCgAAAAAAAAAA9IOQjVVzXhQAAAAAAAAAAOgHIRur5rwoAAAAAAAAAADQD0I2&#13;&#10;1qRc+IGBAQAAAAAAAAAAPSVkAwAAAAAAAAAAYKiEbKxJ99DXDQwAAAAAAAAAAOgpIRtrUizuiXJp&#13;&#10;ztAAAAAAAAAAAICeEbKxZsXstYYGAAAAAAAAAAD0jJCNNXNeFAAAAAAAAAAA6CUhG2vmvCgAAAAA&#13;&#10;AAAAANBLQjbWxXlRAAAAAAAAAACgV4RsrEu2cIPBAQAAAAAAAAAAPSFkY13ymR2R8pbhAQAAAAAA&#13;&#10;AAAAGyZkY93y2V2GBwAAAAAAAAAAbJiQjXXLZq82PAAAAAAAAAAAYMOEbKxb2ToQkUoDBAAAAAAA&#13;&#10;AAAANkTIxrqVzX1RLN5igAAAAAAAAAAAwIYI2diQ4sj1BggAAAAAAAAAAGyIkI0NyeZ2GSAAAAAA&#13;&#10;AAAAALAhQjY2pGjsjZQ3DREAAAAAAAAAAFg3IRsbU3YjO/B1QwQAAAAAAAAAANZNyMaGZTPXGCIA&#13;&#10;AAAAAAAAALBuQjY27B/Pi7YMEgAAAAAAAAAAWBchGxtXdiOfvtogAQAAAAAAAACAdRGy0RPZrJAN&#13;&#10;AAAAAAAAAABYHyEbPVG2pwwSAAAAAAAAAABYFyEbPVG2D0fR2GeYAAAAAAAAAADAmgnZ6Jn84DcN&#13;&#10;EwAAAAAAAAAAWDMhGz2TzV1lmAAAAAAAAAAAwJoJ2eiZlLciyiwiJUMFAAAAAAAAAABWTchGz6Ss&#13;&#10;EfnCTZGKlqECAAAAAAAAAACrJmSjp7LpKyN1Fw0VAAAAAAAAAABYNSEbPZXPXxvF4s3OiwIAAAAA&#13;&#10;AAAAAKsmZKOnUmc+8rnrnRcFAAAAAAAAAABWTchGz5XtQ5GypsECAAAAAAAAAACrImSj58r2wSgb&#13;&#10;+5ffz2a4AAAAAAAAAADASQnZ6LmUHYt8blekvGO4AAAAAAAAAADASQnZ6Isyb0SUXcMFAAAAAAAA&#13;&#10;AABOSshGX5StqUhZw3ABAAAAAAAAAICTErLRF2V7OlLRNlwAAAAAAAAAAOCkhGz0R9mN7v7LIuVN&#13;&#10;AwYAAAAAAAAAAO6SkI2+KVsHI3UXDRgAAAAAAAAAALhLQjb6pmju80Y2AAAAAAAAAADgpIRs9E/Z&#13;&#10;jezQtyIVHUMGAAAAAAAAAABOSMhGXxWLN0fqHjVkAAAAAAAAAADghIRs9FXZnoqUOS8KAAAAAAAA&#13;&#10;AACcmJCNvkpZI7JDlzsvCgAAAAAAAAAAnJCQjb4rl2Yi5S2DBgAAAAAAAAAA7pSQjb5L3aMR3sgG&#13;&#10;AAAAAAAAAACcgJCNvivbB6JYvDkiJcMGAAAAAAAAAADuQMhG36W8Hfnc9ZEK50UBAAAAAAAAAIA7&#13;&#10;ErIxEGX7UKSsadgAAAAAAAAAAMAdCNkYiLJ9MMrG/uX3sxk4AAAAAAAAAABwHCEbA5GyY5HP7YqU&#13;&#10;dwwcAAAAAAAAAAA4jpCNgSnzRkTZNXAAAAAAAAAAAOA4QjYGJi3NRMpbBg4AAAAAAAAAABxHyMbA&#13;&#10;FM19kfKmgQMAAAAAAAAAAMcRsjE4ZTe6+y8TswEAAAAAAAAAAMcRsjFQZetgpO6ioQMAAAAAAAAA&#13;&#10;ALcTsjFQKW9EKjNDBwAAAAAAAAAAbidkY6DKznyUi7dGpNLgAQAAAAAAAACAFUI2BqvsRjb3nUhZ&#13;&#10;w+ABAAAAAAAAAIAVQjYGrmxNCdkAAAAAAAAAAIDbCdkYuNSZjaKxfF40GT4AAAAAAAAAACBkY/BS&#13;&#10;3o587vpIRcv0AQAAAAAAAAAAIRvDUbYPRMqapg8AAAAAAAAAAAjZGI6yfTCKxr7l97PZAAAAAAAA&#13;&#10;AAAA1JyQjaFIWSOK5fOieccCAAAAAAAAAACg5oRsDE25NB0pd14UAAAAAAAAAADqTsjG0KS8FVFm&#13;&#10;FgAAAAAAAAAAADUnZGNoiuY+b2QDAAAAAAAAAACEbAxR2Y3u/svEbAAAAAAAAAAAUHNCNoaqbM9E&#13;&#10;yoRsAAAAAAAAAABQZ0I2hqpsTwnZAAAAAAAAAACg5oRsDFXKGpEdujxS0bEIAAAAAAAAAACoKSEb&#13;&#10;Q1cuzUTKWxYBAAAAAAAAAAA1JWRj6IrG3kjdYxYBAAAAAAAAAAA1JWRj6FJnPvLpKyLKzDIAAAAA&#13;&#10;AAAAAKCGhGyMhGLlvGjbMgAAAAAAAAAAoIaEbIyEsjUVKWtYBgAAAAAAAAAA1JCQDQAAAAAAAAAA&#13;&#10;gKESsjESyua+SLk3sgEAAAAAAAAAQB0J2RgZ3amvRMqbFgIAAAAAAAAAADUjZGNklK2DkbqLFgIA&#13;&#10;AAAAAAAAADUjZGNklEvTkfK2hQAAAAAAAAAAQM0I2RgZKWtEdujySEXHUgAAAAAAAAAAoEaEbIyU&#13;&#10;YvHmSN2jlgIAAAAAAAAAADUiZGOklJ3DzosCAAAAAAAAAEDNCNkYKakzH/n0FRFlZjEAAAAAAAAA&#13;&#10;AFATQjZGTtGaijJrWAwAAAAAAAAAANSEkI2RUy7NRDgvCgAAAAAAAAAAtSFkY+Sk7tEoW4eWf7Mc&#13;&#10;AAAAAAAAAACoASEbIydlxyKf3x2p6FoOAAAAAAAAAADUgJCNkVS2pyPlTcsBAAAAAAAAAIAaELIx&#13;&#10;ksrW/khZw3IAAAAAAAAAAKAGhGyMpLIzH+XiLRGptCAAAAAAAAAAAKg4IRujKRWRzV3nrWwAAAAA&#13;&#10;AAAAAFADQjZGVtmaErIBAAAAAAAAAEANCNkYWakzG0Xj1oiULAkAAAAAAAAAACpMyMbISnk78iPf&#13;&#10;i1S0LQkAAAAAAAAAACpMyMZIK9uHIuUtSwIAAAAAAAAAgAoTsjHSUr4YUXQtCQAAAAAAAAAAKkzI&#13;&#10;xkgrm/si5Q1LAgAAAAAAAACAChOyMfK6U1+JlDctCgAAAAAAAAAAKkrIxsgrWwcjdRctCgAAAAAA&#13;&#10;AAAAKkrIxsgrl6Yj5W2LAgAAAAAAAACAihKyMfJS0Y2yeSAilZYFAAAAAAAAAAAVJGRj9JXdyI9c&#13;&#10;FylvWhYAAAAAAAAAAFSQkI2xULQORMoalgUAAAAAAAAAABUkZGMspKXpKBr7l3+zMAAAAAAAAAAA&#13;&#10;qBghG2Mh5e0ojuyOlHcsDAAAAAAAAAAAKkbIxthYOS+aOy8KAAAAAAAAAABVI2RjbJRLByNlTQsD&#13;&#10;AAAAAAAAAICKEbIxNlYitpRbGAAAAAAAAAAAVIyQjfFRdqM79bXIF26yNAAAAAAAAAAAqBAhG2Ol&#13;&#10;bE1FMbPT0gAAAAAAAAAAoEKEbIyVsj0V2dxVlgYAAAAAAAAAABUiZGOspKwRZftwlEtzFgcAAAAA&#13;&#10;AAAAABUhZGMsFbPXWhwAAAAAAAAAAFSEkI2xlC3cYHEAAAAAAAAAAFARQjbGUj6zI1LesjwAAAAA&#13;&#10;AAAAAKgAIRtjq1i4yfIAAAAAAAAAAKAChGyMrWxmp+UBAAAAAAAAAEAFCNkYW8XR3ZYHAAAAAAAA&#13;&#10;AAAVIGRjbKW8FanoWCAAAAAAAAAAAIw5IRtjK2WNKOZvtEAAAAAAAAAAABhzQjbGWjaz0wIBAAAA&#13;&#10;AAAAAGDMCdkYa/n8tRGptEQAAAAAAAAAABhjQjbGWurMR7F4iyUCAAAAAAAAAMAYE7Ix9ooj11si&#13;&#10;AAAAAAAAAACMMSEbY69oz1oiAAAAAAAAAACMMSEbYy+f3WGJAAAAAAAAAAAwxoRsjL2UN6No7LNI&#13;&#10;AAAAAAAAAAAYU0I2KqGY/Y5FAgAAAAAAAADAmBKyUQnZ7DUWCQAAAAAAAAAAY0rIRiWU3fmIVFom&#13;&#10;AAAAAAAAAACMISEblZA681Es3mKZAAAAAAAAAAAwhoRsVEYxu9MyAQAAAAAAAABgDAnZqIzsyC7L&#13;&#10;BAAAAAAAAACAMSRkozKK5v5IectCAQAAAAAAAABgzAjZqI6yG/n01RYKAAAAAAAAAABjRshGpWTz&#13;&#10;zosCAAAAAAAAAMC4EbJRKcWxmyLKzFIBAAAAAAAAAGCMCNmolNSZj/zYXksFAAAAAAAAAIAxImSj&#13;&#10;csoj11sqAAAAAAAAAACMESEblZO3DlgqAAAAAAAAAACMESEblVPM77ZUAAAAAAAAAAAYI0I2Kifl&#13;&#10;zcgXbrJYAAAAAAAAAAAYE0I2KqmY2WmxAAAAAAAAAAAwJoRsVFJ+9AaLBQAAAAAAAACAMSFko5KK&#13;&#10;xT1RLs1ZLgAAAAAAAAAAjAEhG5VVLNxkuQAAAAAAAAAAMAaEbFRWNnu15QIAAAAAAAAAwBgQslFZ&#13;&#10;xfxuywUAAAAAAAAAgDEgZKOyUt6M3HlRAAAAAAAAAAAYeUI2Kq2Y2WnBAAAAAAAAAAAw4oRsAAAA&#13;&#10;AAAAAAAADJWQjUrLj95gwQAAAAAAAAAAMOKEbFRasbgnyqU5SwYAAAAAAAAAgBEmZKPyioWbLBkA&#13;&#10;AAAAAAAAAEaYkI3Ky+edFwUAAAAAAAAAgFEmZKPy8tkdlgwAAAAAAAAAACNMyEblpbwZRWOfRQMA&#13;&#10;AAAAAAAAwIgSslELxex3LBoAAAAAAAAAAEaUkI1ayGavsWgAAAAAAAAAABhRQjZqoVjcEylvWTYA&#13;&#10;AAAAAAAAAIwgIRu1kc/usmwAAAAAAAAAABhBQjZqIy0dtmwAAAAAAAAAABhBQjZqI5u/wbIBAAAA&#13;&#10;AAAAAGAECdmojbJ5c6SiY+EAAAAAAAAAADBihGzURsoaUczfaOEAAAAAAAAAADBihGzUSj63y8IB&#13;&#10;AAAAAAAAAGDECNmolXx+V0QqLR0AAAAAAAAAAEaIkI1aKdvTUTSnLB0AAAAAAAAAAEaIkI3aKRd+&#13;&#10;YOkAAAAAAAAAADBChGzUTjZ3naUDAAAAAAAAAMAIEbJRO8XiDyPKzOIBAAAAAAAAAGBECNmonZQ1&#13;&#10;ouwes3gAAAAAAAAAABgRQjZqqZi91uIBAAAAAAAAAGBECNmopWzhBosHAAAAAAAAAIARIWSjlor5&#13;&#10;3RYPAAAAAAAAAAAjQshGLaW8GfnCTZYPAAAAAAAAAAAjQMhGbaXmQcsHAAAAAAAAAIARIGSjtrL5&#13;&#10;XZYPAAAAAAAAAAAjQMhGbRXHbopIpT8AAAAAAAAAAAAYMiEbtZU681Es3uIPAAAAAAAAAAAAhkzI&#13;&#10;Rq0VR66v+wgAAAAAAAAAAGDohGzUWja3q+4jAAAAAAAAAACAoROyUWtFY2+kolP3MQAAAAAAAAAA&#13;&#10;wFAJ2ai3shtl+3DdpwAAAAAAAAAAAEMlZKP2yoUf1H0EAAAAAAAAAAAwVEI2aq87c3XdRwAAAAAA&#13;&#10;AAAAAEMlZKP2ioXddR8BAAAAAAAAAAAMlZANIiKfvc4YAAAAAAAAAABgSIRssPxWtvkbjQEAAAAA&#13;&#10;AAAAAIZEyAbLb2Q7eoMxAAAAAAAAAADAkAjZYPmNbIt7olyaMwoAAAAAAAAAABgCIRvcpli4ySgA&#13;&#10;AAAAAAAAAGAIhGxwm3zeeVEAAAAAAAAAABgGIRvcJp/dYRQAAAAAAAAAADAEQja4TSqzSEXHOAAA&#13;&#10;AAAAAAAAYMCEbPATZTeK+RuNAwAAAAAAAAAABkzIBj8ln9tlHAAAAAAAAAAAMGBCNvgp+byQDQAA&#13;&#10;AAAAAAAABk3IBj+lbE9HypsRqTAWAAAAAAAAAAAYECEb/Iz80BVRdo8ZCwAAAAAAAAAADIiQDX5G&#13;&#10;2Z6JKDPST/z3AAAgAElEQVRjAQAAAAAAAACAARGywc/Ij94QKW8bCwAAAAAAAAAADIiQDX5Gsbgn&#13;&#10;8ukrvJUNAAAAAAAAAAAGRMgGd6JYmvFWNgAAAAAAAAAAGBAhG9yJtBKytYwGAAAAAAAAAAAGQMgG&#13;&#10;dyLljUhOiwIAAAAAAAAAwEAI2eBOlJ35KBdvjUil8QAAAAAAAAAAQJ8J2eDOlN3I56+PVLSNBwAA&#13;&#10;AAAAAAAA+kzIBidQtmciZU3jAQAAAAAAAACAPhOywQmU7YOR8pbxAAAAAAAAAABAnwnZ4ARSdizK&#13;&#10;YzdHpNKIAAAAAAAAAACgj4RscBey+e9GyhpGBAAAAAAAAAAAfSRkg7tQtg9FyptGBAAAAAAAAAAA&#13;&#10;fSRkg7uQlqajaOxf/s2YAAAAAAAAAACgT4RscBdS3o5i4cZIRdeYAAAAAAAAAACgT4RscBIrp0VT&#13;&#10;bkwAAAAAAAAAANAnQjY4ibI9EylrGhMAAAAAAAAAAPSJkA1OomxPCdkAAAAAAAAAAKCPhGxwEilr&#13;&#10;RH54R0SZGRUAAAAAAAAAAPSBkA1WoViaiZS3jQoAAAAAAAAAAPpAyAarkFZCtpZRAQAAAAAAAABA&#13;&#10;HwjZYBWK5r5IedOoAAAAAAAAAACgD4RssBplN7JD34pUdIwLAAAAAAAAAAB6TMgGq1Q6LwoAAAAA&#13;&#10;AAAAAH0hZINVWg7ZIm8bFwAAAAAAAAAA9JiQDVapbO6LlDeMCwAAAAAAAAAAekzIBgAAAAAAAAAA&#13;&#10;wFAJ2WANugcuj5S3jAwAAAAAAAAAAHpIyAZrkDozkfK2kQEAAAAAAAAAQA8J2WANyqXD3sgGAAAA&#13;&#10;AAAAAAA9JmSDNSjb01EcvioilcYGAAAAAAAAAAA9ImSDNSqW38pWOC8KAAAAAAAAAAC9ImSDNSrb&#13;&#10;M5GyprEBAAAAAAAAAECPCNlgjcrO4Ui5N7IBAAAAAAAAAECvCNlgjVJnPoqZayJSaXQAAAAAAAAA&#13;&#10;ANADQjZYh7x1IFLWMDoAAAAAAAAAAOgBIRusQ1qaiZS3jA4AAAAAAAAAAHpAyAbrkPJGpDIzOgAA&#13;&#10;AAAAAAAA6AEhG6xD2ZmPsrE/IiXjAwAAAAAAAACADRKywXqU3cjnb4hUtI0PAAAAAAAAAAA2SMgG&#13;&#10;65Q6M5FyIRsAAAAAAAAAAGyUkA3WqWwfjJQ3jQ8AAAAAAAAAADZIyAbrVHbmo1y8JSKVRggAAAAA&#13;&#10;AAAAABsgZIP1SkXk87sjFc6LAgAAAAAAAADARgjZYAPK9kykzHlRAAAAAAAAAADYCCEbbEDZORwp&#13;&#10;90Y2AAAAAAAAAADYCCEbbEDqHouycWtEKo0RAAAAAAAAAADWScgGG5GKyOd3Ryq8lQ0AAAAAAAAA&#13;&#10;ANZLyAYblPJWpKJrjAAAAAAAAAAAsE5CNtigsjUVKWsYIwAAAAAAAAAArJOQDTaobE9HOC0KAAAA&#13;&#10;AAAAAADrJmSDHugeuHzlxCgAAAAAAAAAALB2QjbogVS0IsrcKAEAAAAAAAAAYB2EbNADaWnGG9kA&#13;&#10;AAAAAAAAAGCdhGzQA+XSdKS8bZQAAAAAAAAAALAOQjbogZQ1oly8JSKVxgkAAAAAAAAAAGskZIMe&#13;&#10;yY5cFyk7ZpwAAAAAAAAAALBGQjbokbJ9KFLWMk4AAAAAAAAAAFgjIRv0SOrMRtGcWv7NSAEAAAAA&#13;&#10;AAAAYA2EbNAjKW9HatwakYRsAAAAAAAAAACwFkI26KFi6XCkom2kAAAAAAAA/H/27m03jiu74/BK&#13;&#10;MEGAvP8bzc0YGQwSRKZgje3RgRaipuTuJot9qtp7BZYHQmRRVJPsQx2+76If4L/68oddAAA8gJAN&#13;&#10;DqiuryLbW5MCAAAAAAAAAMADCNnggOp29vETowAAAAAAAAAAwP6EbHBAuZ1HufprRFazAgAAAAAA&#13;&#10;AADAnoRscGBlM4ssXmUDAAAAAAAAAIB9CdngwOr6KrK9NSsAAAAAAAAAAOxJyAYHVrezyM6LbAAA&#13;&#10;AAAAAAAAsC8hGxxYbudRrv4akdW0AAAAAAAAAACwByEbHEHZzCKLV9kAAAAAAAAAAGAfQjY4grq+&#13;&#10;imxvTQsAAAAAAAAAAHsQssERZHcTWVrTAgAAAAAAAADAHoRscAR18z5q8zoi07wAAAAAAAAAAPAN&#13;&#10;QjY4hrqLbn4RWdbmBQAAAAAAAACAbxCywZHk9iqyE7IBAAAAAAAAAMC3CNngSOpmFtmtzAsAAAAA&#13;&#10;AAAAAN8gZIMjqdt51OYyItPEAAAAAAAAAABwDyEbHEvdRTe/iCw+LwoAAAAAAAAAAPcRssERZVlF&#13;&#10;1M7EAAAAAAAAAABwDyEbHFFuriK7lYkBAAAAAAAAAOAeQjY4orp5F9n5tCgAAAAAAAAAANxHyAZH&#13;&#10;lG0T3ey7iNqaGQAAAAAAAAAAvkLIBkdW29tIIRsAAAAAAAAAAHyVkA2OLLdXPi8KAAAAAAAAAAD3&#13;&#10;ELLBkdXNLLJbmRkAAAAAAAAAAL5CyAZHVrfzqM1lRKapAQAAAAAAAADgDkI2OLa6i25+EVl8XhQA&#13;&#10;AAAAAAAAAO4iZIMTyO1VZCdkAwAAAAAAAACAuwjZ4ATqZhbZrUwNAAAAAAAAAAB3ELLBCdTtPGpz&#13;&#10;GZFpbgAAAAAAAAAA+AMhG5xC3UU3v4gsPi8KAAAAAAAAAAB/JGSDE8ntVWQnZAMAAAAAAAAAgD8S&#13;&#10;ssGJZLeKqK25AQAAAAAAAADgD4RscCJ1886LbAAAAAAAAAAAcAchG5xItk10s++8ygYAAAAAAAAA&#13;&#10;AH8gZIMTKpsrr7IBAAAAAAAAAMAfCNnghPJjyLYyOQAAAAAAAAAA/D9CNjihunnnRTYAAAAAAAAA&#13;&#10;APgDIRucULZNdLPvom4+mB0AAAAAAAAAAP5JyAYnVnfzqM0bswMAAAAAAAAAwD8J2eDE6voqyvy5&#13;&#10;2QEAAAAAAAAA4J/+ZAg4rbqdRbds49/tDgAAAAAAAAAAHwnZ4MRyO4+ynUd2q/iXP/2H+QEAAAAA&#13;&#10;AAAAmDyfFgUAAAAAAAAAAOCshGxwJmXxwvQAAAAAAAAAAExeCNngfMr8ufUBAAAAAAAAAJi8ELLB&#13;&#10;+XTLC+sDAAAAAAAAADB5IWSD8yk3P0d2KxcAAAAAAAAAAGDyhGxwRmXxwvwAAAAAAAAAAEyekA3O&#13;&#10;qMyfmx8AAAAAAAAAgMkTssEZdcsL8wMAAAAAAAAAMHlCNjijcvNzZLdyAgAAAAAAAAAAJk3IBmdW&#13;&#10;mksnAAAAAAAAAABg0oRscGZ18dwJAAAAAAAAAACYNCEbnFlZv3cCAAAAAAAAAAAmTcgGZ1aW3zsB&#13;&#10;AAAAAAAAAACTJmSDM6vrd5HdyhkAAAAAAAAAAJgsIRv0QPf+v50BAAAAAAAAAIDJErJBD3TzC2cA&#13;&#10;AAAAAAAAAGCyhGzQA2X5vTMAAAAAAAAAADBZQjbogbp+F1m2TgEAAAAAAAAAwCQJ2aAnyvy5UwAA&#13;&#10;AAAAAAAAMElCNugJIRsAAAAAAAAAAFMlZIOe6JYXTgEAAAAAAAAAwCQJ2aAnyu1lZNk6BwAAAAAA&#13;&#10;AAAAkyNkg76ou6jrmXMAAAAAAAAAADA5Qjbokbr4wTkAAAAAAAAAAJgcIRv0SLu4cA4AAAAAAAAA&#13;&#10;ACZHyAY9Upt/OAcAAAAAAAAAAJMjZIMeqetZ1M0HJwEAAAAAAAAAYFKEbNAzQjYAAAAAAAAAAKZG&#13;&#10;yAY9UxfPnQQAAAAAAAAAgEkRskHPtPMLJwEAAAAAAAAAYFKEbNAz9fZlRFZnAQAAAAAAAABgMoRs&#13;&#10;0DPZNlFuf3EWAAAAAAAAAAAmQ8gGPVQXPzgLAAAAAAAAAACTIWSDHqrrK2cBAAAAAAAAAGAyhGzQ&#13;&#10;Q93ywlkAAAAAAAAAAJgMIRv0ULn5ObJbOQ0AAAAAAAAAAJMgZIOeKs2l0wAAAAAAAAAAMAlCNuip&#13;&#10;unjuNAAAAAAAAAAATIKQDXqqnV84DQAAAAAAAAAAkyBkg54qi2dOAwAAAAAAAADAJAjZoMe6xQvn&#13;&#10;AQAAAAAAAABg9IRs0GPZvHYeAAAAAAAAAABGT8gGPdYuLpwHAAAAAAAAAIDRE7JBj5X5M+cBAAAA&#13;&#10;AAAAAGD0hGzQY1nbyLJ1IgAAAAAAAAAARk3IBn1Wd1GWPzoRAAAAAAAAAACjJmSDnqvXQjYAAAAA&#13;&#10;AAAAAMZNyAY9184vnAgAAAAAAAAAgFETskHP1duXEbV1JgAAAAAAAAAARkvIBj2XbROluXQmAAAA&#13;&#10;AAAAAABGS8gGA1Cvf3ImAAAAAAAAAABGS8gGA1DXV84EAAAAAAAAAMBoCdlgALrlhTMBAAAAAAAA&#13;&#10;ADBaQjYYgHLzszMBAAAAAAAAADBaQjYYiG7xwqkAAAAAAAAAABglIRsMRG4+OBUAAAAAAAAAAKMk&#13;&#10;ZIOB6OYXTgUAAAAAAAAAwCgJ2WAgyo1PiwIAAAAAAAAAME5CNhiIup5Flq1zAQAAAAAAAAAwOkI2&#13;&#10;GIq6izJ/7lwAAAAAAAAAAIyOkA0GpF7/6FwAAAAAAAAAAIyOkA0GpF3+3bkAAAAAAAAAABgdIRsM&#13;&#10;SL19GVFbJwMAAAAAAAAAYFSEbDAg2TZRmksnAwAAAAAAAABgVIRsMDD1+icnAwAAAAAAAABgVIRs&#13;&#10;MDB1feVkAAAAAAAAAACMipANBqZbXjgZAAAAAAAAAACjImSDgSk3PzsZAAAAAAAAAACjImSDAeoW&#13;&#10;L5wNAAAAAAAAAIDRELLBANXFc2cDAAAAAAAAAGA0hGwwQO38wtkAAAAAAAAAABgNIRsMUG3+4WwA&#13;&#10;AAAAAAAAAIyGkA0GKLvbKM0bpwMAAAAAAAAAYBSEbDBQtbl0OgAAAAAAAAAARkHIBgPVzS+cDgAA&#13;&#10;AAAAAACAURCywUCV5TOnAwAAAAAAAABgFIRsMFDZrSKyOh8AAAAAAAAAAIMnZIOByraJLBvnAwAA&#13;&#10;AAAAAABg8IRsMGBl8cL5AAAAAAAAAAAYPCEbDFhtXjkfAAAAAAAAAACDJ2SDAWvnF84HAAAAAAAA&#13;&#10;AMDgCdlgwMrimfMBAAAAAAAAADB4QjYYuNK8cUIAAAAAAAAAAAZNyAYDVxc/OCEAAAAAAAAAAIMm&#13;&#10;ZIOBaxcXTggAAAAAAAAAwKAJ2WDgavMPJwQAAAAAAAAAYNCEbDBwdT2LuvngjAAAAAAAAAAADJaQ&#13;&#10;DUYgd9fOCAAAAAAAAADAYAnZYATq9U/OCAAAAAAAAADAYAnZYAS66787IwAAAAAAAAAAgyVkgxEo&#13;&#10;QjYAAAAAAAAAAAZMyAYjUNfvIruVUwIAAAAAAAAAMEhCNhiJ7tcLpwQAAAAAAAAAYJCEbDASdenz&#13;&#10;ogAAAAAAAAAADJOQDUaiuxayAQAAAAAAAAAwTEI2GIm6/iWits4JAAAAAAAAAMDgCNlgJLJtojSX&#13;&#10;zgkAAAAAAAAAwOAI2WBE6vVPzgkAAAAAAAAAwOAI2WBE6vrKOQEAAAAAAAAAGBwhG4xI17x0TgAA&#13;&#10;AAAAAAAABkfIBiNSFs+cEwAAAAAAAACAwRGywch0ixdOCgAAAAAAAADAoAjZYGSyee2kAAAAAAAA&#13;&#10;AAAMipANRqaur5wUAAAAAAAAAIBBEbLByHTXf3dSAAAAAAAAAAAGRcgGI1PXv0TU1lkBAAAAAAAA&#13;&#10;ABgMIRuMTLZNlObSWQEAAAAAAAAAGAwhG4xQvXntrAAAAAAAAAAADIaQDUaou/7RWQEAAAAAAAAA&#13;&#10;GAwhG4xQ3cycFQAAAAAAAACAwRCywQiVxTNnBQAAAAAAAABgMIRsMFKleRNZts4LAAAAAAAAAEDv&#13;&#10;CdlgpOrih8hu5bwAAAAAAAAAAPSekA1Gqrt5FeFFNgAAAAAAAAAABkDIBiNVls8iu7XzAgAAAAAA&#13;&#10;AADQe0I2GKm6nkV5/7eIrE4MAAAAAAAAAECvCdlgxMp2EVk2TgwAAAAAAAAAQK8J2WDEcnvl86IA&#13;&#10;AAAAAAAAAPSekA1GrG5mkd3KiQEAAAAAAAAA6DUhG4xY3c4j6s6JAQAAAAAAAADoNSEbjFmWqLdv&#13;&#10;I7I6MwAAAAAAAAAAvSVkgzHLEt38eWRZOzMAAAAAAAAAAL0lZIORy3YZWbbODAAAAAAAAABAbwnZ&#13;&#10;YOTq9kNEt3FmAAAAAAAAAAB6S8gGI5fb95FFyAYAAAAAAAAAQH8J2WDksltHvXkdkdWpAQAAAAAA&#13;&#10;AADoJSEbTEC3+D6yu3VqAAAAAAAAAAB6ScgGE1A3Hz6+zAYAAAAAAAAAAH0kZIMJyLKKqJ1TAwAA&#13;&#10;AAAAAADQS0I2mIDczSPL1qkBAAAAAAAAAOglIRtMQLZNlPd/i8jq3AAAAAAAAAAA9I6QDSaidreR&#13;&#10;tXVuAAAAAAAAAAB6R8gGE1G3v0aUtXMDAAAAAAAAANA7QjaYiNz+GtltnBsAAAAAAAAAgN4RssFE&#13;&#10;1M1VZBGyAQAAAAAAAADQP0I2mIjsbqM2byKyOjkAAAAAAAAAAL0iZIOpyBLd/HlkWTs5AAAAAAAA&#13;&#10;AAC9ImSDCcl2GVm2Tg4AAAAAAAAAQK8I2WBC6m4RIWQDAAAAAAAAAKBnhGwwIbl9H9ltnBwAAAAA&#13;&#10;AAAAgF4RssGEZNtEvXkVkdXZAQAAAAAAAADoDSEbTEx3/VNk8SobAAAAAAAAAAD9IWSDicl2EVm2&#13;&#10;zg4AAAAAAAAAQG8I2WBicreMELIBAAAAAAAAANAjQjaYmLr71YtsAAAAAAAAAAD0ipANJia38yhX&#13;&#10;f43I6vQAAAAAAAAAAPSCkA0mqGwXkWXj9AAAAAAAAAAA9IKQDSYot1eR3drpAQAAAAAAAADoBSEb&#13;&#10;TFDdLX57ls3pAQAAAAAAAADoBSEbTFDu5pFCNgAAAAAAAAAAekLIBhOUbRPd7LuI2jo/AAAAAAAA&#13;&#10;AABnJ2SDiaq/vcpWd84PAAAAAAAAAMDZCdlgoj5+WtSLbAAAAAAAAAAA9ICQDaaqbCJrcX4AAAAA&#13;&#10;AAAAAM5OyAYTVTezyG7l/AAAAAAAAAAAnJ2QDSaqbucRdef8AAAAAAAAAACcnZANpqruopv9Z0Rt&#13;&#10;/QUAAAAAAAAAADgrIRtMWNlcRXZrfwEAAAAAAAAAAM5KyAYTltt5ZNn4CwAAAAAAAAAAcFZCNpiw&#13;&#10;bBeRZesvAAAAAAAAAADAWQnZYMLq+l1E8WlRAAAAAAAAAADOS8gGE9e++4tX2QAAAAAAAAAAOCsh&#13;&#10;G0xc3S0jhGwAAAAAAAAAAJyRkA2mrmwis5v6CgAAAAAAAAAAnJGQDSau7hZeZAMAAAAAAAAA4KyE&#13;&#10;bDBxuX0f2W2mPgMAAAAAAAAAAGckZIOJy7aJevMqIuvUpwAAAAAAAAAA4EyEbEB0i+8ju1tDAAAA&#13;&#10;AAAAAABwFkI2IOp2EVm2hgAAAAAAAAAA4CyEbEBku4jshGwAAAAAAAAAAJyHkA2I3M1/e5bNEAAA&#13;&#10;AAAAAAAAnIWQDYjs1lFvXkdkNQYAAAAAAAAAACcnZAM+6hbfR3a3xgAAAAAAAAAA4OSEbMBHdbuI&#13;&#10;LD4vCgAAAAAAAADA6QnZgN/VbUTtjAEAAAAAAAAAwMkJ2YCP6u5XL7IBAAAAAAAAAHAWQjbgo9zO&#13;&#10;f3+VDQAAAAAAAAAATkzIBnyye/vnyG5lEAAAAAAAAAAATkrIBnyS7cLnRQEAAAAAAAAAODkhG/BJ&#13;&#10;7pYRQjYAAAAAAAAAAE5MyAZ8kmUdWYtBAAAAAAAAAAA4KSEb8Enu5hHVi2wAAAAAAAAAAJyWkA34&#13;&#10;JLt11JvXEVmNAgAAAAAAAADAyQjZgM+08/+JbBujAAAAAAAAAABwMkI24DO5/RBZNkYBAAAAAAAA&#13;&#10;AOBkhGzAZz5GbLUzCgAAAAAAAAAAJyNkAz6Tu3lk2RoFAAAAAAAAAICTEbIBn8m2ifL+bxFZDQMA&#13;&#10;AAAAAAAAwEkI2YAvlO3i90+MAgAAAAAAAADACQjZgC/k9iqyWxsGAAAAAAAAAICTELIBX6i7xW/P&#13;&#10;shkGAAAAAAAAAICTELIBX8jdPFLIBgAAAAAAAADAiQjZgC9k2/z2YxgAAAAAAAAAAE5CyAbcaff2&#13;&#10;z5HdyjgAAAAAAAAAABydkA24U7YLnxcFAAAAAAAAAOAkhGzAnXK3jBCyAQAAAAAAAABwAkI24E5Z&#13;&#10;1pG1GAcAAAAAAAAAgKMTsgF3yt08onqRDQAAAAAAAACA4xOyAXfKbh315nVEVgMBAAAAAAAAAHBU&#13;&#10;Qjbgq7rF95HdrYEAAAAAAAAAADgqIRvwVXW7iCw+LwoAAAAAAAAAwHEJ2YCvynYR2QnZAAAAAAAA&#13;&#10;AAA4LiEb8FW5m//2LJuBAAAAAAAAAAA4KiEb8FXZraPevI7IaiQAAAAAAAAAAI5GyAbcq7v+KbJs&#13;&#10;jAQAAAAAAAAAwNEI2YB7ZbuILD4vCgAAAAAAAADA8QjZgHvlbhkhZAMAAAAAAAAA4IiEbMC9sqwj&#13;&#10;azESAAAAAAAAAABHI2QD7pW7eUT1IhsAAAAAAAAAAMcjZAPuld066s3riKyGAgAAAAAAAADgKIRs&#13;&#10;wDd1y+cfPzEKAAAAAAAAAADHIGQDvinbJrL4vCgAAAAAAAAAAMchZAO+qe4WEUI2AAAAAAAAAACO&#13;&#10;RMgGfFNu30d2G0MBAAAAAAAAAHAUQjbgmz5+WrR5HZHVWAAAAAAAAAAAHJyQDdhLu/ghsqyNBQAA&#13;&#10;AAAAAADAwQnZgL1ku4wsW2MBAAAAAAAAAHBwQjZgL9mtI2pnLAAAAAAAAAAADk7IBuwl24UX2QAA&#13;&#10;AAAAAAAAOAohG7CXup1H1J2xAAAAAAAAAAA4OCEbsJ+6i272nxG1NRgAAAAAAAAAAAclZAP2Vnfz&#13;&#10;SK+yAQAAAAAAAABwYEI2YG+5W0Z2G4MBAAAAAAAAAHBQQjZgb3Uzi+xWBgMAAAAAAAAA4KCEbMDe&#13;&#10;6nb+2/dFDQYAAAAAAAAAwEEJ2YD91V2U9/8VkdVoAAAAAAAAAAAcjJANeJCyXUSWjdEAAAAAAAAA&#13;&#10;ADgYIRvwILm9iuzWRgMAAAAAAAAA4GCEbMCDfHyNLYvRAAAAAAAAAAA4GCEb8CC5m/u0KAAAAAAA&#13;&#10;AAAAByVkAx7kY8RWvcgGAAAAAAAAAMDhCNmAB8m2+e3HaAAAAAAAAAAAHIyQDXiw3ds/R3YrwwEA&#13;&#10;AAAAAAAAcBBCNuDBsl1Elq3hAAAAAAAAAAA4CCEb8GC5W0YI2QAAAAAAAAAAOBAhG/Bg2TWRtTUc&#13;&#10;AAAAAAAAAAAHIWQDHqyu30WUteEAAAAAAAAAADgIIRvwKO27v0Rp3hgPAAAAAAAAAIAnE7IBj1J3&#13;&#10;y6jNpfEAAAAAAAAAAHgyIRvwOHUX0d0aDwAAAAAAAACAJxOyAY+Su2V0N6+MBwAAAAAAAADAk/3J&#13;&#10;hMBj1M1VZN3aDgAAAAAAAACAJxOyAY+S3W1k2UTUNuJf/82IAAAAAAAAAAA8mk+LAo+TJaLuoqz+&#13;&#10;14AAAAAAAAAAADyJkA14ktpcGhAAAAAAAAAAgCcRsgFPUpYvDAgAAAAAAAAAwJMI2YAnKc0rAwIA&#13;&#10;AAAAAAAA8CRCNuBJ6voXAwIAAAAAAAAA8CRCNuBJsm0iu5URAQAAAAAAAAB4NCEb8GTdrxdGBAAA&#13;&#10;AAAAAADg0YRswNPtFkYEAAAAAAAAAODRhGzAk9X1lREBAAAAAAAAAHg0IRvwZF3z0ogAAAAAAAAA&#13;&#10;ADyakA14srJ4ZkQAAAAAAAAAAB5NyAYcRGneGBIAAAAAAAAAgEcRsgEHkZsPhgQAAAAAAAAA4FGE&#13;&#10;bMBB5HZpSAAAAAAAAAAAHkXIBhxEd/2jIQEAAAAAAAAAeBQhG3AQ9falIQEAAAAAAAAAeBQhG3AQ&#13;&#10;dTOLyGpMAAAAAAAAAAAeTMgGHES2TdT1zJgAAAAAAAAAADyYkA04mLq7NiYAAAAAAAAAAA8mZAMO&#13;&#10;JpvXxgQAAAAAAAAA4MGEbMDBdDevjAkAAAAAAAAAwIMJ2YCDqZuZMQEAAAAAAAAAeDAhG3AwZfHM&#13;&#10;mAAAAAAAAAAAPJiQDTio0rwxKAAAAAAAAAAADyJkAw4qNx8MCgAAAAAAAADAgwjZgIOqzSuDAgAA&#13;&#10;AAAAAADwIEI24KDa+YVBAQAAAAAAAAB4ECEbcFC5nRkUAAAAAAAAAIAHEbIBB1XXs8huZVQAAAAA&#13;&#10;AAAAAPYmZAMOLnfXRgUAAAAAAAAAYG9CNuDgSnNpVAAAAAAAAAAA9iZkAw4um5dGBQAAAAAAAABg&#13;&#10;b0I24OC61VujAgAAAAAAAACwNyEbcHDVi2wAAAAAAAAAADyAkA04uLp+F1FbwwIAAAAAAAAAsBch&#13;&#10;G3AUpbk0LAAAAAAAAAAAexGyAUdRb14bFgAAAAAAAACAvQjZgKMozUvDAgAAAAAAAACwFyEbcBS1&#13;&#10;XRoWAAAAAAAAAIC9CNmAo8jNlWEBAAAAAAAAANiLkA04irqbGxYAAAAAAAAAgL0I2YCjyO08slsZ&#13;&#10;FwAAAAAAAACAbxKyAUdTFi+MCwAAAAAAAADANwnZgKOpq7fGBQAAAAAAAADgm4RswNGU5pVxAQAA&#13;&#10;AAAAAAD4JiEbcDSleWlcAAAAAAAAAAC+ScgGHE1dzyKyGhgAAAAAAAAAgHsJ2YDjqbvfYzYAAAAA&#13;&#10;AAAAALiHkA04qtJcGhgAAAAAAAAAgHsJ2YCjyualgQEAAAAAAAAAuJeQDTiqsl0aGAAAAAAAAACA&#13;&#10;ewnZgKOqm5mBAQAAAAAAAAC4l5ANOKqyeGZgAAAAAAAAAADuJWQDjq5uPhgZAAAAAAAAAICvErIB&#13;&#10;R1ebN0YGAAAAAAAAAOCrhGzA0dXmlZEBAAAAAAAAAPgqIRtwdJ2QDQAAAAAAAACAewjZgKPLzZWR&#13;&#10;AQAAAAAAAAD4KiEbcHTl5mcjAwAAAAAAAADwVUI24CRK88bQAAAAAAAAAADcScgGnERuPhgaAAAA&#13;&#10;AAAAAIA7CdmAk8jt0tAAAAAAAAAAANxJyAacRHf9o6EBAAAAAAAAALiTkA04ibqZGRoAAAAAAAAA&#13;&#10;gDsJ2YCTyK2QDQAAAAAAAACAuwnZgJOoayEbAAAAAAAAAAB3E7IBJ9MtXhgbAAAAAAAAAIAvCNmA&#13;&#10;k8nNB2MDAAAAAAAAAPAFIRtwMrnxeVEAAAAAAAAAAL4kZANOpp1fGBsAAAAAAAAAgC8I2YCTya0X&#13;&#10;2cdqfdMAACAASURBVAAAAAAAAAAA+JKQDTiZup5FdiuDAwAAAAAAAADwGSEbcFK5uzY4AAAAAAAA&#13;&#10;AACfEbIBJ1WaS4MDAAAAAAAAAPAZIRtwUrn6xeAAAAAAAAAAAHxGyAacVFm9NTgAAAAAAAAAAJ8R&#13;&#10;sgEnVZqXBgcAAAAAAAAA4DNCNuCk6noWkdXoAAAAAAAAAAB8ImQDTqvufo/ZAAAAAAAAAADgn4Rs&#13;&#10;wMmV5tLoAAAAAAAAAAB8ImQDTi5XvxgdAAAAAAAAAIBPhGzAyZXVW6MDAAAAAAAAAPCJkA04udK8&#13;&#10;NDoA/8fevevWkWRpGA1j3v+lxhmrnGq0UUCjqIZaXSJLI4o618yI2INkaRqCoJvDk3FZC9CB7P3T&#13;&#10;/BAJAAAAAAAA8B9CNuDm4vre0QEAAAAAAAAA+A8hG3BzkY8p8snhAQAAAAAAAAB4JmQDdlEOrx0e&#13;&#10;AAAAAAAAAIBnQjZgF3H4p8MDAAAAAAAAAPBMyAbsop4fHB4AAAAAAAAAgGdCNmAX+XDn8AAAAAAA&#13;&#10;AAAAPBOyAbuoh98dHgAAAAAAAACAZ0I2YBdR1+3H8QEAAAAAAAAAELIBO6lLqud71wcAAAAAAAAA&#13;&#10;QMgG7KccXrs+AAAAAAAAAABCNmA/cfqX6wMAAAAAAAAAIGQD9hPryfUBAAAAAAAAABCyAfvJhzvX&#13;&#10;BwAAAAAAAABAyAbspx5+d30AAAAAAAAAAIRswH4iH1NknxcFAAAAAAAAAJidkA3YVTm8NgAAAAAA&#13;&#10;AAAAwOSEbMCu4vBPAwAAAAAAAAAATE7IBuxq+7woAAAAAAAAAABzE7IBu1rf/90AAAAAAAAAAACT&#13;&#10;E7IBu4rrvQEAAAAAAAAAACYnZAN2Vc9CNgAAAAAAAACA2QnZgN3lx9+MAAAAAAAAAAAwMSEbsL98&#13;&#10;MgIAAAAAAAAAwMSEbMDu4vKnEQAAAAAAAAAAJiZkA3aXP74yAgAAAAAAAADAxIRswO7q8c4IAAAA&#13;&#10;AAAAAAATE7IBu6uXeyMAAAAAAAAAAExMyAbsLtZDinI1BAAAAAAAAADApIRsQBPKx1eGAAAAAAAA&#13;&#10;AACYlJANaEIc/20IAAAAAAAAAIBJCdmAJpTDnSEAAAAAAAAAACYlZAOaUNcPhgAAAAAAAAAAmJSQ&#13;&#10;DWhCXB4MAQAAAAAAAAAwKSEb0IS6vDcEAAAAAAAAAMCkhGxAE+L6fvu+qDEAAAAAAAAAACYkZAOa&#13;&#10;UU5/GAMAAAAAAAAAYEJCNqAZ9fDaGAAAAAAAAAAAExKyAc2oH++MAQAAAAAAAAAwISEb0IxyfTAG&#13;&#10;AAAAAAAAAMCEhGxAM+rpX8YAAAAAAAAAAJiQkA1oRj3fpxTVIAAAAAAAAAAAkxGyAe2oy18xGwAA&#13;&#10;AAAAAAAAUxGyAU0ph9cGAQAAAAAAAACYjJANaMvyaBAAAAAAAAAAgMkI2YCmRD4aBAAAAAAAAABg&#13;&#10;MkI2oCnr+78bBAAAAAAAAABgMkI2oClxvTcIAAAAAAAAAMBkhGxAU+pZyAYAAAAAAAAAMBshG9Cc&#13;&#10;/PibUQAAAAAAAAAAJiJkA9qTT0YBAAAAAAAAAJiIkA1oTj28MgoAAAAAAAAAwESEbEBzspANAAAA&#13;&#10;AAAAAGAqQjagObEejQIAAAAAAAAAMBEhG9Cc8vg3owAAAAAAAAAATETIBrSproYBAAAAAAAAAJiE&#13;&#10;kA1oUjn9YRgAAAAAAAAAgEkI2YAmRT4bBgAAAAAAAABgEkI2oElx+KdhAAAAAAAAAAAmIWQDmlTP&#13;&#10;D4YBAAAAAAAAAJiEkA1oUj7cGQYAAAAAAAAAYBJCNqBJcb03DAAAAAAAAADAJIRsQJPqWcgGAAAA&#13;&#10;AAAAADALIRvQrPz4W4p8MhAAAAAAAAAAwOCEbEC7niO2MBAAAAAAAAAAwOCEbECz6uFVinwxEAAA&#13;&#10;AAAAAADA4IRsQLPq9TGlKAYCAAAAAAAAABickA1oVr08pCirgQAAAAAAAAAABidkA5pVz29SqouB&#13;&#10;AAAAAAAAAAAGJ2QDmlXPb1M9vkkphZEAAAAAAAAAAAYmZAOaVg93Pi8KAAAAAAAAADA4IRvQtLo8&#13;&#10;plSvRgIAAAAAAAAAGJiQDWha5FOK6kU2AAAAAAAAAICRCdmApsX6MaWyGAkAAAAAAAAAYGBCNqBp&#13;&#10;dfnfFMWnRQEAAAAAAAAARiZkA5oW63H7vqiRAAAAAAAAAAAGJmQD2laXFIfXKUU1FAAAAAAAAADA&#13;&#10;oIRsQPPy4VWKuhoKAAAAAAAAAGBQQjageVHW7cdQAAAAAAAAAACDErIBzYvrQ4p8NhQAAAAAAAAA&#13;&#10;wKCEbEDzoixeZAMAAAAAAAAAGJiQDWherI8pytVQAAAAAAAAAACDErIBzavX9ynVxVAAAAAAAAAA&#13;&#10;AIMSsgHtqz4tCgAAAAAAAAAwMiEb0IV6eJNSVGMBAAAAAAAAAAxIyAZ0IX/4LUU5GwsAAAAAAAAA&#13;&#10;YEBCNqALUU4p1dVYAAAAAAAAAAADErIBXYjlKUVZjAUAAAAAAAAAMCAhG9CHyClFNRYAAAAAAAAA&#13;&#10;wICEbEAXIh9S+LQoAAAAAAAAAMCQhGxAF+r5bUrlbCwAAAAAAAAAgAEJ2YBulHe/+rwoAAAAAAAA&#13;&#10;AMCAhGxAN8r1MUW5GAwAAAAAAAAAYDBCNqAbUU4p1WwwAAAAAAAAAIDBCNmAfuRjiroaDAAAAAAA&#13;&#10;AABgMEI2oBt1edy+L2owAAAAAAAAAIDBCNmAftQlRRSDAQAAAAAAAAAMRsgGdKOe36ZUzgYDAAAA&#13;&#10;AAAAABiMkA3oSnn3a0pRjQYAAAAAAAAAMBAhG9CVKJcUNRsNAAAAAAAAAGAgQjagK3V9SilWowEA&#13;&#10;AAAAAAAADETIBnQl8ilFWYwGAAAAAAAAADAQIRvQlVg/bs+yGQ0AAAAAAAAAYCBCNqArkY8pipAN&#13;&#10;AAAAAAAAAGAkQjagK7E+pVR9WhQAAAAAAAAAYCRCNqArsR5SPb7Z/mc4AAAAAAAAAIBBCNmA7tTD&#13;&#10;nc+LAgAAAAAAAAAMRMgGdKdunxcNIRsAAAAAAAAAwCiEbEB3ouaUajEcAAAAAAAAAMAghGxAf/Ix&#13;&#10;RfUiGwAAAAAAAADAKIRsQHeiXLYfwwEAAAAAAAAADELIBnQnthfZihfZAAAAAAAAAABGIWQDuhPr&#13;&#10;U0p1MRwAAAAAAAAAwCCEbEB3Yj2kenyz/c94AAAAAAAAAAADELIBXaqHO58XBQAAAAAAAAAYhJAN&#13;&#10;6FLdPi8aQjYAAAAAAAAAgBEI2YAuRT6lKIvxAAAAAAAAAAAGIGQDuhTrx+1ZNuMBAAAAAAAAAAxA&#13;&#10;yAZ0KfIxRRGyAQAAAAAAAACMQMgGdCnWp5SqT4sCAAAAAAAAAIxAyAZ0KdbD9mM8AAAAAAAAAIAB&#13;&#10;CNmAbpV3v6YU1YAAAAAAAAAAAJ0TsgHdKtfHFOViQAAAAAAAAACAzgnZgH7Fsv0YEAAAAAAAAACg&#13;&#10;c0I2oFuxfEiRvcgGAAAAAAAAANA7IRvQrcinlOpqQAAAAAAAAACAzgnZgG5FPqQQsgEAAAAAAAAA&#13;&#10;dE/IBnSrXt+nVBcDAgAAAAAAAAB0TsgG9GuL2KIYEAAAAAAAAACgc0I2oGvLm/9OkU9GBAAAAAAA&#13;&#10;AADomJANAAAAAAAAAACAXQnZgK5FOaVUsxEBAAAAAAAAADomZAO6FstTiroYEQAAAAAAAACgY0I2&#13;&#10;oGt/vci2GhEAAAAAAAAAoGNCNqBv5ZzCp0UBAAAAAAAAALomZAO6FvmYkpANAAAAAAAAAKBrQjag&#13;&#10;a7Eeth8jAgAAAAAAAAB0TMgGdC8//JJSFbMBAAAAAAAAAPRKyAZ0r67HFEI2AAAAAAAAAIBuCdmA&#13;&#10;7sX6mKJcDQkAAAAAAAAA0CkhG9C/7TW2qIYEAAAAAAAAAOiUkA3oXr3cp8gnQwIAAAAAAAAAdErI&#13;&#10;BgAAAAAAAAAAwK6EbED3Ih9TqtmQAAAAAAAAAACdErIB3Yv1kOrxzfY/YwIAAAAAAAAAdEjIBgyh&#13;&#10;Hu5SlNWYAAAAAAAAAAAdErIBQ6jrcXuazZgAAAAAAAAAAB0SsgFDiHLaajZjAgAAAAAAAAB0SMgG&#13;&#10;DCGWpxRlMSYAAAAAAAAAQIeEbMAQ/nqRLRsTAAAAAAAAAKBDQjZgCJEPKXxaFAAAAAAAAACgS0I2&#13;&#10;YAixHreazZgAAAAAAAAAAB0SsgFjqEuKw+uUohoUAAAAAAAAAKAzQjZgGPnwyudFAQAAAAAAAAA6&#13;&#10;JGQDhhFl3X4MCgAAAAAAAADQGSEbMIxYH1OUq0EBAAAAAAAAADojZAPGsX1WNKpBAQAAAAAAAAA6&#13;&#10;I2QDhlGXx5S8yAYAAAAAAAAA0B0hGzCOuqSIYlAAAAAAAAAAgM4I2YBh1PPblMrZoAAAAAAAAAAA&#13;&#10;nRGyAQAAAAAAAAAAsCshGzCUeniTUlSjAgAAAAAAAAB0RMgGDCU//SNFuRgVAAAAAAAAAKAjQjZg&#13;&#10;KFFOKdVsVAAAAAAAAACAjgjZgLHkY4q6GhUAAAAAAAAAoCNCNmAoUZbtx6gAAAAAAAAAAB0RsgFD&#13;&#10;ifUxRbkaFQAAAAAAAACgI0I2YChRtxfZqlEBAAAAAAAAADoiZAOGEtf3KVUvsgEAAAAAAAAA9ETI&#13;&#10;BgynvPvVq2wAAAAAAAAAAB0RsgHDKdfHFOViWAAAAAAAAACATgjZgPHEsv0YFgAAAAAAAACgE0I2&#13;&#10;YDixfEiRvcgGAAAAAAAAANALIRswnCjL9mNYAAAAAAAAAIBOCNmA4cT6mKJcDQsAAAAAAAAA0Akh&#13;&#10;GzCe59fYwrAAAAAAAAAAAJ0QsgHDiXxMqWbDAgAAAAAAAAB0QsgGDCfyOdXjv1IKr7IBAAAAAAAA&#13;&#10;APRAyAYMqXz8PUVdjAsAAAAAAAAA0AEhGzCk58+Lhs+LAgAAAAAAAAD0QMgGDCnyKUXxIhsAAAAA&#13;&#10;AAAAQA+EbMCQYj2mVFfjAgAAAAAAAAB0QMgGDCnKKaXq06IAAAAAAAAAAD0QsgFDinxI4UU2AAAA&#13;&#10;AAAAAIAuCNmAIT1/WjS8yAYAAAAAAAAA0AMhGzCmumzfFzUuAAAAAAAAAEAHhGzAsOrpbUoRBgYA&#13;&#10;AAAAAAAAaJyQDRhW+fh7iu1lNgAAAAAAAAAAmiZkA4YV+bj9GBgAAAAAAAAAoHFCNmBYkU8pihfZ&#13;&#10;AAAAAAAAAABaJ2QDhhX5klIUAwMAAAAAAAAANE7IBgwryimluhoYAAAAAAAAAKBxQjZgXPmQQsgG&#13;&#10;AAAAAAAAANA8IRswrMjHlGo2MAAAAAAAAABA44RswLAin1M9/nv7n5EBAAAAAAAAABomZAOGVg93&#13;&#10;KYrPiwIAAAAAAAAAtEzIBgyt5sv2NJuRAQAAAAAAAAAaJmQDxhaLT4sCAAAAAAAAADROyAYMLZYP&#13;&#10;KbZX2QAAAAAAAAAAaJaQDRhalGX7MTIAAAAAAAAAQMOEbMDQYn1MUa5GBgAAAAAAAABomJANAAAA&#13;&#10;AAAAAACAXQnZgKHV89uUytnIAAAAAAAAAAANE7IBAAAAAAAAAACwKyEbMLzlzX+nyCdDAwAAAAAA&#13;&#10;AAA0SsgGAAAAAAAAAADAroRswPDi+pAinw0NAAAAAAAAANAoIRsAAAAAAAAAAAC7ErIBw4ty2X4M&#13;&#10;DQAAAAAAAADQKCEbMLzIxxRlNTQAAAAAAAAAQKOEbMD4nl9jq4YGAAAAAAAAAGiUkA0YXr2+T6ku&#13;&#10;hgYAAAAAAAAAaJSQDRjfFrE9v8oGAAAAAAAAAECLhGzAFNa3/5OiXI0NAAAAAAAAANAgIRswhSir&#13;&#10;V9kAAAAAAAAAABolZAOmEOWUUs3GBgAAAAAAAABokJANmEM+pqirsQEAAAAAAAAAGiRkA6YQeXuR&#13;&#10;TcgGAAAAAAAAANAiIRswhajL9mNsAAAAAAAAAIAGCdmAOZRzisjGBgAAAAAAAABokJANmELkY0pV&#13;&#10;yAYAAAAAAAAA0CIhGzCFyOftx9gAAAAAAAAAAA0SsgHTqIc3KUU1OAAAAAAAAABAY4RswDTy0z9S&#13;&#10;lIvBAQAAAAAAAAAaI2QDphHllFL1eVEAAAAAAAAAgNYI2YB55GOKuhocAAAAAAAAAKAxQjZgGs+f&#13;&#10;FY1icAAAAAAAAACAxgjZgGnE9iJb8SIbAAAAAAAAAEBrhGzANKKct5rN4AAAAAAAAAAAjRGyAfOo&#13;&#10;a0pRDQ4AAAAAAAAA0BghGzCNWA/bj8EBAAAAAAAAABojZAOmkh9++etlNgAAAAAAAAAAmiFkA6ZS&#13;&#10;12MKIRsAAAAAAAAAQFOEbMBcYtl+jA4AAAAAAAAA0BAhGzCVWD6kyBejAwAAAAAAAAA0RMgGAAAA&#13;&#10;AAAAAADAroRswFTq5T5FPhkdAAAAAAAAAKAhQjYAAAAAAAAAAAB2JWQDphL5nFIUowMAAAAAAAAA&#13;&#10;NETIBkwl8jGlmo0OAAAAAAAAANAQIRswl+fX2KrRAQAAAAAAAAAaImQDppMffkmproYHAAAAAAAA&#13;&#10;AGiEkA2YTl2PKYRsAAAAAAAAAADNELIB84ll+zE8AAAAAAAAAEAjhGzAdGL5kCJfDA8AAAAAAAAA&#13;&#10;0AghGwAAAAAAAAAAALsSsgHTqZf7FPlkeAAAAAAAAACARgjZAAAAAAAAAAAA2JWQDZhOvb5PqS6G&#13;&#10;BwAAAAAAAABohJANmM8WsUUxPAAAAAAAAABAI4RswJTywy8p1dX4AAAAAAAAAAANELIBU4q6pIhq&#13;&#10;fAAAAAAAAACABgjZgClFvmw/xgcAAAAAAAAAaICQDZhSlJNPiwIAAAAAAAAANELIBsypXFLUYnwA&#13;&#10;AAAAAAAAgAYI2YApRfYiGwAAAAAAAABAK4RswJQiH1II2QAAAAAAAAAAmiBkA6YUddl+jA8AAAAA&#13;&#10;AAAA0AAhGzClWI/bs2zGBwAAAAAAAABogJANmFNdUj3+4VU2AAAAAAAAAIAGCNmAadXDXarne38A&#13;&#10;AAAAAAAAAAA7E7IB06r5kury5A8AAAAAAAAAAGBnQjYAAAAAAAAAAAB2JWQDphXllOLyzh8AAAAA&#13;&#10;AAAAAMDOhGzAvPIxxeXeHwAAAAAAAAAAwM6EbMC0oiwp1pM/AAAAAAAAAACAnQnZgGltnxYt1wd/&#13;&#10;AAAAAAAAAAAAOxOyAfMq5xTXR38AAAAAAAAAAAA7+y8DALOKfEwRxf4AAAAAAAAAADsTsgHTinxO&#13;&#10;afsHAAAAAAAAAMCufFoUmF7k0+wnAAAAAAAAAADYlZANmF45vJ79BAAAAAAAAAAAuxKyAQAAAAAA&#13;&#10;AAAAsCshGzC9uLyb/QQAAAAAAAAAALsSsgHTi8v97CcAAAAAAAAAANiVkA0AAAAAAAAAAIBdCdmA&#13;&#10;6a3v/z77CQAAAAAAAAAAdiVkAwAAAAAAAAAAYFdCNmB69fD77CcAAAAAAAAAANiVkA2YXuTj7CcA&#13;&#10;AAAAAAAAANiVkA3gOWY7OQMAAAAAAAAAwE6EbAAppXJ47QwAAAAAAAAAADsRsgEAAAAAAAAAALAr&#13;&#10;IRvA9mnR5ckZAAAAAAAAAAB2ImQD2EK2y70zAAAAAAAAAADsRMgGsMknZwAAAAAAAAAA2ImQDSCl&#13;&#10;VC4PzgAAAAAAAAAAsBMhG0BKqV4fnQEAAAAAAAAAYCdCNgAAAAAAAAAAAHYlZAPYPi36+DdnAAAA&#13;&#10;AAAAAADYiZANAAAAAAAAAACAXQnZAD6pl3dOAQAAAAAAAACwAyEbwCdCNgAAAAAAAACAfQjZAAAA&#13;&#10;AAAAAAAA2JWQDeCT8CIbAAAAAAAAAMAuhGwAn8Tl3ikAAAAAAAAAAHYgZAP4JNaTUwAAAAAAAAAA&#13;&#10;7EDIBvBJuT44BQAAAAAAAADADoRsAJ/EenQKAAAAAAAAAIAdCNkAPon10SkAAAAAAAAAAHYgZAP4&#13;&#10;pJ7vnQIAAAAAAAAAYAdCNoD/V5eUojoHAAAAAAAAAMCNCdkAPuNVNgAAAAAAAACA2xOyAXymLk/O&#13;&#10;AQAAAAAAAABwY0I2gM+EkA0AAAAAAAAA4OaEbACfWx6dAwAAAAAAAADgxoRsAJ+JfHQOAAAAAAAA&#13;&#10;AIAbE7IBfCbWk3MAAAAAAAAAANyYkA3gM/lw5xwAAAAAAAAAADcmZAMAAAAAAAAAAGBXQjaAz8T1&#13;&#10;3jkAAAAAAAAAAG5MyAbwmXoWsgEAAAAAAAAA3JqQDQAAAAAAAAAAgF0J2QC+EPnkJAAAAAAAAAAA&#13;&#10;NyRkA/hCObx2EgAAAAAAAACAGxKyAXyprk4CAAAAAAAAAHBDQjaALwnZAAAAAAAAAABuSsgG8IV6&#13;&#10;eOUkAAAAAAAAAAA3JGQDAAAAAAAAAABgV0I2gC9kL7IBAAAAAAAAANyUkA3gC7EenQQAAAAAAAAA&#13;&#10;4IaEbAAAAAAAAAAAAOxKyAbwhfL4NycBAAAAAAAAALghIRsAAAAAAAAAAAC7ErIBfEXkk7MAAAAA&#13;&#10;AAAAANyIkA3gK8rhtbMAAAAAAAAAANyIkA0AAAAAAAAAAIBdCdkAviKWJ2cBAAAAAAAAALgRIRvA&#13;&#10;V8Tl3lkAAAAAAAAAAG5EyAbwNXV1FgAAAAAAAACAGxGyAXxFOf/pLAAAAAAAAAAANyJkA/iK6tOi&#13;&#10;AAAAAAAAAAA3I2QD+BqfFgUAAAAAAAAAuBkhG8BX1KsX2QAAAAAAAAAAbkXIBvAVcX3vLAAAAAAA&#13;&#10;AAAANyJkA/gWnxcFAAAAAAAAALgJIRvAN5TTH04DAAAAAAAAAHADQjaAb4h8dhoAAAAAAAAAgBsQ&#13;&#10;sgEAAAAAAAAAALArIRvAt+ST0wAAAAAAAAAA3ICQDeAb4vKn0wAAAAAAAAAA3ICQDeAbIh+dBgAA&#13;&#10;AAAAAADgBoRsAN9Qr49OAwAAAAAAAABwA0I2gG+olwenAQAAAAAAAAC4ASEbwDdEXZ0GAAAAAAAA&#13;&#10;AOAGhGwA3xBXL7IBAAAAAAAAANyCkA3gG+r5rdMAAAAAAAAAANyAkA3ge6I6DwAAAAAAAADACxOy&#13;&#10;AXxHlIvzAAAAAAAAAAC8MCEbwHeUw2vnAQAAAAAAAAB4YUI2AAAAAAAAAAAAdiVkA/iefHIeAAAA&#13;&#10;AAAAAIAXJmQD+I56eOU8AAAAAAAAAAAvTMgGAAAAAAAAAADAroRsAN9Rzn86DwAAAAAAAADACxOy&#13;&#10;AXxHvdw7DwAAAAAAAADACxOyAQAAAAAAAAAAsCshG8B3xNWLbAAAAAAAAAAAL03IBvAd9SxkAwAA&#13;&#10;AAAAAAB4aUI2AAAAAAAAAAAAdiVkA/iRujoRAAAAAAAAAMALErIB/EA5/eFEAAAAAAAAAAAvSMgG&#13;&#10;8AORz04EAAAAAAAAAPCChGwAAAAAAAAAAADsSsgG8ANxeedEAAAAAAAAAAAvSMgG8ANxuXciAAAA&#13;&#10;AAAAAIAXJGQDAAAAAAAAAABgV0I2gB8o5z+dCAAAAAAAAADgBQnZAH6g+rQoAAAAAAAAAMCLErIB&#13;&#10;AAAAAAAAAACwKyEbwI+UkxMBAAAAAAAAALwgIRvAD/i0KAAAAAAAAADAyxKyAfxArAcnAgAAAAAA&#13;&#10;AAB4QUI2gJ9RV2cCAAAAAAAAAHghQjaAn1BOfzgTAAAAAAAAAMALEbIB/ITIZ2cCAAAAAAAAAHgh&#13;&#10;QjaAn5FPzgQAAAAAAAAA8EKEbAA/IS5/OhMAAAAAAAAAwAsRsgH8hMhHZwIAAAAAAAAAeCFCNoCf&#13;&#10;UVdnAgAAAP6PvTvIbdwIgzB6//tlNQtnJjMIEtkDKLZEySbZnSuQzZ+ozXtHqPUHFAAAAAAnEbIB&#13;&#10;bLA+X80EAAAAAAAAAHASIRvABu3zaiYAAAAAAAAAgJMI2QAAAAAAAAAAAIgSsgFssU5mAgAAAAAA&#13;&#10;AAA4iZANYIP148VMAAAAAAAAAAAnEbIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGsNFy/WYqAAAA&#13;&#10;AAAAAIATCNkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQD2Kh/vZsKAAAAAAAAAOAEQjaAjfrzYioA&#13;&#10;AAAAAAAAgBMI2QC2arOpAAAAAAAAAABOIGQDAAAAAAAAAAAgSsgGsNH6eDMVAAAAAAAAAMAJhGwA&#13;&#10;G7XnxVQAAAAAAAAAACcQsgEAAAAAAAAAABAlZAPYap1MBQAAAAAAAABwAiEbwEbrx4upAAAAAAAA&#13;&#10;AABOIGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANYIfl+s1cAAAAAAAAAADFhGwAAAAAAAAAAABE&#13;&#10;CdkAAAAAAAAAAACIErIB7NC/3s0FAAAAAAAAAFBMyAawQ39ezAUAAAAAAAAAUEzIBrBHm80FAAAA&#13;&#10;AAAAAFBMyAawQ58ncwEAAAAAAAAAFBOyAeywfr6aCwAAAAAAAACgmJANYIc+380FAAAAAAAAAFBM&#13;&#10;yAYAAAAAAAAAAECUkA1gh+5aFAAAAAAAAACgnJANYIf2+NdcAAAAAAAAAADFhGwAAAAAAAAAAABE&#13;&#10;CdkAAAAAAAAAAACIErIB7NVmkwEAAAAAAAAAFBKyAey0Tv+YDAAAAAAAAACgkJANYKe+PEwGAAAA&#13;&#10;AAAAAFBIyAYAAAAAAAAAAECUkA1gp/78bTIAAAAAAAAAgEJCNoCd+vNiMgAAAAAAAACAQkI2AAAA&#13;&#10;AAAAAAAAooRsADv1eTIZAAAAAAAAAEAhIRvATuvnq8kAAAAAAAAAAAoJ2QB26vPdZAAAAAAAAAAA&#13;&#10;hYRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAey0Xv8wGQAAAAAAAABAISEbAAAAAAAAAAAAUUI2&#13;&#10;AAAAAAAAAAAAooRsAAPa87fZAAAAAAAAAACKCNkABgjZAAAAAAAAAADqCNkAAAAAAAAAAACIErIB&#13;&#10;AAAAAAAAAAAQJWQDGNBvf5kNAAAAAAAAAKCIkA1gQG9fZgMAAAAAAAAAKCJkAxjRZrMBAAAAAAAA&#13;&#10;ABQRsgEAAAAAAAAAABAlZAMYsD7ezAYAAAAAAAAAUETIBjCgPS9mAwAAAAAAAAAoImQDAAAAAAAA&#13;&#10;AAAgSsgGAAAAAAAAAABAlJANYMQ6mQ0AAAAAAAAAoIiQDWDA+vFiNgAAAAAAAACAIkI2AAAAAAAA&#13;&#10;AAAAooRsAAAAAAAAAAAARAnZAEa12XQAAAAAAAAAAAWEbACD1ukf0wEAAAAAAAAAFBCyAQzqznAY&#13;&#10;NAAAIABJREFUy8N0AAAAAAAAAAAFhGwAAAAAAAAAAABECdkABvWvd9MBAAAAAAAAABQQsgEM6s+L&#13;&#10;6QAAAAAAAAAACgjZAEa12XQAAAAAAAAAAAWEbAAAAAAAAAAAAEQJ2QAGtc+r6QAAAAAAAAAACgjZ&#13;&#10;AAa156vpAAAAAAAAAAAKCNkABvU2mw4AAAAAAAAAoICQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFC&#13;&#10;NoBB7fan6QAAAAAAAAAACgjZAAb15W46AAAAAAAAAIACQjYAAAAAAAAAAACihGwAAAAAAAAAAABE&#13;&#10;CdkADlhvP80HAAAAAAAAAHCQkA3ggL48zAcAAAAAAAAAcJCQDQAAAAAAAAAAgCghGwAAAAAAAAAA&#13;&#10;AFFCNoAD+te7+QAAAAAAAAAADhKyARzxdTUfAAAAAAAAAMBBQjaAA/pyNx8AAAAAAAAAwEFCNgAA&#13;&#10;AAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAOWB9v5gMAAAAAAAAAOEjIBnBAe17MBwAAAAAAAABwkJAN&#13;&#10;AAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2gCPWyXwAAAAAAAAAAAcJ2QAOWD9ezAcAAAAAAAAAcJCQ&#13;&#10;DQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAH9WUyIQAAAAAAAADAAUI2gIPW&#13;&#10;2y8TAgAAAAAAAAAcIGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJAN4KD+9W5CAAAAAAAAAIADhGwA&#13;&#10;B/XnxYQAAAAAAAAAAAcI2QCOarMJAQAAAAAAAAAOELIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG&#13;&#10;cFCfJxMCAAAAAAAAABwgZAM4aLl9NyEAAAAAAAAAwAFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ&#13;&#10;2QAAAAAAAAAAAIgSsgEc1OerCQEAAAAAAAAADhCyARzUHhcTAgAAAAAAAAAcIGQDOKp9mRAAAAAA&#13;&#10;AAAA4AAhGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAKLNdvZgQAAAAAAAAA&#13;&#10;GCRkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghG0CFZTIjAAAAAAAAAMAgIRtA&#13;&#10;gXb7YUYAAAAAAAAAgEFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEUWB9v&#13;&#10;ZgQAAAAAAAAAGCRkAyjQ17sZAQAAAAAAAAAGCdkACvRZyAYAAAAAAAAAMErIBgAAAAAAAAAAQJSQ&#13;&#10;DQAAAAAAAAAAgCghG0CFdTIjAAAAAAAAAMAgIRtAgb7czAgAAAAAAAAAMEjIBlCgPS5mBAAAAAAA&#13;&#10;AAAYJGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbQJH2/G1KAAAAAAAAAIAB&#13;&#10;QjaAIn2ZTAkAAAAAAAAAMEDIBlCkLw9TAgAAAAAAAAAMELIBAAAAAAAAAAAQJWQDAAAAAAAAAAAg&#13;&#10;SsgGUKXNpgQAAAAAAAAAGCBkAyjSH2+mBAAAAAAAAAAYIGQDKNLnqykBAAAAAAAAAAYI2QAAAAAA&#13;&#10;AAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAZQpH1eTQkAAAAAAAAAMEDIBlCkzf+ZEgAA&#13;&#10;AAAAAABggJANoEif76YEAAAAAAAAABggZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAA&#13;&#10;AIAoIRtAlXUyJQAAAAAAAADAACEbQJH148WUAAAAAAAAAAADhGwAAAAAAAAAAABECdkAAAAAAAAA&#13;&#10;AACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANoNB6+2lOAAAAAAAAAICd&#13;&#10;hGwAhfryMCcAAAAAAAAAwE5CNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEA&#13;&#10;AAAAAAAAABAlZAMo1G9/mRMAAAAAAAAAYCchG0ChvtzNCQAAAAAAAACwk5ANAAAAAAAAAACAKCEb&#13;&#10;AAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAq1z6s5AQAAAAAAAAB2ErIBFGrP&#13;&#10;V3MCAAAAAAAAAOwkZAMo1NtsTgAAAAAAAACAnYRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAA&#13;&#10;AAAAAAAAECVkA6i0TuYEAAAAAAAAANhJyAZQqD0v5gQAAAAAAAAA2EnIBlCozzdzAgAAAAAAAADs&#13;&#10;JGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAA&#13;&#10;AAAAooRsAMX6MpkUAAAAAAAAAGAHIRtAsfX2y6QAAAAAAAAAADsI2QAAAAAAAAAAAIgSsgEAAAAA&#13;&#10;AAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRtAtWUyKQAAAAAAAADA&#13;&#10;DkI2gGLt9sOkAAAAAAAAAAA7CNkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG&#13;&#10;AAAAAAAAAABAlJANAAAAAAAAAACAKCEbQLE+TyYFAAAAAAAAANhByAZQbLl9NykAAAAAAAAAwA5C&#13;&#10;NgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAA&#13;&#10;ACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRtAsXb706QAAAAAAAAAADsI2QCK9eVuUgAAAAAA&#13;&#10;AACAHYRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAA&#13;&#10;AAAAAAAAQJSQDQAAAAAAAAAAgCghG8AJ+vppVgAAAAAAAACAjYRsACdo97/NCgAAAAAAAACwkZAN&#13;&#10;4AS9zWYFAAAAAAAAANhIyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAA&#13;&#10;AAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBnKA/f5sVAAAAAAAAAGAjIRvACfrzYlYA&#13;&#10;AAAAAAAAgI2EbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBK&#13;&#10;yAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAJ+jzZFYA&#13;&#10;AAAAAAAAgI2EbAAnWG7fzQoAAAAAAAAAsJGQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAA&#13;&#10;AAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYA&#13;&#10;AAAAAAAAAECUkA3gDOtkVgAAAAAAAACAjYRsACdoz4tZAQAAAAAAAAA2ErIBnKDPN7MCAAAAAAAA&#13;&#10;AGwkZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAA&#13;&#10;AAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG&#13;&#10;cJL19tO0AAAAAAAAAAAbCNkAztIW0wIAAAAAAAAAbCBkAzhJb7NpAQAAAAAAAAA2ELIBAAAAAAAA&#13;&#10;AAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAA&#13;&#10;AAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErI&#13;&#10;BnCWZTItAAAAAAAAAMAGQjaAk7TbD9MCAAAAAAAAAGwgZAMAAAAAAAAAACBKyAYAAAAAAAAAAECU&#13;&#10;kA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAA&#13;&#10;AACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAA&#13;&#10;AAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAE6y3H6YFgAAAAAAAABgAyEbwEn6fDct&#13;&#10;AAAAAAAAAMAGQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQ&#13;&#10;JWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAA&#13;&#10;AAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAA&#13;&#10;AAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ&#13;&#10;2QBO0j8vpgUAAAAAAAAA2EDIBnCS9hCyAQAAAAAAAABsIWQDAAAAAAAAAAAgSsgGAAAAAAAAAABA&#13;&#10;lJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAA&#13;&#10;AAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAA&#13;&#10;AAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAl&#13;&#10;ZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAA&#13;&#10;AACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAA&#13;&#10;AAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZ&#13;&#10;AAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAA&#13;&#10;gCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAA&#13;&#10;AAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYA&#13;&#10;AAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAg&#13;&#10;SsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAAAAAA&#13;&#10;AAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAA&#13;&#10;AAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgS&#13;&#10;sgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAA&#13;&#10;AABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAA&#13;&#10;AAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRs&#13;&#10;AAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAA&#13;&#10;QJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAA&#13;&#10;AAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsA&#13;&#10;AAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAA/M/eneTGjaxRGEUESSWzsZGCpDRguHn2oAAXav/r&#13;&#10;exMPBEENmyDv5Jwl3EGMPsQPAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAA&#13;&#10;AIAoIRvARurxi2kBAAAAAAAAACYQsgFspByeTAsAAAAAAAAAMIGQDQAAAAAAAAAAgCghGwAAAAAA&#13;&#10;AAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMA&#13;&#10;AAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACi&#13;&#10;hGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAA&#13;&#10;AABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsABsZ7v81LQAAAAAAAADA&#13;&#10;BEI2AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAA&#13;&#10;AAAAIErIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAA&#13;&#10;AAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECU&#13;&#10;kA1gK3UwLQAAAAAAAADABEI2gI2U8WZaAAAAAAAAAIAJhGwAGyl3n00LAAAAAAAAADCBkA0AAAAA&#13;&#10;AAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIB&#13;&#10;AAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAA&#13;&#10;UUI2AAAAAAAAAAAAooRsABvpr/+YFgAAAAAAAABgAiEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRs&#13;&#10;AAAAAAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAA&#13;&#10;QJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAbKP3ZrAAAAAAAAAAAEwnZ&#13;&#10;ADZQL7/MCgAAAAAAAAAwkZANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsAAAA&#13;&#10;AAAAAAAARAnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQ&#13;&#10;DWADpQ5mBQAAAAAAAACYSMgGsIE6PpkVAAAAAAAAAGAiIRvABurhalYAAAAAAAAAgImEbAAAAAAA&#13;&#10;AAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0A&#13;&#10;AAAAAAAAAIAoIRsAAAAAAAAAAABRQjaADZT+bFYAAAAAAAAAgImEbAAbKJcfZgUAAAAAAAAAmEjI&#13;&#10;BgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAA&#13;&#10;AEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAlZAMAAAAAAAAAACBKyAawge7yzawAAAAAAAAAABMJ&#13;&#10;2QA2UPqTWQEAAAAAAAAAJhKyAQAAAAAAAAAAECVkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDQAA&#13;&#10;AAAAAAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbACNddf/TAoAAAAAAAAAMIOQDQAAAAAA&#13;&#10;AAAAgCghGwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEA&#13;&#10;AAAAAAAAABAlZANorAxnkwIAAAAAAAAAzCBkA2isdEI2AAAAAAAAAIA5hGwAjXXHR5MCAAAAAAAA&#13;&#10;AMwgZAMAAAAAAAAAACBKyAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAA&#13;&#10;AAAAAACihGwAjZX+bFIAAAAAAAAAgBmEbACNlfHRpAAAAAAAAAAAMwjZAFrrTyYFAAAAAAAAAJhB&#13;&#10;yAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAjZX+aFIA&#13;&#10;AAAAAAAAgBmEbACNlf5kUgAAAAAAAACAGYRsAI3V8cGkAAAAAAAAAAAzCNkAAAAAAAAAAACIErIB&#13;&#10;AAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbQEPd9T9zAgAA&#13;&#10;AAAAAADMJGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2&#13;&#10;AAAAAAAAAAAAooRsAAAAAAAAAAAARAnZABrqL/8zJwAAAAAAAADATEI2gIbKcDInAAAAAAAAAMBM&#13;&#10;QjYAAAAAAAAAAACihGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDaKhefpoT&#13;&#10;AAAAAAAAAGAmIRtAS/3JnAAAAAAAAAAAMwnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkAwAAAAAA&#13;&#10;AAAAIErIBgAAAAAAAAAAQJSQDaCh7vLNnAAAAAAAAAAAMwnZABoq/cmcAAAAAAAAAAAzCdkAAAAA&#13;&#10;AAAAAACIErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG0Eq9MyUAAAAAAAAAwAJCNoBGSh1MCQAA&#13;&#10;AAAAAACwgJANoJF6+WVKAAAAAAAAAIAFhGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAA&#13;&#10;AAAQJWQDAAAAAAAAAAAgSsgG0Eg9XE0JAAAAAAAAALCAkA2gkW58MiUAAAAAAAAAwAJCNoBW6mBK&#13;&#10;AAAAAAAAAIAFhGwAAAAAAAAAAABECdkAAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDaKSMN1MCAAAA&#13;&#10;AAAAACwgZANopIwPpgQAAAAAAAAAWEDIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAA&#13;&#10;AFFCNoBGSn80JQAAAAAAAADAAkI2gEa6y3dTAgAAAAAAAAAsIGQDAAAAAAAAAAAgSsgGAAAAAAAA&#13;&#10;AABAlJANAAAAAAAAAACAKCEbQAv1zowAAAAAAAAAAAsJ2QAaqMebGQEAAAAAAAAAFhKyATRQhqsZ&#13;&#10;AQAAAAAAAAAWErIBAAAAAAAAAAAQJWQDAAAAAAAAAAAgSsgG0ECpgxkBAAAAAAAAABYSsgE0UMcn&#13;&#10;MwIAAAAAAAAALCRkA2igHq5mBAAAAAAAAABYSMgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbAAAA&#13;&#10;AAAAAAAAUUI2gAZKfzYjAAAAAAAAAMBCQjaABsr4aEYAAAAAAAAAgIWEbAAt9CczAgAAAAAAAAAs&#13;&#10;JGQDAAAAAAAAAAAgSsgGAAAAAAAAAABAlJANoIF699mMAAAAAAAAAAALCdkAGqjHmxkBAAAAAAAA&#13;&#10;ABYSsgG0UDynAAAAAAAAAABLKS8AAAAAAAAAAACIErIBAAAAAAAAAAAQJWQDWKkev5gQAAAAAAAA&#13;&#10;AGAFIRvASuXwZEIAAAAAAAAAgBWEbAAAAAAAAAAAAEQJ2QAAAAAAAAAAAIgSsgEAAAAAAAAAABAl&#13;&#10;ZANYqY43EwIAAAAAAAAArCBkA1ipOz6aEAAAAAAAAABgBSEbAAAAAAAAAAAAUUI2AAAAAAAAAAAA&#13;&#10;ooRsAAAAAAAAAAAARAnZAFaq1z8mBAAAAAAAAABYQcgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEb&#13;&#10;AAAAAAAAAAAAUUI2AAAAAAAAAAAAooRsACt1l28mBAAAAAAAAABYQcgGsFLpTyYEAAAAAAAAAFhB&#13;&#10;yAYAAAAAAAAAAECUkA0AAAAAAAAAAIAoIRvACqU/mw8AAAAAAAAAYCUhG8AK9fLLfAAAAAAAAAAA&#13;&#10;KwnZAAAAAAAAAAAAiBKyAQAAAAAAAAAAECVkA1ih1MF8AAAAAAAAAAArCdkAVqjjk/kAAAAAAAAA&#13;&#10;AFYSsgGsUA9X8wEAAAAAAAAArCRkAwAAAAAAAAAAIErIBgAAAAAAAAAAQJSQDWCFMt7MBwAAAAAA&#13;&#10;AACwkpANYIUyPpgPAAAAAAAAAGAlIRsAAAAAAAAAAABRQjYAAAAAAAAAAACihGwAK3SXb+YDAAAA&#13;&#10;AAAAAFhJyAawQulP5gMAAAAAAAAAWEnIBgAAAAAAAAAAQJSQDQAAAAAAAAAAgCghGwAAAAAAAAAA&#13;&#10;AFFCNoCFuk+/TQcAAAAAAAAA0ICQDWCp7mQ6AAAAAAAAAIAGhGwAAAAAAAAAAABECdkAAAAAAAAA&#13;&#10;AACIErIBLFTHm+kAAAAAAAAAABoQsgEs1B0fTQcAAAAAAAAA0ICQDQAAAAAAAAAAgCghGwAAAAAA&#13;&#10;AAAAAFFCNgAAAAAAAAAAAKKEbAAL1esf0wEAAAAAAAAANCBkAwAAAAAAAAAAIErIBgAAAAAAAAAA&#13;&#10;QJSQDWCh0h9NBwAAAAAAAADQgJANYKHu8t10AAAAAAAAAAANCNkAAAAAAAAAAACIErIBAAAAAAAA&#13;&#10;AAAQJWQDWKD0Z7MBAAAAAAAAADQiZANYoF5+mQ0AAAAAAAAAoBEhGwAAAAAAAAAAAFFCNgAAAAAA&#13;&#10;AAAAAKKEbAALlOFsNgAAAAAAAACARoRsAAt0hyezAQAAAAAAAAA0ImQDWKAMJ7MBAAAAAAAAADQi&#13;&#10;ZAMAAAAAAAAAACBKyAawQBlvZgMAAAAAAAAAaETIBrBAGR/MBgAAAAAAAADQiJANAADPlRUhAAAg&#13;&#10;AElEQVQAAAAAAACAKCEbAAAAAAAAAAAAUUI2gAVKfzQbAAAAAAAAAEAjQjaABerxZjYAAAAAAAAA&#13;&#10;gEaEbAALlO5gNgAAAAAAAACARoRsAAAAAAAAAAAARAnZAGYqh3uTAQAAAAAAAAA0JGQDmKkebiYD&#13;&#10;AAAAAAAAAGhIyAYwVx1MBgAAAAAAAADQkJANAAAAAAAAAACAKCEbwEx1dFoUAAAAAAAAAKAlIRvA&#13;&#10;TN3x0WQAAAAAAAAAAA0J2QAAAAAAAAAAAIgSsgHMVPqzyQAAAAAAAAAAGhKyAcwlZAMAAAAAAAAA&#13;&#10;aErIBjBTGR9MBgAAAAAAAADQkJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2gJn66z8mAwAAAAAA&#13;&#10;AABoSMgGAAAAAAAAAABAlJANAAAAAAAAAACAKCEbwAzdp9/mAgAAAAAAAABoTMgGMEd3MhcAAAAA&#13;&#10;AAAAQGNCNgAAAAAAAAAAAKKEbAAzlOFsLgAAAAAAAACAxoRsAAAAAAAAAAAARAnZAGboLz/NBQAA&#13;&#10;AAAAAADQmJANAAAAAAAAAACAKCEbAAAAAAAAAAAAUUI2gBnq9Y+5AAAAAAAAAAAaE7IBAAAAAAAA&#13;&#10;AAAQJWQDAAAAAAAAAAAgSsgGMEMdH8wFAAAAAAAAANCYkA1gBiEbAAAAAAAAAEB7QjYAAAAAAAAA&#13;&#10;AACihGwAE5X+bCoAAAAAAAAAgA0I2QAmKod7UwEAAAAAAAAAbEDIBjBRGa6mAgAAAAAAAADYgJAN&#13;&#10;AAAAAAAAAACAKCEbwER1vJkKAAAAAAAAAGADQjaAibrjo6kAAAAAAAAAADYgZAMAAAAAAAAAACBK&#13;&#10;yAYwURmupgIAAAAAAAAA2ICQDWCi4rQoAAAAAAAAAMAmhGwAU9XBVAAAAAAAAAAAGxCyAUxU7z6b&#13;&#10;CgAAAAAAAABgA0I2gImKkA0AAAAAAAAAYBNCNoCJSn8yFQAAAAAAAADABoRsAAAAAAAAAAAARAnZ&#13;&#10;ACaox5uZAAAAAAAAAAA2ImQDmKAchGwAAAAAAAAAAFsRsgEAAAAAAAAAABAlZAOYoAxnMwEAAAAA&#13;&#10;AAAAbETIBjBBf/lpJgAAAAAAAACAjQjZAAAAAAAAAAAAiBKyAUxQeqdFAQAAAAAAAAC2ImQDmKBc&#13;&#10;fpgJAAAAAAAAAGAjQjYAAAAAAAAAAACihGwAE5Q6mAkAAAAAAAAAYCNCNoAJ6vmrmQAAAAAAAAAA&#13;&#10;NiJkA5igdAczAQAAAAAAAABsRMgGAAAAAAAAAABAlJAN4AP1+MVEAAAAAAAAAAAbErIBfKAcnkwE&#13;&#10;AAAAAAAAALAhIRsAAAAAAAAAAABRQjaAD9TxZiIAAAAAAAAAgA0J2QA+0B0fTQQAAAAAAAAAsCEh&#13;&#10;GwAAAAAAAAAAAFFCNgAAAAAAAAAAAKKEbAAfqNc/JgIAAAAAAAAA2JCQDQAAAAAAAAAAgCghG8AH&#13;&#10;Sn80EQAAAAAAAADAhoRsAB/oLt9NBAAAAAAAAACwISEbAAAAAAAAAAAAUUI2gHeU/mweAAAAAAAA&#13;&#10;AICNCdkA3lEO9+YBAAAAAAAAANiYkA3gHWW4mgcAAAAAAAAAYGNCNoB3lDqYBwAAAAAAAABgY0I2&#13;&#10;gPd0d+YBAAAAAAAAANiYkA3gHf3lp3kAAAAAAAAAADYmZAMAAAAAAAAAACBKyAbwjjLezAMAAAAA&#13;&#10;AAAAsDEhG8A7yvhgHgAAAAAAAACAjQnZAAAAAAAAAAAAiBKyAbyj+pENAAAAAAAAAGBzQjaAdwjZ&#13;&#10;AAAAAAAAAAC2J2QDAAAAAAAAAAAgSsgG8Ibu02/TAAAAAAAAAADsQMgG8JbuZBoAAAAAAAAAgB0I&#13;&#10;2QAAAAAAAAAAAIgSsgG8oR6upgEAAAAAAAAA2IGQDeAN3fhkGgAAAAAAAACAHQjZAN5SB9MAAAAA&#13;&#10;AAAAAOxAyAbwhjLeTAMAAAAAAAAAsAMhG8AbyvhgGgAAAAAAAACAHQjZAN5QnBYFAAAAAAAAANiF&#13;&#10;kA3gDfX81TQAAAAAAAAAADsQsgG8oXQH0wAAAAAAAAAA7EDIBvCKMlzMAgAAAAAAAACwEyEbwCvq&#13;&#10;eDMLAAAAAAAAAMBOhGwAr+lOZgEAAAAAAAAA2ImQDQAAAAAAAAAAgCghG8Ar6uFqFgAAAAAAAACA&#13;&#10;nQjZAF7RjU9mAQAAAAAAAADYiZAN4DV1MAsAAAAAAAAAwE6EbACvKOPNLAAAAAAAAAAAOxGyAbyi&#13;&#10;jA9mAQAAAAAAAADYiZAN4BXFaVEAAAAAAAAAgN0I2QBeUc9fzQIAAAAAAAAAsBMhG8ArSncwCwAA&#13;&#10;AAAAAADAToRsAC+Uw71JAAAAAAAAAAB2JGQDeKHeCdkAAAAAAAAAAPYkZAN4qTuZBAAAAAAAAABg&#13;&#10;R0I2AAAAAAAAAAAAooRsAC8M9/+aBAAAAAAAAABgR0I2AAAAAAAAAAAAooRsAC+U/mwSAAAAAAAA&#13;&#10;AIAdCdkAXiiXHyYBAAAAAAAAANiRkA0AAAAAAAAAAIAoIRvAC93lm0kAAAAAAAAAAHYkZAN4ofQn&#13;&#10;kwAAAAAAAAAA7EjIBgAAAAAAAAAAQJSQDeCZevxiDgAAAAAAAACAnQnZAJ4phydzAAAAAAAAAADs&#13;&#10;TMgG8EwZzuYAAAAAAAAAANiZkA3gmc6PbAAAAAAAAAAAuxOyATxThpM5AAAAAAAAAAB2JmQDAAAA&#13;&#10;AAAAAAAgSsgG8Ey9/jEHAAAAAAAAAMDOhGwAAAAAAAAAAABECdkAnin90RwAAAAAAAAAADsTsgE8&#13;&#10;012+mwMAAAAAAAAAYGdCNgAAAAAAAAAAAKKEbAB/lcO9KQAAAAAAAAAAAoRsAH/Vw80UAAAAAAAA&#13;&#10;AAABQjaAv0p/MgUAAAAAAAAAQICQDeCvOj6ZAgAAAAAAAAAgQMgG8Fc9XE0BAAAAAAAAABAgZAP4&#13;&#10;qwxCNgAAAAAAAID/s3cvu3EcWxpGY0dE1jVJlUCRsmXauhxAgBvyxKOenPd/rUZRhhuCL5J4y4jI&#13;&#10;tQb1APsv5OhDJsAShGwAf4j9K6cAAAAAAAAAAFiAkA3gD1EPTgEAAAAAAAAAsAAhG8Af8vGNUwAA&#13;&#10;AAAAAAAALEDIBvCHKFunAAAAAAAAAABYgJANAAAAAAAAAACARQnZAFJK5eKDMwAAAAAAAAAALETI&#13;&#10;BnBWDs4AAAAAAAAAALAQIRtASimmozMAAAAAAAAAACxEyAaQUqrzW2cAAAAAAAAAAFiIkA0AAAAA&#13;&#10;AAAAAIBFCdkAzg9Db2QDAAAAAAAAAFiMkA3grB6cAQAAAAAAAABgIUI2gPPDcHflDAAAAAAAAAAA&#13;&#10;CxGyAQjZAAAAAAAAAAAWJWQDAAAAAAAAAABgUUI2AAAAAAAAAAAAFiVkA1avnD6t/QQAAAAAAAAA&#13;&#10;AIsSsgEAAAAAAAAAALAoIRuwenl3s/YTAAAAAAAAAAAsSsgGrF7Zv1r7CQAAAAAAAAAAFiVkA1Yv&#13;&#10;6nHtJwAAAAAAAAAAWJSQDVi9mH9Z+wkAAAAAAAAAABYlZAMAAAAAAAAAAGBRQjZg9cp8u/YTAAAA&#13;&#10;AAAAAAAsSsgGrF7Uw9pPAAAAAAAAAACwqOr8wFrFNIvYAAAAAAAAAAAaIGQDVivqMcX22h8AAAAA&#13;&#10;AAAAAGBhPi0KAAAAAAAAAADAooRswGpFnVPe3fgDAAAAAAAAAAAsTMgGrFbUQyr7V/4AAAAAAAAA&#13;&#10;AAALE7IB61V2KaaTPwAAAAAAAAAAwMKEbMBqRTmk8EY2AAAAAAAAAIDFCdmA1Yo83X1eFAAAAAAA&#13;&#10;AACAZQnZgNWqlx9SPr7xBwAAAAAAAAAAWJiQDVitOP6Yomz9AQAAAAAAAAAAFiZkA1Yppvn8Y3wA&#13;&#10;AAAAAAAAgAYI2YBVinpMKVfjAwAAAAAAAAA0QMgGAAAAAAAAAADAooRswCrFdEpRtsYHAAAAAAAA&#13;&#10;AGiAkA1YpSib84/xAQAAAAAAAAAaIGQD1ilPKYVHIAAAAAAAAABAC1QcwCpFPXx+KxsAAAAAAAAA&#13;&#10;AIsTsgGrFHmXUvJpUQAAAAAAAACAFgjZgFWqlx+8kQ0AAAAAAAAAoBFCNmCV4vjj+bVsxgcAAAAA&#13;&#10;AAAAaICKA1idmObzj+EBAAAAAAAAABohZANWJ+oxpVwNDwAAAAAAAADQCCEbsD55kyKK4QEAAAAA&#13;&#10;AAAAGiFkA1Yn8ub8Y3gAAAAAAAAAgEYoOYDViXpIKU+GBwAAAAAAAABohJANWJ9zxOaNbAAAAAAA&#13;&#10;AAAAzVByAKsT0ylF2RoeAAAAAAAAAKARQjYAAAAAAAAAAAAWJWQDVmfz5r8p6sHwAAAAAAAAAACN&#13;&#10;ELIBAAAAAAAAAACwKCEbsCp5/zqlsjc6AAAAAAAAAEBDhGwAAAAAAAAAAAAsSsgGrEpMpxRla3QA&#13;&#10;AAAAAAAAgIYI2YBVibI5/xgdAAAAAAAAAKAhQjZgXfKUUnj0AQAAAAAAAAC0RM0BrErUw+e3sgEA&#13;&#10;AAAAAAAA0AwhG7AqkXcpJZ8WBQAAAAAAAABoiZANWJV6+cEb2QAAAAAAAAAAGiNkA1Yljj+eX8tm&#13;&#10;dAAAAAAAAACAhqg5gNWIaT7/GBwAAAAAAAAAoDFCNmA1oh5TytXgAAAAAAAAAACNEbIBAAAAAAAA&#13;&#10;AACwKCEbsBp5d5OiHgwOAAAAAAAAANAYIRsAAAAAAAAAAACLErIBqxGbFynqzuAAAAAAAAAAAI0R&#13;&#10;sgErUowNAAAAAAAAANAgIRuwGndvY4tqcAAAAAAAAACAxgjZgNUoF+9T5I3BAQAAAAAAAAAaI2QD&#13;&#10;1iFvUj6+SSnC4AAAAAAAAAAAjRGyAasQ09FnRQEAAAAAAAAAGiVkA1Yhyl7IBgAAAAAAAADQKCEb&#13;&#10;sApRjynKZGwAAAAAAAAAgAYJ2YBVOIdsKXsjGwAAAAAAAABAi4RswCpEPaTI3sgGAAAAAAAAANAi&#13;&#10;IRuwDnmXUhRjAwAAAAAAAAA0SMgGAAAAAAAAAADAooRswCps3vz37vOiAAAAAAAAAAC0R8gGAAAA&#13;&#10;AAAAAADAooRswPDy/nVKZW9oAAAAAAAAAIBGCdkAAAAAAAAAAABYlJANGF5MpxRla2gAAAAAAAAA&#13;&#10;gEYJ2YDhRdmcfwwNAAAAAAAAANAoIRswvNi8SFF3hgYAAAAAAAAAaJSQDRhfbM4/hgYAAAAAAAAA&#13;&#10;aJSQDRhe2Z5SFG9kAwAAAAAAAABolZANGF65+i2l8LgDAAAAAAAAAGiVsgMAAAAAAAAAAIBFCdmA&#13;&#10;ocU0n3+MDAAAAAAAAADQMCEbMLSox5RyNTIAAAAAAAAAQMOEbMDQos4psjeyAQAAAAAAAAC0TMgG&#13;&#10;DC3qISUhGwAAAAAAAABA04RswNjq0RvZAAAAAAAAAAAaJ2QDhhbl/Ea2amQAAAAAAAAAgIYJ2YCh&#13;&#10;5ckb2QAAAAAAAAAAWidkA4ZWr38/12xGBgAAAAAAAABomJANGFfenL8tamAAAAAAAAAAgMYJ2YBh&#13;&#10;5e3LzzEbAAAAAAAAAABNE7IB48qbFN7IBgAAAAAAAADQPCEbMKwou5RyNTAAAAAAAAAAQOOEbMCw&#13;&#10;oh6FbAAAAAAAAAAAHRCyAcOKekiRJwMDAAAAAAAAADROyAYMK8ohpRCyAQAAAAAAAAC0TsgGDKte&#13;&#10;fkhRNgYGAAAAAAAAAGickA0YU5QUx59SCo85AAAAAAAAAIDWKTyAIUU9ppSrcQEAAAAAAAAAOiBk&#13;&#10;A4YU03z+MS4AAAAAAAAAQAeEbMCQzm9kiyJkAwAAAAAAAADogZANGJJPiwIAAAAAAAAA9EPIBowp&#13;&#10;zo+3MC4AAAAAAAAAQAeEbMCQYjqlKFvjAgAAAAAAAAB0QMgGDCnKdP4xLgAAAAAAAABAB4RswJCm&#13;&#10;1//rjWwAAAAAAAAAAJ0QsgHjyRtvYwMAAAAAAAAA6IiQDRhOlJ2QDQAAAAAAAACgI0I2YDgxzecf&#13;&#10;wwIAAAAAAAAAdELIBgwn6jFFEbIBAAAAAAAAAPRCyAYMJ6aLlLKQDQAAAAAAAACgF0I2YDhRDynK&#13;&#10;xrAAAAAAAAAAAJ0QsgHDOX9aNEU1LAAAAAAAAABAJ4RswHAib1KExxsAAAAAAAAAQC+UHsBw6vXv&#13;&#10;KeXJsAAAAAAAAAAAnRCyAUOJaT7/GBUAAAAAAAAAoCNCNmAoUY8p5WpUAAAAAAAAAICOCNmAoUSd&#13;&#10;U/isKAAAAAAAAABAV4RswFCiHlISsgEAAAAAAAAAdEXIBoylHr2RDQAAAAAAAACgM0I2YChRzm9k&#13;&#10;q0YFAAAAAAAAAOiIkA0YStmeUpSdUQEAAAAAAAAAOiJkA4ZSrn5LKTzaAAAAAAAAAAB6ovYAhhHb&#13;&#10;lynlrUEBAAAAAAAAADojZAOGEVHOPwYFAAAAAAAAAOiMkA0YR51T5MmgAAAAAAAAAACdEbIBw4hy&#13;&#10;SEnIBgAAAAAAAADQHSEbMIzYXKbIG4MCAAAAAAAAAHRGyAYM4/Mb2apBAQAAAAAAAAA6I2QDhlEv&#13;&#10;/5Oi7AwKAAAAAAAAANAZIRswhigpz7cphccaAAAAAAAAAEBvFB/AEKIefVYUAAAAAAAAAKBTQjZg&#13;&#10;CFH3d29lAwAAAAAAAACgP0I2YAx5k0LIBgAAAAAAAADQJSEbMIS8OaVUtsYEAAAAAAAAAOiQkA0Y&#13;&#10;Q55SCo80AAAAAAAAAIAeqT6AIUQ9pCgbYwIAAAAAAAAAdEjIBgwh6vH8Y0wAAAAAAAAAgA4J2YAh&#13;&#10;lIv3KbI3sgEAAAAAAAAA9EjIBnQv6j7l408pRRgTAAAAAAAAAKBDQjage3efFc0+KwoAAAAAAAAA&#13;&#10;0CshG9C/OqfIkyEBAAAAAAAAADolZAO6F+WQkpANAAAAAAAAAKBbQjage7G5TJE3hgQAAAAAAAAA&#13;&#10;6JSQDeje5zeyVUMCAAAAAAAAAHRKyAYAAAAAAAAAAMCihGxA9zZv/puiHgwJAAAAAAAAANApIRvQ&#13;&#10;t7w5f1vUiAAAAAAAAAAAHROyAV3L25efYzYAAAAAAAAAALolZAO6FnVOkScjAgAAAAAAAAB0TMgG&#13;&#10;dC3qISUhGwAAAAAAAABA14RsQN/q0RvZAAAAAAAAAAA6J2QDuhbl/Ea2akQAAAAAAAAAgI4J2YCu&#13;&#10;le0pRdkZEQAAAAAAAACgY0I2oGvl6reUwqMMAAAAAAAAAKBn6g+gW3n/OqWyNyAAAAAAAAAAQOeE&#13;&#10;bEC/oniMAQAAAAAAAAAMQAECdCvqMUWZDAgAAAAAAAAA0DkhG9CtKLs/3soGAAAAAAAAAEDPhGxA&#13;&#10;v/KUUniMAQAAAAAAAAD0TgECdCumU4qyNSAAAAAAAAAAQOeEbEC38nRMcX4rGwAAAAAAAAAAXROy&#13;&#10;Ad2q179//rwoAAAAAAAAAABdE7IBXYrty5Syz4oCAAAAAAAAAIxAyAZ0KfLm/GM8AAAAAAAAAIAB&#13;&#10;qECALuXdTYp6MB4AAAAAAAAAwACEbECf8uSNbAAAAAAAAAAAg1CBAF2K6ZSibI0HAAAAAAAAADAA&#13;&#10;IRvQpSjnN7IV4wEAAAAAAAAADEDIBnSpXLxPkTfGAwAAAAAAAAAYgJAN6E/epHx8k1KE8QAAAAAA&#13;&#10;AAAABiBkA7oT0zGlqIYDAAAAAAAAABiEkA3oTkwvUhSfFQUAAAAAAAAAGIWQDehOlENKeTIcAAAA&#13;&#10;AAAAAMAghGxAd2JzmSJ7IxsAAAAAAAAAwCiEbEB3cp1TErIBAAAAAAAAAAxDyAZ0p15+SFGEbAAA&#13;&#10;AAAAAAAAoxCyAX3JmxTzbUrh8QUAAAAAAAAAMAolCNCVz29i8+gCAAAAAAAAABiJGgToStRjSrka&#13;&#10;DQAAAAAAAABgIEI2oCsxnVKUrdEAAAAAAAAAAAYiZAO6cvdp0ShGAwAAAAAAAAAYiJAN6Epsr1PU&#13;&#10;vdEAAAAAAAAAAAYiZAO6EmXyRjYAAAAAAAAAgMEI2YCu1PltijwZDQAAAAAAAABgIEI2oBvnT4rG&#13;&#10;/HNK4dEFAAAAAAAAADASNQjQjajHlHI1GAAAAAAAAADAYIRsQDdiepEibwwGAAAAAAAAADAYIRvQ&#13;&#10;jZguUipCNgAAAAAAAACA0QjZgH7E+ZEVBgMAAAAAAAAAGIyQDehGTKcUZWswAAAAAAAAAIDBCNmA&#13;&#10;buTpmCJPBgMAAAAAAAAAGIyQDehGvf79XLMZDAAAAAAAAABgMEI2oAuxfZlS9llRAAAAAAAAAIAR&#13;&#10;CdmALkTenH+MBQAAAAAAAAAwIFUI0IW8u0lRD8YCAAAAAAAAABiQkA3oQz2myJOxAAAAAAAAAAAG&#13;&#10;JGQDuhDlkFKuxgIAAAAAAAAAGJCQDehC2Z5SlJ2xAAAAAAAAAAAGJGQDulCufkspPLIAAAAAAAAA&#13;&#10;AEakCgGaF9N8/jEUAAAAAAAAAMCghGxA82K6TClvDAUAAAAAAAAAMCghG9C8qMcUxRvZAAAAAAAA&#13;&#10;AABGJWQDmhebU4rijWwAAAAAAAAAAKMSsgHNi3JIKXsjGwAAAAAAAADAqIRsQPPqi48pyt5QAAAA&#13;&#10;AAAAAACDErIBbYuS8nybUnhcAQAAAAAAAACMShkCNC3qMaVcjQQAAAAAAAAAMDAhG9C02LxIkTdG&#13;&#10;AgAAAAAAAAAYmJANaNpdxOazogAAAAAAAAAAQ1OHAE2LekgpT0YCAAAAAAAAABiYkA1oWz2mELIB&#13;&#10;AAAAAAAAAAxNyAY0Ldc5pfPnRQEAAAAAAAAAGJaQDWhavfyQogjZAAAAAAAAAABGJmQDmhXblynm&#13;&#10;n1MKjyoAAAAAAAAAgJGpQ4Bm5e3N+duiBgIAAAAAAAAAGJyQDWhWPvyUIvusKAAAAAAAAADA6IRs&#13;&#10;QLPK8ceUipANAAAAAAAAAGB0QjagWbG7SZEnAwEAAAAAAAAADE7IBjSrzLcp5a2BAAAAAAAAAAAG&#13;&#10;Vw0MtCrvb1KKsA8AAAAAAAAAwOCEbEC7wksjAQAAAAAAAADWQCUCNKmcPhkGAAAAAAAAAGAlhGxA&#13;&#10;k/LuxjAAAAAAAAAAACshZAOaVPavDAMAAAAAAAAAsBJCNqBJeX5rGAAAAAAAAACAlRCyAU2K3ZVh&#13;&#10;AAAAAAAAAABWQsgGNKnMPxsGAAAAAAAAAGAlhGxAc/L+xigAAAAAAAAAACsiZAOaE1shGwAAAAAA&#13;&#10;AADAmgjZgOZML//HKAAAAAAAAAAAKyJkA5oTO29kAwAAAAAAAABYEyEb0Jyoe6MAAAAAAAAAAKyI&#13;&#10;kA1oTj78YBQAAAAAAAAAgBURsgFtyZuU9z4tCgAAAAAAAACwJkI2oCmRp/OPUQAAAAAAAAAAVkQt&#13;&#10;AjQlz+8NAgAAAAAAAACwMkI2oCl557OiAAAAAAAAAABrI2QDmlL2rwwCAAAAAAAAALAyQjagKfn0&#13;&#10;q0EAAAAAAAAAAFZGyAY0Je+uDAIAAAAAAAAAsDJCNqApQjYAAAAAAAAAgPURsgHNKBcfjAEAAAAA&#13;&#10;AAAAsEJCNqAZsbs2BgAAAAAAAADACgnZgGbk6YUxAAAAAAAAAABWSMgGNKPM74wBAAAAAAAAALBC&#13;&#10;QjagGbF/ZQwAAAAAAAAAgBUSsgHNKJfvjQEAAAAAAAAAsEJCNqAJMc0p6sEYAAAAAAAAAAArJGQD&#13;&#10;mpB3N4YAAAAAAAAAAFgpIRvQhHx8ZwgAAAAAAAAAgJUSsgFNqBdvDQEAAAAAAAAAsFJCNqAJsXtl&#13;&#10;CAAAAAAAAACAlRKyAU3Ihx8MAQAAAAAAAACwUkI2oAmxuTQEAAAAAAAAAMBKCdmAxUU9pqgHQwAA&#13;&#10;AAAAAAAArJSQDVhcnt8bAQAAAAAAAABgxYRswOLq/M4IAAAAAAAAAAArJmQDFpf310YAAAAAAAAA&#13;&#10;AFgxIRuwuJh/MQIAAAAAAAAAwIoJ2YDFlfnWCAAAAAAAAAAAKyZkAxYX9WAEAAAAAAAAAIAVE7IB&#13;&#10;i8r71wYAAAAAAAAAAFg5IRuwqDy/MwAAAAAAAAAAwMoJ2YBFle21AQAAAAAAAAAAVk7IBiwqpoMB&#13;&#10;AAAAAAAAAABWTsgGLCqffjUAAAAAAAAAAMDKCdmAReXdlQEAAAAAAAAAAFZOyAYsSsgGAAAAAAAA&#13;&#10;AICQDVhMOX1yfAAAAAAAAAAAhGzAcvLuxvUBAAAAAAAAABCyAcsp+1euDwAAAAAAAACAkA1YTj79&#13;&#10;6voAAAAAAAAAAAjZgOXk3ZXrAwAAAAAAAAAgZAOWI2QDAAAAAAAAACAJ2YCllNMntwcAAAAAAAAA&#13;&#10;4I6QDVhETEeHBwAAAAAAAADgjpANWETZXjs8AAAAAAAAAAB3hGzAIvLFO4cHAAAAAAAAAOCOkA1Y&#13;&#10;RJ5vHR4AAAAAAAAAgDtCNmAR5fCDwwMAAAAAAAAAcEfIBjy7vH+dUp4cHgAAAAAAAACAO0I24Nnl&#13;&#10;+Z2jAwAAAAAAAADwJyEb8OzK9trRAQAAAAAAAAD4k5ANeHb5whvZAAAAAAAAAAD4f0I24Nnl+dbR&#13;&#10;AQAAAAAAAAD4k5ANeHZRD44OAAAAAAAAAMCfhGzAs8u7K0cHAAAAAAAAAOBPQjbgWeX9awcHAAAA&#13;&#10;AAAAAOALQjbgWeX5nYMDAAAAAAAAAPAFIRvwrMr22sEBAAAAAAAAAPiCkA14VvnCG9kAAAAAAAAA&#13;&#10;APiSkA14Vnm+dXAAAAAAAAAAAL4gZAOeVTn84OAAAAAAAAAAAHxByAY8m7x/nVKeHBwAAAAAAAAA&#13;&#10;gC8I2YBnk+d3jg0AAAAAAAAAwF8I2YBnUw9vHBsAAAAAAAAAgL8QsgHPJjYnxwYAAAAAAAAA4C+E&#13;&#10;bMCzifkXxwYAAAAAAAAA4C+EbMCzKfOtYwMAAAAAAAAA8BdCNuBZRD2mqAfHBgAAAAAAAADgL4Rs&#13;&#10;wLPI83uHBgAAAAAAAADgbwnZgGdR53cODQAAAAAAAADA3xKyAc8i768dGgAAAAAAAACAvyVkA55F&#13;&#10;zL84NAAAAAAAAAAAf0vIBjyLMt86NAAAAAAAAAAAf0vIBjy5vL9JUQ8ODQAAAAAAAADA3xKyAU8u&#13;&#10;tjeODAAAAAAAAADAPxKyAU8u74RsAAAAAAAAAAD8MyEb8OTqxVtHBgAAAAAAAADgHwnZgCcXu1eO&#13;&#10;DAAAAAAAAADAPxKyAU+unD46MgAAAAAAAAAA/0jIBjyp2L5MUQ+ODAAAAAAAAO3zPKcAACAASURB&#13;&#10;VADAPxKyAU8qb146MAAAAAAAAAAA/0rIBjyp2F07MAAAAAAAAAAA/0rIBjypOr91YAAAAAAAAAAA&#13;&#10;/pWQDXhSWcgGAAAAAAAAAMBXCNmAJxW7KwcGAAAAAAAAAOBfCdmAJ1Xmnx0YAAAAAAAAAIB/JWQD&#13;&#10;nkw5fXJcAAAAAAAAAAC+SsgGPJmYjo4LAAAAAAAAAMBXCdmAJ1O2144LAAAAAAAAAMBXCdmAJ5Mv&#13;&#10;3jkuAAAAAAAAAABfJWQDnky5fO+4AAAAAAAAAAB8lZANeBp5k/L+xnEBAAAAAAAAAPgqIRvwJO4i&#13;&#10;tvCIAQAAAAAAAADg61QmwJMoFx8dFgAAAAAAAACAbyJkA55EvXjrsAAAAAAAAAAAfBMhG/AkYvfK&#13;&#10;YQEAAAAAAAAA+CZCNuBJlJNPiwIAAAAAAAAA8G2EbMCTiHpwWAAAAAAAAAAAvomQDXh05eKDowIA&#13;&#10;AAAAAAAA8M2EbMCji921owIAAAAAAAAA8M2EbMCjq/NbRwUAAAAAAAAA4JsJ2YBHl0+/OioAAAAA&#13;&#10;AAAAAN9MyAY8ury7clQAAAAAAAAAAL6ZkA14dEI2AAAAAAAAAAC+h5ANeFTl9MlBAQAAAAAAAAD4&#13;&#10;LkI24FHV+Z2DAgAAAAAAAADwXYRswKPK+2sHBQAAAAAAAADguwjZgMe1OTkoAAAAAAAAAADfRcgG&#13;&#10;PKrYXDooAAAAAAAAAADfRcgGPKp6+uigAAAAAAAAAAB8FyEb8Gjy/sYxAQAAAAAAAAD4bkI24NHk&#13;&#10;+b1jAgAAAAAAAADw3YRswKOp81vHBAAAAAAAAADguwnZgEeThWwAAAAAAAAAANyDkA14NHn+2TEB&#13;&#10;AAAAAAAAAPhuQjbg0eTdlWMCAAAAAAAAAPDdhGzAoyinTw4JAAAAAAAAAMC9CNmAR1Hndw4JAAAA&#13;&#10;AAAAAMC9CNmAR5EvhGwAAAAAAAAAANyPkA14FFH3DgkAAAAAAAAAwL0I2YBHUU4fHRIAAAAAAAAA&#13;&#10;gHsRsgEPFtuXKerBIQEAAAAAAAAAuBchG/Bgef+TIwIAAAAAAAAAcG9CNuDByuGNIwIAAAAAAAAA&#13;&#10;cG9CNuDByouPjggAAAAAAAAAwL0J2YAHy/OtIwIAAAAAAAAAcG9CNuBh8iaVww+OCAAAAAAAAADA&#13;&#10;vQnZgAfJ+5uU8uSIAAAAAAAAAADcm5ANeJBy8dEBAQAAAAAAAAB4ECEb8CBl/8oBAQAAAAAAAAB4&#13;&#10;ECEb8CCxu3FAAAAAAAAAAAAeRMgGPEiebx0QAAAAAAAAAIAHEbIBD1Lmnx0QAAAAAAAAAIAHqc4H&#13;&#10;3EdMc4r/Y+/OduM6sjSM7h0RJ2eSmZKYtFWyLU8yxBJQjUYb1Y2C3/+1GlQb1basgUMOZ1jrQtD1&#13;&#10;v5W6+nCirW0HAAAAAAAAAMCTCdmAR8nZLsrqpfEAAAAAAAAAAHgyT4sCj5LtIpqQDQAAAAAAAACA&#13;&#10;AxCyAY9S5tvIzWvjAQAAAAAAAADwZEI24FHa9u/Rnt0aDwAAAAAAAACAJxOyAQ9XZlEuvolsK+MB&#13;&#10;AAAAAAAAAPBkQjbgwcrsMqJ0hgMAAAAAAAAA4CCEbMDD1WVkNsMBAAAAAAAAAHAQQjbgwcpsG1Hn&#13;&#10;hgMAAAAAAAAA4CCEbMCD5fw6si0NBwAAAAAAAADAQQjZgAcr3TqydIYDAAAAAAAAAOAghGzAw5RZ&#13;&#10;tP2vdzWb4QAAAAAAAAAAOAghG/AgZb57H7MBAAAAAAAAAMChCNmABymLfWRbGQ0AAAAAAAAAgIMR&#13;&#10;sgEPkrOryLYwGgAAAAAAAAAAByNkAx4k2/ruD6MBAAAAAAAAAHAwQjbgQbqb/46sc6MBAAAAAAAA&#13;&#10;AHAwQjbg3sryJqIuDQYAAAAAAAAAwEEJ2YD7q8vI4llRAAAAAAAAAAAOS8gG3FuZbSM8KwoAAAAA&#13;&#10;AAAAwIEJ2YB7y+4qUsgGAAAAAAAAAMCBCdmAe+u2v0TWpcEAAAAAAAAAADgoIRtwL9mWkZtvItJ/&#13;&#10;GwAAAAAAAAAAHJYiBbiXnO0iimdFAQAAAAAAAAA4PCEbcC/ZbSObkA0AAAAAAAAAgMMTsgH3km0R&#13;&#10;kdVYAAAAAAAAAAAcnJANuJf3X2SrvsgGAAAAAAAAAMDhCdmAe5m9/C2yrYwFAAAAAAAAAMDBCdmA&#13;&#10;L8r5LqL4GhsAAAAAAAAAAMchZAO+KNsmsnSGAgAAAAAAAADgKIRswBdlXUSUZigAAAAAAAAAAI5C&#13;&#10;yAZ8Uc6f/1/MBgAAAAAAAAAARyBkA76ozp9FCNkAAAAAAAAAADgSIRvweWUW5fLHyNoZCgAAAAAA&#13;&#10;AACAoxCyAZ9VZpdR1i/vHhg1FAAAAAAAAAAARyFkAz4rZ7tIz4oCAAAAAAAAAHBEQjbgs3L+XMgG&#13;&#10;AAAAAAAAAMBRCdmAz6rzZxFCNgAAAAAAAAAAjkjIBnxamUW5/DGydkYCAAAAAAAAAOBohGzAJ5XZ&#13;&#10;ZZT1y7sHRo0EAAAAAAAAAMDRCNmAT6vLyGwGAgAAAAAAAADgqIRswCeV2Taizg0EAAAAAAAAAMBR&#13;&#10;CdmAT8rZVWRbGAgAAAAAAAAAgKMSsgGfVGa7yDIzEAAAAAAAAAAARyVkAz6uzKLtf40onYEAAAAA&#13;&#10;AAAAADgqIRvwUWW+ex+zAQAAAAAAAADAsQnZgI8qi31kWxkHAAAAAAAAAICjE7IBH5Wzq8i2MA4A&#13;&#10;AAAAAAAAAEcnZAM+qsx2kZ4WBQAAAAAAAADgBIRswF+VWbT9rxGlMw4AAAAAAAAAAEcnZAP+osx3&#13;&#10;72M2AAAAAAAAAAA4BSEbAAAAAAAAAAAAZyVkA/6iLPaRbWUYAAAAAAAAAABOQsgG/EXOriLbwjAA&#13;&#10;AAAAAAAAAJyEkA34izLbRZaZYQAAAAAAAAAAOAkhG/BnZRZt/2tE6QwDAAAAAAAAAMBJCNmAPynz&#13;&#10;3fuYDQAAAAAAAAAATkXIBvxJWewj28ooAAAAAAAAAACcjJAN+JOcXUW2hVEAAAAAAAAAADgZIRvw&#13;&#10;J2W2i/S0KAAAAAAAAAAAJyRkA/5fmUXb/xpROqMAAAAAAAAAAHAyQjbg38p89z5mAwAAAAAAAACA&#13;&#10;UxKyAf+WbRPpa2wAAAAAAAAAAJyYkA34t5w/i2wLgwAAAAAAAAAAcFJCNuDfSncVUYRsAAAAAAAA&#13;&#10;AACclpAN+D9Zo169iaxzgwAAAAAAAAAAcFJCNuC9nF1G2byKyDQIAAAAAAAAAAAnJWQD3ivzF5Ft&#13;&#10;aQwAAAAAAAAAAE5OyAa8l/PnkXVhDAAAAAAAAAAATk7IBrxX588ihGwAAAAAAAAAAJyBkA2IKLMo&#13;&#10;lz9G1s4YAAAAAAAAAACcnJANiDK7jLJ+effAqDEAAAAAAAAAADg5IRsQUZeR2QwBAAAAAAAAAMBZ&#13;&#10;CNmAKLNtRJ0bAgAAAAAAAACAsxCyAZHz68i2NAQAAAAAAAAAAGchZAOizreRdWEIAAAAAAAAAADO&#13;&#10;QsgGE5fdJuqL/4xI/x0AAAAAAAAAAHAeyhWYuPdfYit16jMAAAAAAAAAAHBGQjaYuJw996woAAAA&#13;&#10;AAAAAABnJWSDiSuL55FtOfUZAAAAAAAAAAA4IyEbTFzb/j2yrac+AwAAAAAAAAAAZyRkgwm7+xJb&#13;&#10;ufg2Iv1XAAAAAAAAAADA+ahXYMJytosoc/8EAAAAAAAAAAA4KyEbTFjWZWSp/gkAAAAAAAAAAHBW&#13;&#10;QjaYsJxdRVRfZAMAAAAAAAAA4LyEbDBh2W0jhWwAAAAAAAAAAJyZkA0mbPbyt8i28k8AAAAAAAAA&#13;&#10;AICzErLBRJXlTURdOj8AAAAAAAAAAGcnZIOJ8qwoAAAAAAAAAAB9IWSDicr5LrIunB8AAAAAAAAA&#13;&#10;gLMTssFEldlVhC+yAQAAAAAAAADQA0I2mKju5r89LQoAAAAAAAAAQC8I2WCCyvImoi6dHgAAAAAA&#13;&#10;AACAXhCywQSVxT6yrZweAAAAAAAAAIBeELLBFNVFZKlODwAAAAAAAABALwjZYIJKd3X3WTanBwAA&#13;&#10;AAAAAACgF4RsMDVZo169iaxzpwcAAAAAAAAAoBeEbDAxObuMsnkVken0AAAAAAAAAAD0gpANJqbM&#13;&#10;X0S2pbMDAAAAAAAAANAbQjaYmJw/j6wLZwcAAAAAAAAAoDeEbDAxdf4sQsgGAAAAAAAAAECPCNlg&#13;&#10;SsosyuWPkbVzdgAAAAAAAAAAekPIBhOSdRZleXP3N2cHAAAAAAAAAKA3hGwwIWVxE9mWTg4AAAAA&#13;&#10;AAAAQK8I2WBCcnYVUedODgAAAAAAAABArwjZYEKy20YK2QAAAAAAAAAA6BkhG0xIu/wxsi6cHAAA&#13;&#10;AAAAAACAXhGywURkW0a5+DYi/ewBAAAAAAAAAOgXRQtMRM5f+BobAAAAAAAAAAC9JGSDiSjz5xFN&#13;&#10;yAYAAAAAAAAAQP8I2WAisruKrHPnBgAAAAAAAACgd4RsMAVZo+3eRtalcwMAAAAAAAAA0DtCNpiA&#13;&#10;bOsom28i0k8eAAAAAAAAAID+UbXABJTFdWRdODUAAAAAAAAAAL0kZIMJyPmzyCZkAwAAAAAAAACg&#13;&#10;n4RsMAFl/iyiLp0aAAAAAAAAAIBeErLBBJS2jiydUwMAAAAAAAAA0EtCNhi57DZRX/xnRPq5AwAA&#13;&#10;AAAAAADQT8oWGLmc7SLr3JkBAAAAAAAAAOgtIRuMXFlcR7SlMwMAAAAAAAAA0FtCNhi57La+yAYA&#13;&#10;AAAAAAAAQK8J2WDkZi9/i2wrZwYAAAAAAAAAoLeEbDBiZXkTUT0rCgAAAAAAAABAvwnZYMQ8KwoA&#13;&#10;AAAAAAAAwBAI2WDEcr6LrAsnBgAAAAAAAACg14RsMGJ1cR3ZPC0KAAAAAAAAAEC/CdlgpLKto+1/&#13;&#10;jSidEwMAAAAAAAAA0GtCNhipu2dFI6vzAgAAAAAAAADQe0I2GKnstkI2AAAAAAAAAAAGQcgGI9Xt&#13;&#10;biPbynkBAAAAAAAAAOg9IRuMVNm+jWxL5wUAAAAAAAAAoPeEbDBSdfMqsi6cFwAAAAAAAACA3mtO&#13;&#10;BONTL37wrCgAAAAAAAAAAIPhi2wwQmX92lkBAAAAAAAAABgMIRuMUNvdOisAAAAAAAAAAIMhZIMR&#13;&#10;KptXzgoAAAAAAAAAwGAI2WBksq2jbr5xVgAAAAAAAAAABkPIBiNTNt87KQAAAAAAAAAAgyJkg5Ep&#13;&#10;i72TAgAAAAAAAAAwKEI2GJl2+ZOTAgAAAAAAAAAwKEI2GJly9YOTAgAAAAAAAAAwKEI2GJHsNlHX&#13;&#10;f3NSAAAAAAAAAAAGRcgGI1LWryPSzxoAAAAAAAAAgGFRvMCIdFc/OycAAAAAAAAAAIMjZIMRKZc/&#13;&#10;OScAAAAAAAAAAIMjZIMRqbu3zgkAAAAAAAAAwOAI2WAkyvImss6dEwAAAAAAAACAwRGywUjUq787&#13;&#10;JQAAAAAAAAAAgyRkg5GoyxdOCQAAAAAAAADAIAnZYCTK5junBAAAAAAAAABgkIRsMBJ1+8YpAQAA&#13;&#10;AAAAAAAYJCEbjEBZ7iPbyikBAAAAAAAAABgkIRuMQL1654wAAAAAAAAAAAyWkA1GoF1854wAAAAA&#13;&#10;AAAAAAyWkA1GoGx/cUYAAAAAAAAAAAZLyAZDV2ZRlntnBAAAAAAAAABgsIRsMHB3EVvWuTMCAAAA&#13;&#10;AAAAADBYQjYYuHrxxgkBAAAAAAAAABg0IRsMXNvdOiEAAAAAAAAAAIMmZIOBy8VzJwQAAAAAAAAA&#13;&#10;YNCEbDBwdfPKCQEAAAAAAAAAGDQhGwxYvfghsq2cEAAAAAAAAACAQROywYCV9WvnAwAAAAAAAABg&#13;&#10;8IRsMGBtd+t8AAAAAAAAAAAMnpANBqxu3zgfAAAAAAAAAACDJ2SDgcq2jrJ47nwAAAAAAAAAAAye&#13;&#10;kA0Gqu7eOR0AAAAAAAAAAKMgZIOBapvvnA4AAAAAAAAAgFEQssFAle1bpwMAAAAAAAAAYBSEbDBQ&#13;&#10;bfvG6QAAAAAAAAAAGAUhGwxQWd44GwAAAAAAAAAAoyFkgwGqlz87GwAAAAAAAAAAoyFkgwFqQjYA&#13;&#10;AAAAAAAAAEZEyAYDVC5/dDYAAAAAAAAAAEZDyAYDk90m6uaVswEAAAAAAAAAMBpCNhiYsn4dUTpn&#13;&#10;AwAAAAAAAABgNIRsMDDd1c9OBgAAAAAAAADAqAjZYGDK5U9OBgAAAAAAAADAqAjZYEjKLOrurZMB&#13;&#10;AAAAAAAAADAqQjYYkLLcR9a5kwEAAAAAAAAAMCpCNhiQ7LbOBQAAAAAAAADA6AjZYEC63a1zAQAA&#13;&#10;AAAAAAAwOkI2GJBc7J0LAAAAAAAAAIDREbLBgLQX/3AuAAAAAAAAAABGR8gGA5HzXWRbORcAAAAA&#13;&#10;AAAAAKMjZIOBqJdvnAoAAAAAAAAAgFESssFAdNtbpwIAAAAAAAAAYJSEbDAQ5fJHpwIAAAAAAAAA&#13;&#10;YJSEbDAA2W2ibl45FQAAAAAAAAAAoyRkgwEo69cRpXMqAAAAAAAAAABGScgGA9Bd/exMAAAAAAAA&#13;&#10;AACMlpANBqBc/uRMAAAAAAAAAACMlpANBiAXz50JAAAAAAAAAIDRErJBz2VbR91840wAAAAAAAAA&#13;&#10;AIyWkA16ru7eOREAAAAAAAAAAKMmZIOea5vvnAgAAAAAAAAAgFETskHPle1bJwIAAAAAAAAAYNSE&#13;&#10;bNBzbfvGiQAAAAAAAAAAGDUhG/RY3b5zHgAAAAAAAAAARk/IBj3W7W6dBwAAAAAAAACA0ROyQY+V&#13;&#10;zXfOAwAAAAAAAADA6AnZoMfq9o3zAAAAAAAAAAAwekI26Kl68UNkWzkPAAAAAAAAAACjJ2SDnsrF&#13;&#10;tdMAAAAAAAAAADAJQjboqXb5k9MAAAAAAAAAADAJQjboqSJkAwAAAAAAAABgIoRs0FNl8dxpAAAA&#13;&#10;AAAAAACYBCEb9FBZ7oVsAAAAAAAAAABMhpANeqhevXMWAAAAAAAAAAAmQ8gGPdQuvnMWAAAAAAAA&#13;&#10;AAAmQ8gGPVS2vzgLAAAAAAAAAACTIWSDnsm2jrr5xlkAAAAAAAAAAJgMIRv0TN29cxIAAAAAAAAA&#13;&#10;ACZFyAY9021vnQQAAAAAAAAAgEkRskHfzLZOAgAAAAAAAADApAjZoGfaM19kAwAAAAAAAABgWoRs&#13;&#10;0CNleRPZVk4CAAAAAAAAAMCkCNmgR+rV350DAAAAAAAAAIDJEbJBj7SdZ0UBAAAAAAAAAJgeIRv0&#13;&#10;SHvxD+cAAAAAAAAAAGByhGzQE2V5E9lWzgEAAAAAAAAAwOQI2aAn6uXPTgEAAAAAAAAAwCQJ2aAn&#13;&#10;mpANAAAAAAAAAICJErJBT5TtL04BAAAAAAAAAMAkCdmgJ8riuVMAAAAAAAAAADBJQjbogXrxQ2Rb&#13;&#10;OQUAAAAAAAAAAJMkZIMeaFe3zgAAAAAAAAAAwGQJ2aAH6u6tMwAAAAAAAAAAMFlCNuiBun3jDAAA&#13;&#10;AAAAAAAATJaQDc6sXvwQ2VbOAAAAAAAAAADAZAnZ4MzK+rUTAAAAAAAAAAAwaUI2OLO2u3UCAAAA&#13;&#10;AAAAAAAmTcgGZ1a3b5wAAAAAAAAAAIBJE7LBGWW3iTK7dAIAAAAAAAAAACZNyAZnVNavI0rnBAAA&#13;&#10;AAAAAAAATJqQDc6oLPbmBwAAAAAAAABg8oRscEZtd2t+AAAAAAAAAAAmT8gGZ1S3b8wPAAAAAAAA&#13;&#10;AMDkCdngTMpyH2Xx3PwAAAAAAAAAAEyekA3OpF69Mz0AAAAAAAAAAJMXQjY4n7a7tT4AAAAAAAAA&#13;&#10;AJMXQjY4n7J5ZX0AAAAAAAAAACbvTrMCnFiZRZYu6uYbywMAAAAAAAAAMHkhZIPTK8ubKKuXlgcA&#13;&#10;AAAAAAAAgN95WhROrCyuo9vemh0AAAAAAAAAAH4nZIMTuwvZyvYXswMAAAAAAAAAwO+EbHBKWaNe&#13;&#10;fB9luTc7AAAAAAAAAAD8TsgGJ5SzyyibbyPr3OwAAAAAAAAAAPA7IRucUJnvI9vS5AAAAAAAAAAA&#13;&#10;8AdCNjihsryO7NYmBwAAAAAAAACAPxCywalkjbZ7F1l9kQ0AAAAAAAAAAP5IyAYnkrPLKJtvI9LP&#13;&#10;DgAAAAAAAAAA/khRAydS5vvI5mtsAAAAAAAAAADwISEbnEhZXkd2a3MDAAAAAAAAAMAHhGxwClmj&#13;&#10;7d5FVl9kAwAAAAAAAACADwnZ4ARydhll821E+skBAAAAAAAAAMCHVDVwAmW+j2y+xgYAAAAAAAAA&#13;&#10;AB8jZIMTyG4dUTpTAwAAAAAAAADARwjZ4ATK4jqyrUwNAAAAAAAAAAAfIWSDY8sa9eL7SF9kAwAA&#13;&#10;AAAAAACAjxKywZHl7DLK5tuI9HMDAAAAAAAAAICPUdbAkZX5PrItzQwAAAAAAAAAAJ8gZIMjK8vr&#13;&#10;yG5tZgAAAAAAAAAA+AQhGxxT1mi7d5HVF9kAAAAAAAAAAOBThGxwRDm7jLL5NiL91AAAAAAAAAAA&#13;&#10;4FPUNXBEZb6PbL7GBgAAAAAAAAAAnyNkgyMqy+vIbm1iAAAAAAAAAAD4DCEbHEvWaLt3kdUX2QAA&#13;&#10;AAAAAAAA4HOEbHAsWaOsX0aknxkAAAAAAAAAAHyOwgaOpCxvfI0NAAAAAAAAAADuQcgGR1IW1xFN&#13;&#10;yAYAAAAAAAAAAF8iZIMjuQvZsq3MCwAAAAAAAAAAXyBkg2Mos+i++ldknZsXAAAAAAAAAAC+QMgG&#13;&#10;R1CWN5HVs6IAAAAAAAAAAHAfQjY4grtnRaMJ2QAAAAAAAAAA4D6EbHAEdyFbtpVpAQAAAAAAAADg&#13;&#10;HoRscGhlFt1X/4qsc9MCAAAAAAAAAMA9CNngwMryJrJ6VhQAAAAAAAAAAO5LyAYHVlZ/i+w2ZgUA&#13;&#10;AAAAAAAAgHsSssGBZV1FlGZWAAAAAAAAAAC4JyEbHFKZRdvdeloUAAAAAAAAAAAeQMgGB1Tmuyib&#13;&#10;VxGZZgUAAAAAAAAAgHsSssEBlcU+sq1MCgAAAAAAAAAADyBkgwPK+XVk86woAAAAAAAAAAA8hJAN&#13;&#10;Dqh068jSmRQAAAAAAAAAAB5AyAYHkt0m2v6fdzWbSQEAAAAAAAAA4AGEbHAgZXHjWVEAAAAAAAAA&#13;&#10;AHgEIRscSC6uI9vKnAAAAAAAAAAA8EBCNjiQ+j5k80U2AAAAAAAAAAB4KCEbHEB2m2j7f0aUzpwA&#13;&#10;AAAAAAAAAPBAQjY4gOwuI8rMlAAAAAAAAAAA8AhCNjiAsvwqsluZEgAAAAAAAAAAHkHIBgdQFteR&#13;&#10;TcgGAAAAAAAAAACPIWSDJ8q2jLp9G1k9LQoAAAAAAAAAAI8hZIMnyvmLqOu/3f3NlAAAAAAAAAAA&#13;&#10;8AhCNniiu2dFoy3NCAAAAAAAAAAAjyRkgye6C9myrcwIAAAAAAAAAACPJGSDJ8i2jLp9G1lnZgQA&#13;&#10;AAAAAAAAgEcSssET5OIm6ubV3d/MCAAAAAAAAAAAjyRkgycoy68i29qEAAAAAAAAAADwBEI2eIKs&#13;&#10;q4jSTAgAAAAAAAAAAE8gZIMnmL38LbKtTAgAAAAAAAAAAE8gZINHKsubiLo0HwAAAAAAAAAAPJGQ&#13;&#10;DR6pLPa+xgYAAAAAAAAAAAcgZINHKquXkd3GfAAAAAAAAAAA8ERCNniMMovuq39F1rn5AAAAAAAA&#13;&#10;AADgiYRs8AhleRNZl6YDAAAAAAAAAIADELLBI5TFdUQTsgEAAAAAAAAAwCEI2eAR7kK2bCvTAQAA&#13;&#10;AAAAAADAAQjZ4IGy20T31W+RdW46AAAAAAAAAAA4ACEbPFBZ3ER6VhQAAAAAAAAAAA5GyAYAAAAA&#13;&#10;AAAAAMBZCdnggXJxHdlWZgMAAAAAAAAAgAMRssED1fchm6dFAQAAAAAAAADgUIRs8ADZbaLt/xlR&#13;&#10;OrMBAAAAAAAAAMCBCNngAcrixtfYAAAAAAAAAADgwIRs8ABl9XXk7MJkAAAAAAAAAABwQEI2eIC6&#13;&#10;2EdWX2QDAAAAAAAAAIBDErLBPeV8F/X6vyLSzwYAAAAAAAAAAA5JkQP3VOb7yOZrbAAAAAAAAAAA&#13;&#10;cGhCNrinsvpbZLcxFwAAAAAAAAAAHJiQDe5p9vK3yLYyFwAAAAAAAAAAHJiQDe7h/ZfYsjMVAAAA&#13;&#10;AAAAAAAcgZAN7qEsv47s1qYCAAAAAAAAAIAjELLBPZTljZANAAAAAAAAAACORMgGX5I12u5dZF2a&#13;&#10;CgAAAAAAAAAAjkDIBl+Qs8som28j0s8FAAAAAAAAAACOQZkDX1AWX3tWFAAAAAAAAAAAjkjIBl9Q&#13;&#10;ll9FtpWZAAAAAAAAAADgSIRs8DllFm13G1mXZgIAAAAAAAAAgCMRssFnlPkuyuZVRKaZAAAAAAAA&#13;&#10;AADgSIRs8Bll+XVktzYRAAAAAAAAAAAckZANPqMsbyKbkA0AAAAAAAAAAI5JyAafUdo6snQmAgAA&#13;&#10;AAAAAACAIxKywSfkfBf1+r8i0s8EAAAAAAAAAACOSaEDn1Dm+8i2NA8AAAAAAAAAAByZkA0+IWeX&#13;&#10;kXVmHgAAAAAAAAAAODIhG3xC9+w/IrtL8wAAAAAAAAAAwJEJ2eAj7gK2cvk6Iv1EAAAAAAAAAADg&#13;&#10;2FQ68BFl+XVkW5kGAAAAAAAAAABOQMgGH1GW15Hd2jQAAAAAAAAAAHACQjb4UJlF272LrEvTAAAA&#13;&#10;AAAAAADACQjZ4AN1832Ui+8i0s8DAAAAAAAAAABOQakDH+ie/yOyeVYUAAAAAAAAAABORcgGH8jF&#13;&#10;PrJ0ZgEAAAAAAAAAgBMRssEH6vZNZFuaBQAAAAAAAAAATqQZGv5fvfghyuK5RQAAAAAAAAAA4IR8&#13;&#10;kQ3+oF3dmgMAAAAAAAAAAE5MyAZ/UHdvzQEAAAAAAAAAACcmZIM/aC/+wxwAAAAAAAAAAHBiQjb4&#13;&#10;Xd2+MwUAAAAAAAAAAJyBkA1+N7v+1RQAAAAAAAAAAHAGQjb4Xdn+YgoAAAAAAAAAADgDIRtERLZ1&#13;&#10;1M03pgAAAAAAAAAAgDMQskFEtBf/NAMAAAAAAAAAAJyJkA0ioi5fmAEAAAAAAAAAAM5EyAZ3P4Tt&#13;&#10;WzMAAAAAAAAAAMCZCNmYvJzvol1+P/UZAAAAAAAAAADgbIRsTF69fBNRuqnPAAAAAAAAAAAAZyNk&#13;&#10;Y/K67e3UJwAAAAAAAAAAgLMSsjF57av/mfoEAAAAAAAAAABwVkI2Ji/bkWhWuQAAIABJREFUeuoT&#13;&#10;AAAAAADwv+zdO69eWZrQ8Wettfd+z3s71/f43MuXnnapq11lu6tc1aa72oNAzYwQAWhEgmbCTpgA&#13;&#10;ESECyEghISEm4OsgIaFJmAm4pMAnQMctCmrKdh3b72XvvX4/qcqhaz3PDv/1PgAAAOyUkI2qNaff&#13;&#10;1D4CAAAAAAAAAADYOSEbVWsPP6t9BAAAAAAAAAAAsHNCNqqWDz+tfQQAAAAAAAAAALBzQjaqlaf3&#13;&#10;oixufAAAAAAAAAAAALBjQjaqlSb3LB8AAAAAAAAAAHpAyEa12qPPLB8AAAAAAAAAAHpAyEa1yvEX&#13;&#10;lg8AAAAAAAAAAD0gZKNKaXIUZXnf8gEAAAAAAAAAoAeEbFSpOfx5RPL5AwAAAAAAAABAHyh5qFJz&#13;&#10;/MziAQAAAAAAAACgJ4Rs1Cd30ayeWjwAAAAAAAAAAPSEkI3qlPl1pGZm8QAAAAAAAAAA0BNCNqrT&#13;&#10;Hvs1NgAAAAAAAAAA6BMhG9XJx19YOgAAAAAAAAAA9IiQjerkvRNLBwAAAAAAAACAHhGyUZWyfCRk&#13;&#10;AwAAAAAAAACAnhGyUZXm4DMLBwAAAAAAAACAnhGyUZVy9DMLBwAAAAAAAACAnhGyUZVm9czCAQAA&#13;&#10;AAAAAACgZ4RsVKM5/cayAQAAAAAAAACgh4RsVKM9/MyyAQAAAAAAAACgh4RsVKOsnls2AAAAAAAA&#13;&#10;AAD0kJCNKuTpvch7J5YNAAAAAAAAAAA9JGSjCuXgiUUDAAAAAAAAAEBPCdmoQnv6pUUDAAAAAAAA&#13;&#10;AEBPCdkAAAAAAAAAAADYKSEbVSiHjy0aAAAAAAAAAAB6SsjG6JXDJ5GamUUDAAAAAAAAAEBPCdkY&#13;&#10;ve70hSUDAAAAAAAAAECPCdkYvXz4qSUDAAAAAAAAAECPCdkYtTy9F2VxY8kAAAAAAAAAANBjQjZG&#13;&#10;rRw8sWAAAAAAAAAAAOg5IRuj1p5+acEAAAAAAAAAANBzQjZGrRw+tmAAAAAAAAAAAOg5IRujVQ6f&#13;&#10;RGpmFgwAAAAAAAAAAD0nZGO02qPPLBcAAAAAAAAAAAZAyMZopdmV5QIAAAAAAAAAwAAI2Rin3EVz&#13;&#10;8rnlAgAAAAAAAADAAAjZGKWyeBipTCwXAAAAAAAAAAAGQMjGKLUnTy0WAAAAAAAAAAAGQsjGKJXj&#13;&#10;LywWAAAAAAAAAAAGQsjG6KTJUZTlfYsFAAAAAAAAAICBELIxOs3hzyOSTxsAAAAAAAAAAIZC7cPo&#13;&#10;NKsXlgoAAAAAAAAAAAMiZGNUUruI5uRzSwUAAAAAAAAAgAERsjEqef4gUplYKgAAAAAAAAAADIiQ&#13;&#10;jVFpT55aKAAAAAAAAAAADIyQjVHJs0sLBQAAAAAAAACAgRGyMSrl8LGFAgAAAAAAAADAwAjZGI1y&#13;&#10;+CRSM7NQAAAAAAAAAAAYGCEbo9GdvrBMAAAAAAAAAAAYICEbo5EPP7VMAAAAAAAAAAAYICEbo5Da&#13;&#10;ReTpPcsEAAAAAAAAAIABErIxCnn+IFKZWCYAAAAAAAAAAAyQkI1RaE+eWiQAAAAAAAAAAAyUkI1R&#13;&#10;KMefWyQAAAAAAAAAAAyUkI3By9OzKPMriwQAAAAAAAAAgIESsjF4zdHTiORTBgAAAAAAAACAoVL/&#13;&#10;MHh+jQ0AAAAAAAAAAIZNyMbgldVzSwQAAAAAAAAAgAETsjFoeXov8t6JJQIAAAAAAAAAwIAJ2Ri0&#13;&#10;9uRrCwQAAAAAAAAAgIETsjFo5ehnFggAAAAAAAAAAAMnZGPQmtUzCwQAAAAAAAAAgIETsjFYzek3&#13;&#10;lgcAAAAAAAAAACMgZGOw2tULywMAAAAAAAAAgBEQsjFY5fCx5QEAAAAAAAAAwAgI2RiksnwUee/E&#13;&#10;8gAAAAAAAAAAYASEbAxSc/CZxQEAAAAAAAAAwEgI2RikPLu0OAAAAAAAAAAAGInGIhmUVF7/05y9&#13;&#10;sDcAAAAAAAAAABgJIRuDkidHkbqTSM3M4gAAAAAAAAAAYCSEbAxKnl5Ec/gzSwMAAAAAAAAAgBHJ&#13;&#10;lsmQ5L2zKMdf2BkAAAAAAAAAAIyIkI3BSM00yvGTKMv7lgYAAAAAAAAAACMiZGMw8vQyyuImIvls&#13;&#10;AQAAAAAAAABgTBRBDEaeXUTqlhYGAAAAAAAAAAAjI2RjMFIzv/2XhQEAAAAAAAAAwMgI2RiE1C6i&#13;&#10;Pf82UplYGAAAAAAAAAAAjIyQjUHI06tI7dyyAAAAAAAAAABghIRsDMLriC23lgUAAAAAAAAAACMk&#13;&#10;ZGMQ2pNnkbt9ywIAAAAAAAAAgBESstF7qd2PvP+TiFQsCwAAAAAAAAAARkjIRu/l2XWkdmFRAAAA&#13;&#10;AAAAAAAwUkI2ei9PzyM1M4sCAAAAAAAAAICRErLRa6mZRnP880hlalEAAAAAAAAAADBSQjZ6Le2d&#13;&#10;RVnej0jJogAAAAAAAAAAYKSEbPRamV1GaheWBAAAAAAAAAAAIyZko79Sieb4i0jN3JIAAAAAAAAA&#13;&#10;AGDEhGz0Vp4cRX59VtRnCgAAAAAAAAAAY6YQordSexApdxYEAAAAAAAAAAAjJ2Sjt/LsIlK3tCAA&#13;&#10;AAAAAAAAABg5IRu9VfbuRSpTCwIAAAAAAAAAgJETstFLeX4TzdnLiOQTBQAAAAAAAACAsVMJ0Ut5&#13;&#10;7zSi8WtsAAAAAAAAAABQAyEbvVRmV5HbheUAAAAAAAAAAEAFhGz0Tpoc/f6saG4tBwAAAAAAAAAA&#13;&#10;KiBko3fy5F4kZ0UBAAAAAAAAAKAaQjZ6pywfROoOLAYAAAAAAAAAACohZKNfchft+a8ilYnFAAAA&#13;&#10;AAAAAABAJYRs9EqZ30Rq5pYCAAAAAAAAAAAVEbLRK6ldRpTOUgAAAAAAAAAAoCJCNnolT8/8IhsA&#13;&#10;AAAAAAAAAFRGyEav5GYeKbeWAgAAAAAAAAAAFRGy0Rt5fhPN2cuI5LMEAAAAAAAAAICaKIbojTy7&#13;&#10;itQuLAQAAAAAAAAAACojZKM3yt5ppGZqIQAAAAAAAAAAUBkhG72QJke/PyuaWwsBAAAAAAAAAIDK&#13;&#10;CNnohTK7dlYUAAAAAAAAAAAqJWSjF/LsUsgGAAAAAAAAAACVErKxc7cBW3v+baQysQwAAAAAAAAA&#13;&#10;AKiQkI2dy3tnkZqpRQAAAAAAAAAAQKWEbOxcapcRpbMIAAAAAAAAAAColJCN3Uol2tWLyN2BRQAA&#13;&#10;AAAAAAAAQKWEbOxU6vYj7z98HbQBAAAAAAAAAAB1ErKxU3nvIlI7twQAAAAAAAAAAKiYkI2dKrPL&#13;&#10;SM3CEgAAAAAAAAAAoGJCNnYmNdMox08iNRNLAAAAAAAAAACAignZ2Jk8vYyyuLlN2iwBAAAAAAAA&#13;&#10;AAAqJmRjZ/LsOlK3tAAAAAAAAAAAAKickI3dyF00x59HKjMLAAAAAAAAAACAygnZ2Im8t4q8+CQi&#13;&#10;OSsKAAAAAAAAAAC1E7KxE3n+SWRnRQEAAAAAAAAAoHohZGNXcncQUSbmDwAAAAAAAAAACNnYgdxF&#13;&#10;e/6rSEI2AAAAAAAAAACoXgjZ2IUyv4nUzM0eAAAAAAAAAAB4TcjG1uXZRaRuafAAAAAAAAAAAMBr&#13;&#10;Qja2rrv6W36RDQAAAAAAAAAA+I6Qja3Kr8+KLgwdAAAAAAAAAAD4jpCNrcqzq0itkA0AAAAAAAAA&#13;&#10;APh/hGxsVb79NbbcGToAAAAAAAAAAPAdIRtbk5pplOMnkZqJoQMAAAAAAAAAAN8RsrE1eXoZZXFz&#13;&#10;m7QZOgAAAAAAAAAA8B0hG1uTZ9eRuqWBAwAAAAAAAAAA3yNkY2tytx8pdwYOAAAAAAAAAAB8j5CN&#13;&#10;rUiTo2jOXkbk1sABAAAAAAAAAIDvEbKxFXlyL1IzNWwAAAAAAAAAAOAHhGxsRVk+iNQdGDYAAAAA&#13;&#10;AAAAAPADQjY2LrWLaM+/jVQmhg0AAAAAAAAAAPyAkI2Ny3tnzooCAAAAAAAAAABvJWRj4/LsIlK3&#13;&#10;NGgAAAAAAAAAAOCNhGxsVu6iu/5tpGZu0AAAAAAAAAAAwBsJ2dioMr8RsQEAAAAAAAAAAO8kZGOj&#13;&#10;0t5ppGZmyAAAAAAAAAAAwFsJ2dioZnYZqV0YMgAAAAAAAAAA8FZCNjYmtfuRlw8jUjJkAAAAAAAA&#13;&#10;AADgrYRsbEyeXUdefnKbtBkyAAAAAAAAAADwVkI2NiZPzyM1MwMGAAAAAAAAAADeScjGRqRmGs3x&#13;&#10;zyOVqQEDAAAAAAAAAADvJGRjI/L0MsryQURyVhQAAAAAAAAAAHg3IRsbkWfXkbql4QIAAAAAAAAA&#13;&#10;AD9KyMb65S6a488jlZnhAgAAAAAAAAAAP0rIxtrlvVXkxSfOigIAAAAAAAAAAHciZGPt8vyTyM6K&#13;&#10;AgAAAAAAAAAAdyRkY61Su4j25Bev/wQAAAAAAAAAALgLIRtrlZpZ5PllRPJpAQAAAAAAAAAAd6M2&#13;&#10;Yq3y9Coid4YKAAAAAAAAAADcmZCNtWpPnkVqZ4YKAAAAAAAAAADcWWNUrE3uojl/GansmSkAAAAA&#13;&#10;AAAAAHBnQjbWpiweRmrmBgoAAAAAAAAAALwXp0VZm/b0K8MEAAAAAAAAAADem5CNtWkvXxkmAAAA&#13;&#10;AAAAAADw3oRsrEWe3zgrCgAAAAAAAAAAfBAhG2vRrZwVBQAAAAAAAAAAPoyQjbUoqy8NEgAAAAAA&#13;&#10;AAAA+CBCNj7a7VnRsrxvkAAAAAAAAAAAwAcRsvHR8uwyIvmUAAAAAAAAAACAD6M+4qO1qxeGCAAA&#13;&#10;AAAAAAAAfDAhGx+tHD42RAAAAAAAAAAA4IMJ2fgoZfko8t6JIQIAAAAAAAAAAB9MyMZH6c5fGSAA&#13;&#10;AAAAAAAAAPBRhGx8lLJ6boAAAAAAAAAAAMBHEbLxwZwVBQAAAAAAAAAA1kHIxgdzVhQAAAAAAAAA&#13;&#10;AFgHIRsfLB9+angAAAAAAAAAAMBHE7LxQfL0XpTFjeEBAAAAAAAAAAAfTcjGB2lPvjY4AAAAAAAA&#13;&#10;AABgLYRsfJC8fGBwAAAAAAAAAADAWgjZeG+pXURz+guDAwAAAAAAAAAA1kLIxnsry59GKhODAwAA&#13;&#10;AAAAAAAA1kLIxntrz35laAAAAAAAAAAAwNoI2XhveXFtaAAAAAAAAAAAwNoI2XgvqZlHWdwYGgAA&#13;&#10;AAAAAAAAsDZCNt5Ls/rGwAAAAAAAAAAAgLUSsvFe2tMvDQwAAAAAAAAAAFgrIRt3dntWtFk9MzAA&#13;&#10;AAAAAAAAAGCthGzcmbOiAAAAAAAAAADAJgjZuDNnRQEAAAAAAAAAgE0QsnE3uYty+FPDAgAAAAAA&#13;&#10;AAAA1k7Ixp2UxcNIzdywAAAAAAAAAACAtROycSft6VcGBQAAAAAAAAAAbISQjTspx58bFAAAAAAA&#13;&#10;AAAAsBFCNn5Unt9EmV8ZFAAAAAAAAAAAsBFCNn5Ut/oqIvlUAAAAAAAAAACAzVAn8aPK6ktDAgAA&#13;&#10;AAAAAAAANkbIxju9Piu6vG9IAAAAAAAAAADAxgjZeCdnRQEAAAAAAAAAgE1TKPFOzooCAAAAAAAA&#13;&#10;AACbJmTjrZwVBQAAAAAAAAAAtkHIxlvl2aWzogAAAAAAAAAAwMaplHirdvXCcAAAAAAAAAAAgI0T&#13;&#10;svFWzeqp4QAAAAAAAAAAABsnZOONmtNvIjUzwwEAAAAAAAAAADZOyMYbtYefGQwAAAAAAAAAALAV&#13;&#10;QjbeqKyeGwwAAAAAAAAAALAVQjZ+oCwfRd47MRgAAAAAAAAAAGArhGz8QHf+ylAAAAAAAAAAAICt&#13;&#10;EbLxA86KAgAAAAAAAAAA2yRk43vS5Chyt28oAAAAAAAAAADA1gjZ+J7m6HlEbg0FAAAAAAAAAADY&#13;&#10;GiEb39Ms7xsIAAAAAAAAAACwVUI2vqesnhsIAAAAAAAAAACwVUI2vlOWjyLvnRgIAAAAAAAAAACw&#13;&#10;VUI2vtOdvzIMAAAAAAAAAABg64RsfMdZUQAAAAAAAAAAYBeEbLzmrCgAAAAAAAAAALArQjZec1YU&#13;&#10;AAAAAAAAAADYFSEbrzkrCgAAAAAAAAAA7IqQDWdFAQAAAAAAAACAnRKy4awoAAAAAAAAAACwU0I2&#13;&#10;nBUFAAAAAAAAAAB2SshWuTQ5itzt1z4GAAAAAAAAAABgh4RslWuOnkfktvYxAAAAAAAAAAAAOyRk&#13;&#10;q1x79svaRwAAAAAAAAAAAOyYkK1it2dFm8PHtY8BAAAAAAAAAADYMSFbxZwVBQAAAAAAAAAA+kDI&#13;&#10;VjFnRQEAAAAAAAAAgD4QslXKWVEAAAAAAAAAAKAvhGyVclYUAAAAAAAAAADoCyFbpZwVBQAAAAAA&#13;&#10;AAAA+kLIViFnRQEAAAAAAAAAgD4RslUod0fOigIAAAAAAAAAAL0hZKtQd/6q9hEAAAAAAAAAAAA9&#13;&#10;ImSrUJpd1D4CAAAAAAAAAACgR4RslUmTo2gOH9c+BgAAAAAAAAAAoEeEbJVpjp5H5Lb2MQAAAAAA&#13;&#10;AAAAAD0iZKtMe/bL2kcAAAAAAAAAAAD0TGMhdUjNNKLsOSsKAAAAAAAAAAD0jpCtEnl6GXl+31lR&#13;&#10;AAAAAAAAAACgd5wWrUSeXTsrCgAAAAAAAAAA9JKQrQK3Z0Wbky+cFQUAAAAAAAAAAHpJyFaB27Oi&#13;&#10;ZfnAWVEAAAAAAAAAAKCXhGwVSN1BRJnUPgYAAAAAAAAAAKCnhGwVKLOryO2i9jEAAAAAAAAAAAA9&#13;&#10;JWQbuTy/ifbiN86KAgAAAAAAAAAAvSVkG7k8u4rk19gAAAAAAAAAAIAeE7KNXDO7FLIBAAAAAAAA&#13;&#10;AAC9JmQbsduzos3Zy4hkzQAAAAAAAAAAQH8pnEbMWVEAAAAAAAAAAGAIhGwj5qwoAAAAAAAAAAAw&#13;&#10;BEK2kXJWFAAAAAAAAAAAGAqV00g5KwoAAAAAAAAAAAyFkG2knBUFAAAAAAAAAACGQsg2Qqndj7x8&#13;&#10;GJFS7aMAAAAAAAAAAAAGQMg2Qnl2HXn5yW3SVvsoAAAAAAAAAACAARCyjVC5PSvaOCsKAAAAAAAA&#13;&#10;AAAMg5BtZNLkKJrV80jNpPZRAAAAAAAAAAAAAyFkG5kyv++sKAAAAAAAAAAAMChCtpFJ7SJS8Wts&#13;&#10;AAAAAAAAAADAcAjZxiR30V3/NlIzr30SAAAAAAAAAADAgAjZRqTMb0RsAAAAAAAAAADA4AjZRiTP&#13;&#10;LiJ1y9rHAAAAAAAAAAAADIyQbSycFQUAAAAAAAAAAAZKyDYSzooCAAAAAAAAAABDJWQbidQuI0pX&#13;&#10;+xgAAAAAAAAAAIABErKNwe1Z0dOvI3cHtU8CAAAAAAAAAAAYICHbCOS9VaT9P4hIpfZRAAAAAAAA&#13;&#10;AAAAAyRkG4E8/yRyt6x9DAAAAAAAAAAAwEAJ2YYud9Ge/CJSu6h9EgAAAAAAAAAAwEAJ2Qbu9qxo&#13;&#10;Xj6ISFYJAAAAAAAAAAAMk/pp4JwVBQAAAAAAAAAAhk7INmTOigIAAAAAAAAAACMgZBuwPD2Lsv/Q&#13;&#10;WVEAAAAAAAAAAGDQFFADVhb3I00Oah8DAAAAAAAAAAAwcEK2gUrNNJqT55HKrPZRAAAAAAAAAAAA&#13;&#10;AydkG6qyF3l2EZFS7ZMAAAAAAAAAAAAGTsg2UGXxMFK3X/sYAAAAAAAAAACAERCyDVSZXUVuF7WP&#13;&#10;AQAAAAAAAAAAGAEh2wClyVE0Zy8jclv7KAAAAAAAAAAAgBEQsg1Q2f808uSo9jEAAAAAAAAAAAAj&#13;&#10;IWQboGZ2GclZUQAAAAAAAAAAYCSEbAOT5ze/PyuarA4AAAAAAAAAABgHNdTA5NmVX2MDAAAAAAAA&#13;&#10;AABGRcg2MM6KAgAAAAAAAAAAYyNkG5Cy/Ek0579yVhQAAAAAAAAAABgVRdSApHYZUbraxwAAAAAA&#13;&#10;AAAAAIyMkG1Abk+KpjKpfQwAAAAAAAAAAMDICNmGInfRXf82UjOvfRIAAAAAAAAAAMDICNkGosxv&#13;&#10;RGwAAAAAAAAAAMAoCdkGIs8uInXL2scAAAAAAAAAAACMkJBtAFK7iO76j/wiGwAAAAAAAAAAMEpC&#13;&#10;tgHI06tIrYgNAAAAAAAAAAAYJyHbAJTlg0jdQe1jAAAAAAAAAAAARkrI1nO3Z0Xb828jlUntowAA&#13;&#10;AAAAAAAAAEZKyNZzzooCAAAAAAAAAABjJ2TruebgceTJUe1jAAAAAAAAAAAARkzI1mNpchTN2cuI&#13;&#10;3NY+CgAAAAAAAAAAYMSEbD2Wu+NIZVL7GAAAAAAAAAAAgJETsvVYnl1H6pa1jwEAAAAAAAAAABg5&#13;&#10;IVtPpXYRzep5pDKrfRQAAAAAAAAAAMDICdl6Kk+voizvR6RU+ygAAAAAAAAAAICRE7L1VJnfRGr3&#13;&#10;ax8DAAAAAAAAAABQASFbD90GbM3J00jNpPZRAAAAAAAAAAAAFRCy9VBZ3I98e1Y0nBUFAAAAAAAA&#13;&#10;AADGT8jWN6lEe/rLyJPD2icBAAAAAAAAAABUQsjWM3lyFPng0eugDQAAAAAAAAAAoAZCtp7Js+tI&#13;&#10;7aL2MQAAAAAAAAAAABURsvXMbcSWyqT2MQAAAAAAAAAAABURsvXIbcTWXf9RpGZe+ygAAAAAAAAA&#13;&#10;AICKCNl6JE+vIrUiNgAAAAAAAAAAoC5Cth4pyweRuoPaxwAAAAAAAAAAAFRGyNYTt2dFy/InkXJb&#13;&#10;+ygAAAAAAAAAAIDKCNl6ojl+FuXgUUSyEgAAAAAAAAAAoC6qqZ5oz38TqduvfQwAAAAAAAAAAECF&#13;&#10;GkvfvTQ5iubwcUSyDgAAAAAAAAAAoD7KqR5oT15E5Lb2MQAAAAAAAAAAAJVyWrQH2ovf1D4CAAAA&#13;&#10;AAAAAACgYkK2HcvzmyjL+1XPAAAAAAAAAAAAqJuQbcfy7DIiWQMAAAAAAAAAAFAvBdWOtasXVb8f&#13;&#10;AAAAAAAAAABAyLZDqZlHe/6y2vcDAAAAAAAAAACEkG23mtU3NT8fAAAAAAAAAADgNSHbDrUX31b7&#13;&#10;dgAAAAAAAAAAgP+rMYndyNN70Rw+rvHpAAAAcGd//3d/tpNh/YO//XfiT//hP6pyUf/sX/3L+Iu/&#13;&#10;+sse/JfAOP2LP/+n8fyLZ7YLAAAA8NcI2XakPfm6yncDAADA+/iPf/lfdjKvr/7Hf692T7cR267m&#13;&#10;DjX4n//7f9kzAAAAwBs4LbojzcWvq3w3AAAAAAAAAADAXydk24GyfBRlcVPduwEAAAAAAAAAAN5E&#13;&#10;yLYD3fmr6t4MAAAAAAAAAADwNkK2HSir59W9GQAAAAAAAAAA4G2EbFuW5zeRu/2q3gwAAAAAAAAA&#13;&#10;APAuQrYt61ZfReS2qjcDAAAAAAAAAAC8i5Btm3IXZfVlPe8FAAAAAAAAAAC4AyHbFpXFwyjL+9W8&#13;&#10;FwAAAAAAAAAA4C6EbFvUnn4VkYwcAAAAAAAAAADg/6eq2pLULqK9fFXFWwEAAAAAAAAAAN6HkG1L&#13;&#10;yvKnkZp5FW8FAAAAAAAAAAB4H0K2LSmzqyreCQAAAAAAAAAA8L6EbFvSXPy6incCAAAAAAAAAAC8&#13;&#10;LyHbFpTloyiLm9G/EwAAAAAAAAAA4EMI2bagO381+jcCAAAAAAAAAAB8KCHbFqTZxejfCAAAAAAA&#13;&#10;AAAA8KGEbBuW5zfRHD4e9RsBAAAAAAAAAAA+hpBtw7rVVxG5HfUbAQAAAAAAAAAAPoaQbZNyF2X1&#13;&#10;5XjfBwAAAAAAAAAAsAZCtg0qi4dRlvdH+z4AAAAAAAAAAIB1ELJtUHv6VUQyYgAAAAAAAAAAgHdR&#13;&#10;WW1IahfRXr4a5dsAAAAAAAAAAADWqTHNzSjLn0Zq5mN8GgAAAMDa/eTiIv757/68F4P9T3/xn+Nf&#13;&#10;/4d/v5O/+4+//mX8yR//vZ383WzHs8+fmjQAAADAGwjZNqS9+MNRvgsAAABgExZ70/ibv/br9pf3&#13;&#10;zswBAAAAgCo5LboBaXIU7cr/WQkAAAAAAAAAAHAXQrYNaI6eR+R2dO8CAAAAAAAAAADYBCHbBjTL&#13;&#10;+6N7EwAAAAAAAAAAwKYI2TagOf8bo3sTAAAAAAAAAADApjQmu17N6TeRmtmYngQAAABAD/ybf/dv&#13;&#10;rWEE/snv/nHtIwAAAAB4IyHbmrWrF6N6DwAAAAD98Ff/7b/aBAAAAACj5bToGqVmHu35y9G8BwAA&#13;&#10;AAAAAAAAYBuEbGvUrL4ZzVsAAAAAAAAAAAC2Rci2Rt3Nb0fzFgAAAAAAAAAAgG0Rsq1Jnt6LsrgZ&#13;&#10;xVsAAAAAAAAAAAC2Sci2JpPrvzuKdwAAAAAAAAAAAGybkG1Nyur5KN4BAAAAAAAAAACwbUK2NSiH&#13;&#10;TyLvnQz+HQAAAAAAAAAAALsgZAMAAAAAAAAAAGCnhGxr0F384eDfAAAAAAAAAAAAsCtCto+Umnk0&#13;&#10;q6eDfgMA/J/27j3Kzrq+F/937z0XIJPJRG4JJOTCzdZAyA9BLjGIigqEIlUjFWS1IFRERKqoh2A1&#13;&#10;lVgELAVEWxTaFeFIQWrRgFqKHDhRKZUF4XIqXiAUS7C/cySgrJbzj2d9NnmGJzt7z+yZ2Xvm2Xte&#13;&#10;r7VmZS57P/v7fL7Pfmat5J3PBwAAAAAAAACmkiDbBPXs8rpU6tmpo88BAAAAAAAAAABgKgmyTVDv&#13;&#10;3Nd39PoBAAAAAAAAAACmmiDbBJR33C31DO3XsesHAAAAAAAAAAAoAkG2Ceib84aOXTsAAAAAAAAA&#13;&#10;AEBRCLJNQM+c5R27dgAAAAAAAAAAgKIQZBunyszFqbzDzh25dgAAAAAAAAAAgCIRZBunvnnHdeS6&#13;&#10;AQAAAAAAAAAAikaQbZx6dlnakesGAAAAAAAAAAAoGkG2cajM3DuVKjt03LoBAAAAAAAAAACKSJBt&#13;&#10;HHp3OyylktIBAAAAAAAAAAC0gjTWGJV6B1LvHkd11JoBAAAAAAAAAACKTJBtjCoz902lnhkdtWYA&#13;&#10;AAAAAAAAAIAi67E7Y9M79w2dtFwAAAAAmJChwZnp4CVLFREAAACAthJkG4NS/+zUu4u/tAMAAABg&#13;&#10;+hiaOSud8Nbj7TgAAAAAbWW06Bj07nxISuXejlkvAAAAAAAAAABAJxBkG4PeuSs6Zq0AAAAAAAAA&#13;&#10;AACdwmjRJsRI0XLfq1Jl5oLCrxUAAAAAAAAAAKDTCLI1oTJjQeqZ/ZqUShrYAQAAAAAAAAAAtJpk&#13;&#10;VhNKvQOpvNMehV8nAAAAAAAAAABAJ9KRbRQRYuub97ZUGVxU6HVr7ZcnAAAgAElEQVQCAAAAwGRb&#13;&#10;e+Vlaj5Gq8+7YMzPWXzM8ild84z+/rTPHnuO+JiZM2ak/RcuHv56r7l7pHl7zEtDg7PSsgMPmoRV&#13;&#10;vnw9Xrf+tkl5rfHae+7cNLDDjts9O1+/wYGZacn+v1P9/OjlRxX6fAAAAKCVBNlGUd5xz1TqnVHo&#13;&#10;NQIAAADAVCh6aKiIxhNkm2ovvvRS2vjkE6OuYsOjjzT82ZyhobTPvPnpkCVL08o3H5sWLVjQcXVo&#13;&#10;hZ9v3tzwKI3qF7Xbffar0mtfc0A64uBDhdsAAADoWoJso+iZtV8q988u9BoBAAAAAIrs2S1bqh8R&#13;&#10;1rriphvS0kWL0++/+a3pvatOsW+jyGoXYcIsPLp8yQHpmMOXqx8AAABdpWw7GyvvuHvqmXNkSuXe&#13;&#10;oi4RAAAAAKDjRCjrU1/+UjriXSvTV2++0QaOUQQCs/oZ8QsAAEC3EGQbQXlgUSr3zSrs+gAAAAAA&#13;&#10;Oll0GotA1klnnZYefPghezlGUb/o0haBtrs33NNRawcAAIBagmyNlCovh9jKfcVcHwAAAABAl4gO&#13;&#10;badd+BHd2cYpAm1nrFmdPvHZT3Xk+gEAACAJsjVW7p+denY+KJV6+ou6RAAAAACArvHiSy9Vu7Od&#13;&#10;s/qjNnWcbr77rmp3u+ee39KR6wcAAGB6E2RroDxjr1QemB+t2Qq5PgAAAACAbvTt++8TZpuA6G63&#13;&#10;6twzhdkAAADoOIJs9ZT7Uu+uh748WhQAAAAAgEklzDYxP9+8OZ1+wYc6+RQAAACYhgTZ6ijvuHuq&#13;&#10;DO6dUkl5AAAAAACmQoTZrr7ur9R+nKIz2yc++6mOXDsAAADTk6RWHeW+oZQq/YVbFwAAAADAdHLF&#13;&#10;TTekuzfcY8/H6ea771I/AAAAOoYgWx2VgYWp3DdYuHUBAAAAAEw3H7rkz9Jzz2+x7+O0+srL1A8A&#13;&#10;AICOIMhWI8aK9sw5MqVyb6HWBQAAAAAwHb340kvpoksvtvfj9OyWLemLf/vljlw7AAAA04sgW43y&#13;&#10;wKJU7ptVqDUBAAAAAExn377/vvTkU0+5Bsbppju/oysbAAAAhSfIllfuS/17HZdKxooCAAAAABTK&#13;&#10;5ddebUPGKbra6coGAABA0fXYoVdUZsxPpZ4ZRVkOAAAAAEDLzBkaSrvPftWED/fL535VHVc52bKu&#13;&#10;bIsWLGj7Ky9dtHhSzm4ya3n7hnvS6vMumJTXAgAAgPEQZMupDO6TSv2zC7MeAAAAAIBWOX75US0P&#13;&#10;Mj348EPp337xdPrH79+T7t34YLXzVzv993+4eVLCWN+4dl3bXyMv6rjhX+5LX/vO+rYF2+K4t93x&#13;&#10;rXTicSe05fgAAAAwUUaLblXqHUi9c16fSpX+QqwHAAAAAKDolh14UDUYdc3ay9Mj6+9Ka848u9r5&#13;&#10;rV2iq1g3ijqee8b70w9uWV+t4Yz+9vw99Q8f+pH3FAAAAIUlyLZVZXC/VOpv31+wAAAAAAB0u/eu&#13;&#10;OqUaxlp19JvacqbRVSy6l3WzqOG9N96a9p47t+Vn+cCP/1dX1w4AAIDOJsi2Vc/AwlTum1WItQAA&#13;&#10;AAAAdLJLLlxT7SzWDjGCs9vNnjWUbr76yy0Ps/188+b03PPtGV0KAAAAEyXIFkWYMT/17H54SiXl&#13;&#10;AAAAAABohegs1o4w2788unFa7E+E2a79zOUtHzP60CPTo34AAAB0HsmtKELfUEqV1v5lAAAAAADA&#13;&#10;dBdhtuVLDmhpFTb/n/89baq6aMGCdPIxb2vpMR99/F9bejwAAABoFUG2cl/q2+3wVO4fKsBiAAAA&#13;&#10;AAC6y5Wf/vOWdhWL8ZjTyXvevqqlZ/vCb349reoHAABA55j2QbbyDruk0uA+KZUqBVgNAAAAAEB3&#13;&#10;iRGZK5Yua+k5PfnUU9PmKomubHvPnVuAlQAAAEB79Uz3+lYGFqZy/2ABVgIAAAAAjOaMlSeqUQd6&#13;&#10;57EnpG/ff1/LFr7p6U3VgNd0cfCrf7dlneh+9Ngj06ZuAAAAdJZpHWQr9Q6knl0PTaWegQKsBgAA&#13;&#10;AAAYzerzLlCjDnT08qOmewkmZOYMf4cNAABA95vWo0XLO+6ZKjMXpFQqFWA1AAAAAADda+mixXYX&#13;&#10;AAAAaGj6BtlKlVSZuTCVeo0VBQAAAABgeth/4SI7DQAAQCFN2yBbuX926tn5oFTq6S/AagAAAAAA&#13;&#10;oP2MKQUAAKCopm+QbcZeqTwwP1qzFWA1AAAAAABQ3zP/8UuVAQAAoOtN2yBbqXcolSq6sQEAAAAA&#13;&#10;TIZfPvcrdR6nB3/y45Yd64iDD53k1QMAAEBzpmWQrdQ7kPr2fGMq9exUgNUAAAAARfOjxx6Ztnvy&#13;&#10;m//6zwKsAug2Tz71VHp2yxb7Og53b7inpbVbOH/hJK4eAAAAmjc9g2z9u6RSzw4FWAkAAABAsfx8&#13;&#10;82Y7ArTchn/e0NJDTqcw1lXrrmvZseYMDaVFCxa07HgAAADQStMyyFYZWJxKfbMKsBIAAAAAgO63&#13;&#10;bv0/tPQcp0sY67Y7vpU2PvlEy463bL9Xt+xYAAAA0GrTLshW6h1MvbssS6WeHQuwGgAAAACA7hZh&#13;&#10;rFZ2e4yuYtPBgw8/lC764l+29EzfcuRR06J2AAAAdKZpF2SrDCxI5Znxv/VKBVgNAAAAUEQ/e+bf&#13;&#10;p+W+PPnUUwVYBdBNnnt+S8vDWPvMm9/118jdG+5Jp134kfTiSy+17Jgz+vvTiced0LLjAQAAQKv1&#13;&#10;TKuKlvtS326Hp3L/9PgfewAAAMD4tDI40Ek2Pb3JFQO0TITYVp17ZsvvqYcsWdq1mxSB4suvvTp9&#13;&#10;+/77Wn7s449Y3vJjAgAAQCtNqyBbeYddUmlwn5RKlQKsBgAAACiyCGDMnuU/wwGMRxZia+VI0czy&#13;&#10;Qw7rmj2JzmvhBw/cnx7f9ETa8OgjbXutPz7l9LYdGwAAAFphWgXZKgMLU7l/sAArAQAAAIruoUc2&#13;&#10;pqOXHzWt9imCFAATddsd36qOE21Hd8s5Q0Np2YEHtX2PTjrrtLYc95fP/So9u2VLW449klVHvykt&#13;&#10;WrBg0l8XAAAAxmLaBNlKvQOpZ9dDU6lnoACrAQAAAIruhRdemHZ79OsXf1OAVQCdKDqwrf/u7env&#13;&#10;/+m7aeOTT7TtDFYsO3hSqtPOc5hsM/r708fPOb9rzgcAAIDuNW2CbOUd90yVmQtSKpUKsBoAAACg&#13;&#10;6B796Y/TiemEabVPj296sgCrAIrqyaeeSpue3lRdXYR94z75zH/8Mv3k6afaMkK0HuMxx+7iD3zY&#13;&#10;qGwAAAA6wvQIspUqqW/Okancv3MBFgMAAAB0gsc3dU83nmbFyDuge123/rbqR6c69tDDjMccoxgp&#13;&#10;euJx0yuUDQAAQOcqT4e9K/fPTuVZ+6ZUrhRgNQAAAEAn2Px//ve02qcYC/jsli0FWAlAfR8961yV&#13;&#10;GYMI/l1y4ZqOWS8AAABMiyBbqXdWKpX7CrASAAAAYCyWLlo8ZfWarDF5RfHQIxundCX7L1xUpHIA&#13;&#10;BROdxXRja16E2K5Ze3mnLBcAAACqpkWQrTK4Tyr1zy7ASgAAAIBOcveGe6bNfv3ggfun9PVnzhiY&#13;&#10;0tcHimvO0FD6+Dnn26EmCbEBAADQqbo+yBYBtt65R6VSpb8AqwEAAADGYuaMGVNar6kOd02mxzc9&#13;&#10;MW3OFegsa8+7IM2eNWTXRjGjvz+tOfNsITYAAAA6VtcH2SqD+6eybmwAAADQkfZfOHWjRcOPHntk&#13;&#10;2lw4D/70J1P6+kccfOiUvj5QTGesPDEdvfwouzOK5UsOSN+85vr03lWnFHqdAAAAMJKebq9Oz057&#13;&#10;pFKv0RQAAADA2G18cnp0KYsRqi++9FIBVgLwihiRufq8C1RkBEsXLU4fOu0MYT8AAAC6Qld3ZKvM&#13;&#10;3Dv1zDkypVLXN54DAACArlSELl233fGtrqxt3nfv/d6Ur+GgA5ZO+RqA4ogQmxGZ9cUI0ajPdZ9a&#13;&#10;m75x7TohNgAAALpGV3dkK89YkEp9gwVYCQAAADAeQ4Ozprxu//j9e9KJx50w5etop3sffGDK1zB7&#13;&#10;1tCUrwEoBiG27UV4bcXSZektRx6VVhz5evdMAAAAulLXBtlinGjfnm9MpZ6dCrAaAAAAYDyWHXjQ&#13;&#10;lNft3o0Ppuee39K1oYEHH34oPbtly5SuIUbjAYTzTz41nXvG+6d9LfaeOze94eBD015z90jLX7c8&#13;&#10;LVqwoACrAgAAgPbq2pmblcH9Uqnf/0oDAACAThf/mD+VXnzppbT+u7d37XX0lb+7YcrXsMeuu035&#13;&#10;GoCpFff6Wz//BSG2rZ791a+qIbb3rjpFiA0AAIBpo3uDbDvtmcq9AwVYCQAAADARc3feZcrr9/f/&#13;&#10;9N0pX0M7RKe56Dg31V69eJ8uqyzQrBiZGV3Y7lx3SyG6cBZFhKg/9eUvpZPOOi09+dRT070cAAAA&#13;&#10;TBNdOVq0PGN+6p27IqVybwFWAwAAAEzEIUuWpg2PPjKlNdz45BPp7g33pKOXH9VVe3nD12+qhiWm&#13;&#10;2pL9f2fK1wBMrgiwnXzM29IH/vDMQo5ufuLODQ1/FsGyTU9vSi+88EJ69Kc/To9veiI9+NOftOV+&#13;&#10;Gr9/fu+c09PFH/hwOvG4E1p+fAAAACiS7gyy9Q2lVOkvwEoAAACAiSpKyOmqddd1XZDta99ZX4BV&#13;&#10;pK6rK9DY8iUHpGMOX14dmdmpYtRnNu7zxPRKuOyrN9+YvnTL19KzW7a09MwiIHf+FZ9LP3zoR+mS&#13;&#10;C9e4ugAAAOha3RdkK/elvt0OT+X+4v0vPgAAAGDsihJy6raubGuvvKzlYYvxWLpo8ZSvAWi96Li2&#13;&#10;zx57pj123S3tsdvu6YiDD+360GqE8+Ij7q/Xrb+t5ce/+e670uObnkzXX3ZVIbvYAQAAwER1XZCt&#13;&#10;VOlLpYG94pMCrAYAAABohQg7RZBsqn322i90RRDjuee3pJvu/E4BVpLSa19zQAFWAdPDnKGhtPvs&#13;&#10;V43rXEd6ry7Z99VpcHCw+vnC+QuHu5VNV6vPu6Aa3PvQJX/W8nGj8btw1blnppuv/rIwGwAAAF2n&#13;&#10;64JslYFFqdQ3WICVAAAAAK3yxtcdUYgg2883b05XX/dX6dwz3j/la5mI8z7931oerhivCHsAk+P4&#13;&#10;5UdVQ1a0X4Se13328+m0Cz/S8vtt/C4SZgMAAKAblbvtnCoDC1NZkA0AAAC6yvJDDivM6Vz7jVvS&#13;&#10;gw8/VICVjM9td3wrbXj0kUKsJUYPdvuoQWD6WnbgQemqT/xpW84/C7NFh00AAADoFl0VZCvPmJ96&#13;&#10;565IqdxbgNUAAAAArRJhgBiJVwTRWedjl6/tyPBABPAu+uJfFmAlL1uxdFkRlgHQNhHWXXPm2W05&#13;&#10;fITZTr/gQzYPAACArtFdQbad9kyl3oECrAQAAABotRXLDi5MTSM8cNGlFxdgJc2L4F0E8IoyUjS8&#13;&#10;5Ujd2IDu995Vp6RjD21PZ9EYu/2Jz37KVQQAAEBX6J4gW7kv9e91XCoZKwoAAABd6d0rTyrUaX37&#13;&#10;/vvSOas/WoCVjC5CbDGCLgJ4RRFjRU887oRC1w2gVS7+2EVp77lz21LPm+++qzo2GgAAADpd1wTZ&#13;&#10;KgOLUql3ZgFWAgAAALRDjBdtVwhgvDohzFbEEFsyVhSYZmbPGkqXfnR12046xkY/+dRTLisAAAA6&#13;&#10;WtcE2Xpm7ZfK/bMLsBIAAACgXU5b+fbC1TbCbCeddVo1MFY0Dz78UDr+facWLsQW3vfuUwuwCoDJ&#13;&#10;E4Hs809uz70vxkaf9cnO6BIKAAAAjXRFkK0ytCT1zDkypXJvAVYDAAAAtMvKtx5fHUlZNBuffCKt&#13;&#10;OOUd6e4N9xRmZVdf91fptAs/kp7dUryA3dJFi6uBDoDp5twz3l+9B7ZDhJbXXnmZawoAAICO1RVB&#13;&#10;tp6BhalUKd5fYgMAAACtFaPZjj9ieSGrGt1wzlizujpqdCrHu0UXtugQd8VNN1TXVES//+a3FnJd&#13;&#10;AJPh+suualso+7r1t1V/DwAAAEAn6vwgW7kv9S04PpX7dy7AYgAAAIB2++NTTi90jWPU6O+dc3q1&#13;&#10;K85kBtoiuBAhund85IPVDnFFNWdoKL131SmFXR9Au0Uo++IPfLhtr3LOZy4q5LhrAAAAGE3HB9kq&#13;&#10;g/ulUt9gSuVKAVYDAAAAtNuiBQvSsYceVug6Rye06Irzpvedkk47/+x02x3fasvrRFDhqzffmI45&#13;&#10;7V3VAFuE6Iru7Hf9QeHXCNBuJx53Qlq+5IC2vEqMlP7cNVfYQwAAADpOT6dvWd/cNxRgFQAAAMBk&#13;&#10;uvhjF6V7T3lHYUdn5m149JHqx/lXfC4tXbQ4vfY1B6QjDj40HXTA0mpXnrGIDm8PP/Zw+uFDP0oP&#13;&#10;/Ph/pZ9v3lyQs2zO3nPn6sYGsNWVn/7ztKJNv8tuvvuu9O6VJ6VlBx6k3AAAAHSMjg6ylfpnp55d&#13;&#10;/78CrAQAAACYTBEAO/mYt1W7nnWSGPkZH/l1R7gts8euu6U9dtu9+tXjm55Iv37xxernv/mv/+y4&#13;&#10;0Fo9F571weItCmCKZCNGI+jcDh+7fG26c90tthcAAICO0dFBtt6dD0mlSn8BVgIAAABMttXnXZBu&#13;&#10;33BPdYRaJ4tgWyb/ebeJcbBHLz/K+wQgJ0aM3nrnHdXOna0WAei1V15W/X0JAAAAnaDcsbtU7ku9&#13;&#10;c1cUYCEAAADAVFnrH+c7woz+/uo4WAC2FyNG4z7ZDtEBNMZSAwAAQCfo2CBbZWBRqsxcUICVAAAA&#13;&#10;AFMlOnytOvpN6l9wMTovRugBsL24P171iT9tW2X+ZO0nVR0AAICO0LFBtr45R6VU6tyGcgAAAEBr&#13;&#10;XHLhmrT33LmqWVAxUjRG5wHQWDuD2TG2+qs336j6AAAAFF5HJsFK/bNTz5zDCrASAAAAoAiu/czl&#13;&#10;bRvLxvhFwNBIUYDmfPyc89OcofZ0r7x03fXpuee32AkAAAAKrSODbOW+2alU8ZfTAAAAwMsWLVjQ&#13;&#10;1rFsjF0ECyNgaKQoQHPifrn2vAvaUq0XX3opXXTpxXYCAACAQuvIIFvfvOMKsAoAAACgSGIs25oz&#13;&#10;z7YnBRAhtnWf/Xw1YAhA89o5YvTb99+X7t5wj90AAACgsDouyFbqmZF6dllagJUAAAAARfPeVacI&#13;&#10;s02xLMS27MCDpnUdAMarnSNGV195mX0BAACgsDouyNazy+tSqWenAqwEAAAAKCJhtqkjxAYwce0c&#13;&#10;Mfrsli1prTAbAAAABdVxQba++W8pwCoAAACAIhNmm3xCbACt084Ro9etvy09+dRTdgsAAIDC6agg&#13;&#10;W2Xm4lQZmF+AlQAAAABFF2G2K87/eDVgRXvFCDwhNoDWaueI0T9Z+0m7BQAAQOF0VJCtb95xBVgF&#13;&#10;AAAA0ClOPO6EasCqXUEAUlq6aHG6/Ss3CLEBtFg7R4xufPKJ9NWbb7RlAAAAFErHBNlKPTNSzy5L&#13;&#10;C7ASAAAAoJNEwCqCVsuXHGDfWuyMlSemb1y7rhq2AKD12jli9NJ116fnnt9i1wAAACiMjgmylXea&#13;&#10;l0qVHQqwEgAAAKDTRNBq3RVfMmq0RfaeOzfd+vkvpNVt6hQEwCvaNWL0xZdeShdderFKAwAAUBgd&#13;&#10;E2Trm3NUSqWOmoQKAAAAFEyMGr33xlvTsYceZmvGIUKA0YXtznW3GCUKMEnaOWL02/ffl+7ecI+t&#13;&#10;BAAAoBA6IhlW6p+deub4C2YAAABg4iIQcM3ay9N1n1qbli5arKJNivDfN6+5Xhc2gCnQzhGjq6+8&#13;&#10;zJYCAABQCB0RZCv3zU6lirEfAAAAQOtEKOAb164TaBtFBNju+sqN1fDfogULCr1WgG7WrhGjz27Z&#13;&#10;ktYKswEAAFAAHRFk65t3XAFWAQAAAHQjgbb6BNgAiqWdI0avW39bevKpp+w4AAAAU6rwQbZSz4zU&#13;&#10;s8vSAqwEAAAA6GZZoC3CWzG+rR1db4pu77lz0/knn5oe+Pp6ATaAAmrniNE/WftJWw4AAMCU6il6&#13;&#10;+Xt2eV0q9exUgJUAAAAA00GEty65cE31TG+741vpH79/T7p344PpxZde6sqzj8DeimUHp3evPCkt&#13;&#10;O/CgAqwIgJHEiNF7H3ygOhK0lTY++UT66s03pveuOkX9AQAAmBKFD7L1zX9LAVYBAAAATEcnHndC&#13;&#10;9SM8+PBD6Y6770w/euyR6j/2d7LlSw5IhyxZmla++Vhd16ADtGrs8V5z9+jq7Y7zmw4jorMRo1et&#13;&#10;u67lx77zhxsE2QAAAJgypee/957fFrX8lZmL04zXfqYAKwEAAADY1t0b7kk/eOD+9PimJ9LPfvF0&#13;&#10;yzvjtEqMC5278y7V4NryQw7TdQ0AAAAAKKI1he7I1jfvuAKsAgAAAGB7Ry8/qvqRee75LemhRzam&#13;&#10;Rx//1/TCb35d7dwWfvbMv7d9LGmMB9199qvSzBkz0v4LF1e7Es3bY9426wMAAAAAKLLCdmQr9cxI&#13;&#10;A4f/ZSr17FSA1QAAAABMTBZ0y/zimV+kf9v8zJiOuWTfV6fBwcHhrwXVAAAAAIAuUdyObD27vE6I&#13;&#10;DQAAAOgas2cNCZ4BAAAAADRQLmph+ua/pQCrAAAAAAAAAAAAoN0KGWSrzFycKgPzC7ASAAAAAAAA&#13;&#10;AAAA2q2gQbZ9CrAKAAAAAAAAAAAAJkNP4apc7ku9c1cUYCEAAAAAMD2ddNZpw+d9/WVXpdmzhlwJ&#13;&#10;0GXu3nBPumrdddWT2n/honTJhWtsMQAAAFOqcEG2yuB+qTJzQQFWAgAAAADTz1dvvjFtfPKJ6nmv&#13;&#10;OfNsITboUhFii/f6nKGhamAVAAAAplrhRov27XlMSqVCTjwFAAAAgK73pVu+Vj3FCLG9d9UpNhy6&#13;&#10;UHRjixDbjP7+dM0nLxZYBQAAoBAK1ZGtvOPuqXeXpQVYCQAAADDVnnt+S3rokY3VVSycvzAtWrBt&#13;&#10;B/cnn3oqbXp6U/Xzgw5YWv1H+PxzhgZnpWUHHrTNcxodM/5BP3vOwgULhx8Tjl5+VN1KZM/JXn/T&#13;&#10;U5vSlheeH7Vq2Vrz66+n3vrz57H+u7enf9v8zPD3luz76nTicSc0PN/88fJrb7S+keSPm0ao0YMP&#13;&#10;P9SwJvX2NNXs60gaPb92baMdY2hoVlOPb7QfcY4b/uW+9MJvfl39eq+5e6SVbz1+uxrma1GvxtnP&#13;&#10;G71OvT0/4uBD69Z+tPfOSOLa2H32q9I+8+ZXXyu6s9U7n1qxb+v/6dvDdRhpffnrr97Pa481ODAz&#13;&#10;rXzzsaOeR+17stlgzkjvh9rjjXRN52XnNRnvgWau+Ubv0XqvOdK9J38+ox2znonee+pdG8sPOazh&#13;&#10;eus9f6TajnROo123zRx/pNpm8jVu5j43lt91tWs5Y+WJ1XsWAAAAFEXp+e+957dFWUz/vJWpf98/&#13;&#10;KMBKAAAAgKkWoYEz1qyuriL+sX31eRdss6K1V16Wrlt/W/Xz6z61thosyD8n3Pr5L2zzD/yNjrn4&#13;&#10;mOXVP5cuWlwdr3bwO1cOP+eur9xYN0T3pve93Kkqutk8sv6udNJZpw2PYxxJttb8+hvZe+7cdPPV&#13;&#10;X94m3BEhh3M+c1F6dsuW7Z4V4+Gis04+sJadb5zbN65dt8351hPnc9ZJ70rnnvH+ho+5+rq/Slfc&#13;&#10;dEPDOmdGq8mxhx6WLv7YRducXzN1SQ2uidpzbuYYEbZq5vH5+qWtQZHTL/hQ3fOLGn7stNO36WaW&#13;&#10;r8Wqo9+ULrlwzTbPyX5e+zppa72v/cYt6cWXXtrutWLP1553wTbBmtHeO/XEdfWxy9emn2/eXPd8&#13;&#10;Tj7mbXWPE3U479P/LW149JG6x629JlPN9ffEnRu2Odbnrrki3Xz3XXWPVa9umfx7crTH1hrp/ZDJ&#13;&#10;3rfNvs+z8xrt8cuXHJDWfPgT29xjxvoeaOaajz1c99nPNwxRnXb+2cN7GI+998Zb64bK8ueT37tm&#13;&#10;jffeM9q1Ee+bv1j9mVHDjqPVNu65137m8u2Oc9sd30rnX/G54a8bdSsc730974CVbxp+r9e7H6Q6&#13;&#10;97na31PN3AM+8dlPbVPPer/rAAAAYJKtKc4Mz3Jf6ltwfAEWAgAAAHSLP/vCX4z5TCJcEOGSTHT/&#13;&#10;qZX/3oqly9pWrQgVrTr3zOGvI8xx2oUfqRtiC/H9+Hk8brwiQBEhtQg5NPK176zf5idf+bsbxvVq&#13;&#10;377/vrTilHdMaL1TIdYb+9IooBQ1/NSXv1QNv9QT4ZEIjjUj9iH2o16ILW3d8wisNNNVrJFYyzs+&#13;&#10;8sG6IbbsfCKcc87qj27z/awOjUJsaYzXZAQDGwWV0ta6Nbou//rG67f5+vYfjD1kNRWidr93zunV&#13;&#10;IF47xR7GPtR7ndib/B7GY6P732TL7j0RqqsV19lI10a8F6OOE72XxHug3n7ceucd23z99//03Qm9&#13;&#10;Rv6+nhf3jPx7Pc6rmWvjT9Z+cszrqH2P/Pd/uHnMxwAAAIBWK8xo0crgfqnUN1iAlQAAAADdIkIA&#13;&#10;0c1qpO5i9bzjmOOGgx3fvOeu7Z4f38u85cjtR8ydf/Kpacn+v1P32DE+b7TH/+KZX6RL111fDTRE&#13;&#10;6CGCRtFJKcIlWcghwnbn/9EfV7+f7xaUhVDqdQuqFZ2BLjzrg8Pf/fq3v1UNl6WtoaG3rnjjdiP0&#13;&#10;IjBVG6S7d+OD1QDJSGMB8+cY5/elW75WPU6sNzot1eueNVIdY1xePVHf6J6VefTxfx3uHhcd4N55&#13;&#10;7AnbHCM/BrC2Hnkxhi9z0aUXD4e+oovU8UcsT398yunp4cceTl+4ad3wzz73N3+93bjXTIQs63Va&#13;&#10;yota58M70VnpPW9fVe2aVNtB7UOX/FnDLlqjiePka3DpR1dXr6vY0y/+7ZeHO0zFtRHXWnZOtXXI&#13;&#10;utBl4x+zuo+0x5kYYZoPBmZ7FXW/4m/+evj9GPWIWtd2jrr3wQe2+TpeM47ZzPsgL3/t5NV73zZ6&#13;&#10;bCMjvQcuv/bqdM3ay7d7Zu01m1fvPVD7+BdeeCFd9MW/rL5GfGz45w3b1e6Gr9+03XHWrf+HMddu&#13;&#10;LEa698Rex7Wf3Xuiy1ntdZaNu43rMX9+EYYc7X2Vqd2P7J4bHxHqyrqYxfVcG9bMAmYjdTCrvX/9&#13;&#10;4IH7h99LcT71nl8bmEtbQ5qjdReM9eTfm6OJ90ZtOPb2DRNBTGMAABY9SURBVPc01b0RAAAA2qkw&#13;&#10;Qba+PY8pwCoAAACAbhMjGU9958ljCvhEGCALR+SDZGlrqCELVcTYxHrBgQgv1AbARlLv8Xf+cMNw&#13;&#10;eOLRHz9Wff1/2/zM8M/3X7h4eE2xhkd/+uP0o8cad8aqZ2CHHbd53fg8P27ub269abt1ReAkE+ef&#13;&#10;BXFGC8/VnuOSV7+m2gUsjRBOGmsd09aOeo2es8duu2/3s3yQrbYe9US4KwvchG9ec/3wuuPPA19z&#13;&#10;4PCIy91nv6phwC+CJ6MFraL+mdrxgLH3MZ7w+Ped2vQe1BNryF/P+ZGH8Wf2mlkAJ4I2cb3V1iE/&#13;&#10;tjLqkIU/I8wWoaWZMwZGXEcEpzK1Yxuv/PSfD59njFrc8vxzKaVXrpUI8GThyuyaTFu7Zo21HmO5&#13;&#10;3sZ6bdZez8tft3z4Wola5u8zmXrX7EjqPT7uDdn+3bfxwe1qku+wGHsV10Ptfa/V6t178mM5P3vt&#13;&#10;F4Z/ftOd3xl+3FWf+NNtnhfX4l7z5g/fS5oJmDXajy2//vVw+DJ/L8134MxfX6MFzGqPH5/HcbPA&#13;&#10;Ztx78uvMB+byrxOd0y5pov7xO2vFka9v6ndd/H6pPaf4GEsYDgAAANqhEEG28o67p95dtv9fjQAA&#13;&#10;AAATFQGf6BxVr9vRSGJkaBbU+bv13xgOdGwzVnTZwXWPEF3A6onuUs0EQyIk9LNfPD38dQRewl5z&#13;&#10;9xj+XgQ+/scD96c3HHxoOuLgQ1vWSefj55w/HGSr7UIU64rua2lr+GHteRdUx1qmcXRwijpEKCkL&#13;&#10;dUQ3s9rwSaM6pnGEiJrxm//6z4YjOqMjVwREHnpk4/D3Yv21a46v7/rKjU0FaaIDVNZZqp58/aMT&#13;&#10;W6143h+8beVw+KZeSGk0923dzxDHqreWD/zhmcMBo2xN937/fw7/PLoD1ruuI8zWTDfEuK7yHbdq&#13;&#10;zyHWdOPl1zSsab6LVVyTq6+8rBrKGUuoaTwaXSvRKa2Z14zHRAe17D6TBVbznvmPXzZ8nWbfA49v&#13;&#10;eqXT3WE1o5AjrJYFpmIfD1mydPh6ipHB17QpyFZP/jrLroc496xzWITs6p1z1CzWnl2b9brONePf&#13;&#10;f/nKaN39Fy4a/jwf9LvmkxcPh+aaDZhl4jr/5XO/Gv66tstffrRnvBf/5dGN1XNqtrtgM50PU01g&#13;&#10;Lmp62sq3V0chp1xQFQAAAKZKIYJspf5dUyr3FmAlAAAAQLeIgEiEruIf9yMo0igM0kiMDM0CJvmx&#13;&#10;hfmxou9eeVLdZ2dBkFoRfKo39i66D1217rrhr3/2zL8PhzfyYakIMkRgLAt5VDsnrb+tGv6IAFCE&#13;&#10;7y7+2EXjGi+ZGem5+dGmEeKLUEnWzWc8HZxe+5oDhoNs0TXqxLRtgKJRHcMTd25o+LPxinPIgnm1&#13;&#10;YoxknG8+XBfrr2e0EE0W4BspeBKhl0zsbaNj5kcXPvP//8eYzzz/nEZjXOOayHeIiiBM7FcmugPm&#13;&#10;jTV4lQ8H7rPHnnUf0+j8o075LlbxGivu/d5wGLOZsYx5i49Zvt33sr2v1ehaqe2eN5LooJbJd1zM&#13;&#10;xD0o3/kur957IMZD5ruJRXAq27d6IcEIq2WOOXx5NTSbve+aGRncSvE6WUe4tPU6i9Gomf3mN35f&#13;&#10;xTWYXQf16lhP9l6OsaKP/ewn24zxfc0++1X/zI9SzgKbWWhutIDZSPf1OEZtXW/PvW9WvvnYNDRz&#13;&#10;5vA5RQe1Rq+TD0PGOTT6vZTJB+Z+76g3VY+bjVWN12tn+BMAAABGUy5ChXoGFhZgFQAAAEA3iYDI&#13;&#10;yce8bfiMIlQwFtGVJoIxIYIMEdKqHSvaqrF7ccwINmUfWdghXuNPP/gn2zw2Rj9GcCFCKXlZYG/V&#13;&#10;uWduE4Jqpfz4xywscXwu4JMPxXSrF37z6wmf2V+s/szw/kXwpF7wq5lw12SKMamZ/DjWeiLgVe+j&#13;&#10;HW74+ivjV7MOiTGmNhNds6aTrBNd9pEPsV38gQ9vU4l8h8X4eXQHjABThKzS1ntKhFcnU4wczV9n&#13;&#10;+cBkPvTXChHYi+syupHlQ2wRpotapJpRyhH0y/+Zto6vbaTRfT2Of/4f/fE2z6oNzMU+RMAsu09k&#13;&#10;AbN6oi4Rnsz82Rf+YsTq1Abm0tYOpJl80A0AAAAm25R3ZCv1DqS+BcdP9TIAAACALhRdkWL8ZrVz&#13;&#10;2ebN6W9uvWlMJxnBmCzgEONF99x97vDPjh9hrN/5J59at7tVjBatJ4ILv37xxe06sdXr3hZdfGJM&#13;&#10;ajWE8v3/mX740I+qHeOyEESc5xf/9sstGzWaiSBffvzjlheer4Yv8uNOW93BqVEd2yUCJhee9cG6&#13;&#10;R8/GAA4OzBz+Xox9HI8IqUTIMhujGCHLfIAn1XQvy7rWTaX8GqIWP3jg/uGvf/3ib6ZsZfmxj9FF&#13;&#10;KwsFZh3kmh3LmMkHgjIxKrSe6NRWT6PHj0eEVt95bPOjHuO+kWq6f0Utbv/KDdu9L/MdFiMsmYUn&#13;&#10;99h1t+HHjHVk8ETlR29GHV/uyPby+yQ/IrVdot5ZV8t80C9V3/uD1etr3h7zhr830vja7L6ef+/E&#13;&#10;99Zd8aXtHpsPzEX9s+s49iV7fgTMGt3X4/u3bw3DxePzx8u77Y5vDf+uiPtdhAXjIx8SjOO0+vcH&#13;&#10;AAAANGvKg2yVodekUt/gVC8DAAAA6DDNhogimJR1g8rGtDUruo5lQbYIi83Y8ZWw0XvevqrhUSJ8&#13;&#10;1WiMYj1/9I6Tq4+PsNhpF36kGi6JMMI5qz9aDa1l1l55WfWzCHREGCK6xsVH2vqzLBiVHy04Vvmu&#13;&#10;P/mubxHky8T66nXYyjo4NRt8+R+5MNQRBx864TpOVITJRnu9fLDuJ0/X75B0xLtWpn3mza92borO&#13;&#10;TvWCffngSRYQrBX1z4JGjca2fvfe7w1/ng8gNWv/hYuGgzJxrHrnH6+diTXF+cR+ZddbfvRuqgl4&#13;&#10;NdOJrTa0Vy8MGe+FqHeMQowuUhEcinVloZwQnbXqGWksY62xBHhacW3mw1n5UGgmAkZjeZ0Ydxvn&#13;&#10;EDWM7oxxbUWN4vPo5piva76bWNS93l6NZ2TweMWa8/sZe7zl+eeGv37wpz9peOT8vWTJvq9uagX5&#13;&#10;oGy9GueDftXHX/G5usdpNL623n09fgfV3tfjvPPjY+N3Tr5DXGa0gNna8y4Y3sNG42j/8fuvdGNr&#13;&#10;NEo59iACb9nvFgAAAJhMUz5atG/OiqleAgAAAFBw8Q/4teMyH/zJj5tadAQJosvOeER4Iz9eNAsc&#13;&#10;RSebeh14JipeLz/+L8IIESjI3HTnd6rhoQhDRJepvHpBsPG4/Nqrh5+VHzfX7IjG/PjRkUTHoXyH&#13;&#10;t6zjWdHF9ZQF/GL9+f0JsS9xrcQeNQpWZdaOEprK17/euMAIyOT35S1Hjj1YdfhBrx3+PI6VD61l&#13;&#10;rvibvx7+fNm++1X/zNchzvfq6/5q+DHxs/gYy57GeyoTHQXzIlwZ74Wod4yDfPixh6s/bXaU7Uhj&#13;&#10;GadSrCkL10Ytl79uectWE4G1az9z+TbX6ueuuWL45/HazXb6m6yRwfl9z8abxj0xO4cIgmVh3rx4&#13;&#10;z+XDoCuOfH1Tr5cFZRsFBZu9l412b4xz+Nhpr4y7rb2vNzu+NQuYNRLnkdWtntrA3EhuvfOOph4H&#13;&#10;AAAArTalHdnKM+annle9xqYCAAAA24kQTNaRKv4B//QLPpR+/81vrT4sOixlnXviMaN1LIpRcfee&#13;&#10;8o5tuus06w/etrIansmLrlAjefTxf2340xiXN1IILrrgRIggC7hc9MW/rAYzIpgSwaYsiHDpuuvT&#13;&#10;Yz/7SXrrijdWXy8/YjG6MjXjN//1n9VA2S+e+UX6t83PVDu5ZeGWqOtHzzq3+nkERbLa1RuNFwGJ&#13;&#10;FVvr26iDU1aTGEkZoyjz4Y+zTnpX3a5lI9UxxrS2uktUVo9GsussPxY0ujT97T/ckv7w7e+qjnnN&#13;&#10;n1cEKEcas5qFLBuFS9737lOHfxb7ctJZp1VfZ3BwsFqba79xy/C+RBCsXgel6FzY6Jzi9eM5X7hp&#13;&#10;XXXf4ljROSr2I0I+MdYxzi0feIouU5l4XPbeiD9//MTPqmMw43m1tRjNB08+bbjjVdQ2wqtnv+sP&#13;&#10;qtfl7bn1R7A01lw79vGBr6+v28Utq99IYxnHa6RrJe5ftesZ6T0Q11S9+8JI+zfaeyCOl9+j6PIV&#13;&#10;94vY9+gilll19Ju26ygW7+F3fOTlMbuNRgY3Wtdo97iUe6/FtfLoT39cPc/8+2DNhz8x/Hn+/RZ/&#13;&#10;xmOzcavRRTDfvSzOpRWjjfOjlOOa+8Et67d7THRebHZ8bfwsfm/Vu6/nA3NXnP/x7d7HERLN9jB+&#13;&#10;N4zUKS3q9nvnnF73d90NX39ltHbcd/Jd4dLWcOOb3vfyOWThz3YEtgEAAGAkUxpk69vt8JTKvTYI&#13;&#10;AAAA2E78A38+wBBhmo11OlzFY0YTx4qOOKN1yKonxhjWBtlOfefJIz6n9vF5Z6w8cdRAzZWf/vPh&#13;&#10;YFh8XHTpxdXQQQTLIlSSfb/eCLoIoI009jSv0Wi5tDWklIUYIoCRiXGZtWpDdtHB6ZqagE2jmkQA&#13;&#10;69wz3l/3ZyPVcemixekb165r6jybNVI9whN3vlyH2L8YZZgFXeLarB07mA8CjmSkkGWElNacefbw&#13;&#10;dVvvdbLXuvSj9dcde9IoKJedTzw3G30YH43qHmvJh0Zj3yK8lh1/pNcaqVNU2hrgjLGH2fMjIFTv&#13;&#10;/Zp1scuPfYxj1wsvRYe67HijjWUcj5GulRivWhuwHek90GhtI9W0mfdA7NH3/vkHw2HE1Vdeln6w&#13;&#10;/KhtQnQxQrlWXHuxrizgWG9kcKPzb+YeN9J7LZ6fD1DFsfJBt0Y1ifV+/JzzR3zdZuVHKa9YdnDd&#13;&#10;Z+VDzjGmdbTxtbX39eiQF7XPB+bqhdTyv4NG6y5YG17M++Y9r/yuqNe9MZ4b76UsbNeO8CcAAACM&#13;&#10;ZspGi5Z6B1LvvDfbIAAAAKCh+Ef0CM9ko+Xy4nvnn3xq0//QHiGDCH6MVfzjfn7sYaPQTCvF8WtH&#13;&#10;jEb3oljLus9+vuF5xDrvvfHWCXXRifOLEE4WLsuPPwwr33p83edlHZLS1g5Oo4m1xv7due6WttWx&#13;&#10;nWLdEbipd23G/nzzmuub2ofY6wieNBLXbXRpykbc1orOSvFaE+lOF8+NYzQawRuvHWuoF9SJgGXs&#13;&#10;Y6P1ZddTbRe/erJj1atpHD8fDst3saoXrkxbw3H50cAjjWWcCrG2uIba/R74i9Wf2WYMbHT2y3fy&#13;&#10;a3Tt5DtPNjtmcyKya6XePT2ujUbvt/he/Ozmq7/csnvzaEG/VBNojqDgaONra+/rEUL+2OVrh79u&#13;&#10;FJjLAmaZCJiNJO7d+d9ZqU6HuUZd3fLvpdtH6DgIAAAA7VJ6/nvv+e1UVLd39+Vpx98928YCAAAA&#13;&#10;TakdY1dvdN90EqGJTU9vGj7jZsb50R75a7Od+1C75+14D8QIyYce2Tj89VjOJ8IyW154viXry9e0&#13;&#10;HWNk6Vy119loo6UBAACAjrFmyoJsOy37VOoZ2s+lAgAAAAAAAAAAML2tmZLRopWZe6eeWftM9+ID&#13;&#10;AAAAAAAAAABMe2FKgmx9c1akVJqSlwYAAAAAAAAAAKBgpiRNVhrYy3UAAAAAAAAAAABA1aQH2co7&#13;&#10;7pZ6hvZTfQAAAAAAAAAAAKomPcjWv3CVygMAAAAAAAAAADBsUoNspZ4ZqWeXpaoPAAAAAAAAAADA&#13;&#10;sEkNsvXs8rpU6tlJ9QEAAAAAAAAAABg2qUG2vvlvUXkAAAAAAAAAAAC2MWlBtsrQklQZmK/6AAAA&#13;&#10;AAAAAAAAbGPSgmx9c9+g8gAAAAAAAAAAAGxnUoJspZ4ZqXfO4aoPAAAAAAAAAADAdiYlyNY352iV&#13;&#10;BwAAAAAAAAAAoK5JCbL1zn+L6gMAAAAAAAAAAFBXTzvLUuodTKW+WancN6j6AAAAAAAAAAAA1NXW&#13;&#10;IFtlYEHqGfqdlMq9qg8AAAAAAAAAAEBd7QuylftS326Hp8pur1V5AAAAAAAAAAAAGiq3qzSlSl8q&#13;&#10;DeyVSj0zVB8AAAAAAAAAAICG2hZkqwwsSqW+QZUHAAAAAAAAAABgRG0LsvUM7pvK/bNVHwAAAAAA&#13;&#10;AAAAgBG1JchWmbl36plzZEqltuXkAAAAAAAAAAAA6BJtSZqVZywwVhQAAAAAAAAAAICmtDzIVuqf&#13;&#10;nfrmvTmVenayAwAAAAAAAAAAAIyq5UG2yuD+qdw/W+UBAAAAAAAAAABoSmuDbOW+1DOwVyr1Dqg+&#13;&#10;AAAAAAAAAAAATWlpkC06sZUH906pVFJ9AAAAAAAAAAAAmtLSIFtl5t6pMnNBSkmQDQAAAAAAAAAA&#13;&#10;gOa0LMgW40R7dj00lXqMFQUAAAAAAAAAAKB5LQuylXfaK1UGFxkrCgAAAAAAAAAAwJi0JshW7kv9&#13;&#10;c5ancv9s1QcAAAAAAAAAAGBMWhJkK++4eyrP2jelUkX1AQAAAAAAAAAAGJOWBNkqA4tTqX+WygMA&#13;&#10;AAAAAAAAADBmEw6ylfpnp97dDk2lnp1UHwAAAAAAAAAAgDGbcJCtMrAolWcuiEib6gMAAAAAAAAA&#13;&#10;ADBmEwqylXp2TL27HpbKfcaKAgAAAAAAAAAAMD4T68hW2SGVB+alVJpwYzcAAAAAAAAAAACmqQkl&#13;&#10;0CqD+6dy/2zXDgAAAAAAAAAAAOM2/iBbuS/173VcKvUNqj4AAAAAAAAAAADjNu4gW2VgUSr1zlR5&#13;&#10;AAAAAAAAAAAAJmTcQbaeWfsZKwoAAAAAAAAAAMCEjSvIVp4xP/XOXZFSudcOAAAAAAAAAAAAMCHj&#13;&#10;CrJVZu6bSv1DKg8AAAAAAAAAAMCEjTnIVuodSH17vjGVenZSfQAAAAAAAAAAACZszEG2yuB+urEB&#13;&#10;AAAAAAAAAADQMmMLspUqqdz3qlSq9NsBAAAAAAAAAAAAWmJMQbZy/+zUs+vBqdSzo+oDAAAAAAAA&#13;&#10;AADQEmMKspV6Z6XyjrvFZ6oPAAAAAAAAAABAS4wpyNYz9LupvMPOKg8AAAAAAAAAAEDLNB1kK++4&#13;&#10;e+qZc2RK5V7VBwAAAAAAAAAAoGWaD7INLErlvlkqDwAAAAAAAAAAQEs1FWQr9Q6k/r1WplLfoOoD&#13;&#10;AAAAAAAAAADQUk0F2SoDi4TYAAAAAAAAAAAAaIumgmw9g/umcv9sOwAAAAAAAAAAAEDLjRpkq8zc&#13;&#10;O/XMOTKlUlOZNwAAAAAAAAAAABiT0YNsg/ukkm5sAAAAAAAAAAAAtMmIQbbyjrun3j2OTqVKv/oD&#13;&#10;AAAAAAAAAADQFiMH2QYWpXLfLJUHAAAAAAAAAACgbRoH2UqV1Dv7d1OpZ4bqAwAAAAAAAAAA0DYN&#13;&#10;g2wxVrQ869UplSuqDwAAAAAAAAAAQNs0DLJVZi5O5R2GVB4AAAAAAAAAAIC2qhtkK/XPTr27vi6V&#13;&#10;KjupPgAAAAAAAAAAAG1VN8hWGViUyoOLUiqVVB8AAAAAAAAAAIC22i7IVurZMfXuelgq981SeQAA&#13;&#10;AAAAAAAAANpuuyBbead5qTK0b0qlus3aAAAAAAAAAAAAoKW2TauVKqlvzutTuX9nVQYAAAAAAAAA&#13;&#10;AGBSbBNkK++4eyrPenVK5YrqAwAAAAAAAAAAMCm2CbJVZi5O5R2GVB4AAAAAAAAAAIBJ05NSuqfU&#13;&#10;O1hNr/32/75wT/rtb7+TUvpPWwAAAAAAAAAAAEDbpbTp/wFNLHZpwmenAgAAAABJRU5ErkJgglBL&#13;&#10;AwQUAAYACAAAACEAemWgF+UAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#13;&#10;XFBrJ0Aa0jgV4kflCAEhuLmxcSLidRQ7bXh7tie4rHY12pn5ys3serY3Y+g8SkiWApjBxusOrYS3&#13;&#10;18dFDixEhVr1Ho2EHxNgU52elKrQ/oAvZl9Hy8gEQ6EktDEOBeehaY1TYekHg6R9+dGpSOdouR7V&#13;&#10;gcxdz1MhMu5Uh5TQqsHctab5ridHuQ+1te+XV0/PF6vs82ZKt9MH1ZPnZ/P9msbtGlg0c/z7gCMD&#13;&#10;9YeKiu38hDqwXgLRRAmLZCUSYEc9yTMC2tF2LfIUeFXy/yDVLwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6W&#13;&#10;nUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8J&#13;&#10;Ihdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9&#13;&#10;M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//&#13;&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#13;&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#13;&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQADAkljbgIAAO4EAAAOAAAAAAAAAAAAAAAAADoCAABk&#13;&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDuJUUvG5cBABuXAQAUAAAAAAAAAAAAAAAAANQE&#13;&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQB6ZaAX5QAAABABAAAPAAAAAAAA&#13;&#10;AAAAAAAAACGcAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#13;&#10;AAAAAAAAAAAAAAAznQEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAAm&#13;&#10;ngEAAAA=&#13;&#10;" strokeweight=".5pt">
                 <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="67868185" w14:textId="77777777" w:rsidR="00995CD9" w:rsidRDefault="00995CD9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FAC5BE" w14:textId="7B9840E3" w:rsidR="00ED5169" w:rsidRPr="00246F80" w:rsidRDefault="00ED5169" w:rsidP="00D90AD1">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
         <w:rPr>
           <w:b/>
@@ -598,50 +598,121 @@
       </w:pPr>
       <w:r w:rsidRPr="00246F80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO:</w:t>
       </w:r>
       <w:r w:rsidR="007563F7" w:rsidRPr="00246F80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00246F80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBTÍTULO, SE HOUVER</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2E3A23BD" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O título do trabalho constante na capa, na folha de rosto e na folha de aprovação deve ser idêntico ao registrado no Sistema Acadêmico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0779D7AA" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="CF-TtulodaCapaedaFolhadeRosto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>todo o texto destacado em vermelho deverá ser substituído e/ou excluído para a versão final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D422960" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00C11033">
+      <w:pPr>
+        <w:pStyle w:val="Capa-Folhaderosto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4CD82534" w14:textId="1B1813DC" w:rsidR="003700D2" w:rsidRDefault="003700D2" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C6D546E" w14:textId="069F9647" w:rsidR="003700D2" w:rsidRPr="00246F80" w:rsidRDefault="003700D2" w:rsidP="003700D2">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246F80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO </w:t>
       </w:r>
@@ -852,63 +923,54 @@
       </w:r>
       <w:r w:rsidR="00C55905">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C55905" w:rsidRPr="00B109A9">
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="004E4AE6" w:rsidRPr="00B109A9">
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007C00E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C00E7" w:rsidRPr="00A03A01">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(se houver)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7F6D31" w14:textId="77777777" w:rsidR="00C40587" w:rsidRDefault="00C40587" w:rsidP="00380D09">
-[...4 lines deleted...]
-    <w:p w14:paraId="0C1C542B" w14:textId="2A6DDBAB" w:rsidR="00366DB6" w:rsidRDefault="00366DB6" w:rsidP="005C6A97">
+    <w:p w14:paraId="5391037D" w14:textId="7D3FC07A" w:rsidR="00BA4D53" w:rsidRDefault="00BA4D53" w:rsidP="00910EFD">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Capa-Folhaderosto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="628281B5" w14:textId="1F6BCCBC" w:rsidR="00896EDD" w:rsidRDefault="00896EDD" w:rsidP="005C6A97">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc257729042"/>
       <w:bookmarkStart w:id="16" w:name="_Toc257729430"/>
       <w:bookmarkStart w:id="17" w:name="_Toc257729467"/>
       <w:bookmarkStart w:id="18" w:name="_Toc266864367"/>
       <w:bookmarkStart w:id="19" w:name="_Toc266865609"/>
     </w:p>
     <w:p w14:paraId="059A17E0" w14:textId="77777777" w:rsidR="00246F80" w:rsidRDefault="00246F80" w:rsidP="005C6A97">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4496F751" w14:textId="77777777" w:rsidR="00BA4D53" w:rsidRPr="005C6A97" w:rsidRDefault="00BA4D53" w:rsidP="005C6A97">
       <w:pPr>
         <w:pStyle w:val="Capa-Folhaderosto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkEnd w:id="17"/>
@@ -998,51 +1060,50 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="436"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2043"/>
         <w:gridCol w:w="147"/>
         <w:gridCol w:w="6881"/>
       </w:tblGrid>
       <w:tr w:rsidR="00530202" w:rsidRPr="00530202" w14:paraId="1688A8EC" w14:textId="77777777" w:rsidTr="00E7751F">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DA8EB53" w14:textId="6EA9D645" w:rsidR="000449AC" w:rsidRPr="00530202" w:rsidRDefault="000449AC" w:rsidP="00E7751F">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
               <w:rPr>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530202">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C535E9" wp14:editId="0FB1ECC3">
                   <wp:extent cx="900430" cy="330835"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="Imagem 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1067,93 +1128,91 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900430" cy="330835"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3458AACA" w14:textId="2E1073D0" w:rsidR="000449AC" w:rsidRPr="00530202" w:rsidRDefault="000A6EE0" w:rsidP="00E7751F">
+          <w:p w14:paraId="3458AACA" w14:textId="2E1073D0" w:rsidR="000449AC" w:rsidRPr="00530202" w:rsidRDefault="00B11757" w:rsidP="00E7751F">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
               <w:rPr>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12">
-              <w:r w:rsidR="00B11757" w:rsidRPr="00281F56">
+              <w:r w:rsidRPr="00281F56">
                 <w:rPr>
                   <w:rStyle w:val="LinkdaInternet"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>4.0 Internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="81" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="489CE6D7" w14:textId="77777777" w:rsidR="000449AC" w:rsidRPr="00530202" w:rsidRDefault="000449AC" w:rsidP="00E7751F">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
               <w:rPr>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3793" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4650AFAE" w14:textId="77777777" w:rsidR="000449AC" w:rsidRPr="00530202" w:rsidRDefault="000449AC" w:rsidP="00E7751F">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
               <w:rPr>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530202">
               <w:rPr>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Esta licença permite que outros remixem, adaptem e criem a partir do trabalho para fins não comerciais, desde que atribuam o devido crédito e que licenciem as novas criações sob termos idênticos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20707D6E" w14:textId="77777777" w:rsidR="000449AC" w:rsidRPr="00530202" w:rsidRDefault="000449AC" w:rsidP="00E7751F">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
               <w:rPr>
                 <w:color w:val="7F7F7F"/>
@@ -1706,150 +1765,164 @@
       <w:r w:rsidR="00BE0CEA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D44512">
         <w:t xml:space="preserve">Dedicatória </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D44512" w:rsidRPr="00D44512">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D44512">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00100620">
         <w:t>dedicatória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE1AFD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3373E294" w14:textId="6F4D9204" w:rsidR="00AF63C0" w:rsidRDefault="00D44512" w:rsidP="00D44512">
       <w:pPr>
         <w:pStyle w:val="Ttulopr-textual"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Toc257729049"/>
       <w:bookmarkStart w:id="21" w:name="_Toc257729437"/>
       <w:bookmarkStart w:id="22" w:name="_Toc257729474"/>
       <w:bookmarkStart w:id="23" w:name="_Toc266864374"/>
       <w:bookmarkStart w:id="24" w:name="_Toc266865616"/>
       <w:r w:rsidR="00AF63C0">
@@ -1899,531 +1972,711 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...190 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7498AC9A" w14:textId="37879A76" w:rsidR="00D44512" w:rsidRDefault="00D44512" w:rsidP="00D44512">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...203 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683D6726" w14:textId="36EE7C2C" w:rsidR="003700D2" w:rsidRDefault="003700D2" w:rsidP="00D44512">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003700D2">
+    <w:p w14:paraId="1A18F269" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Espaço destinado aos agradecimentos (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>elemento opcional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>). Folha que contém manifestação de reconhecimento a pessoas e/ou instituições que realmente contribuíram com o(a) autor(a), devendo ser expressos de maneira simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1861B6" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24696C78" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Não devem ser incluídas informações que nominem empresas ou instituições não nominadas no trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B72F9E7" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EA099C" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os trabalhos que receberam fomento da UTFPR ou de qualquer agência de fomento, a exemplo de CAPES, CNPq e Fundação Araucária, deverão conter, no último parágrafo dos Agradecimentos, o nome da agência, bem como o número do financiamento. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Este item deve ser o último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217F4E5C" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="TextodoTrabalho"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EC4A0FC" w14:textId="77777777" w:rsidR="00EE1AFD" w:rsidRDefault="00EE1AFD" w:rsidP="00EE1AFD">
       <w:pPr>
         <w:pStyle w:val="Dedicatria-Epigrafe"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6860B13F" w14:textId="77777777" w:rsidR="00EE1AFD" w:rsidRDefault="00EE1AFD" w:rsidP="00EE1AFD"/>
     <w:p w14:paraId="607CA596" w14:textId="77777777" w:rsidR="00AF63C0" w:rsidRDefault="00AF63C0" w:rsidP="00EE1AFD">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E95452" w14:textId="77777777" w:rsidR="009B72FB" w:rsidRDefault="009B72FB" w:rsidP="00AF63C0">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A5485B0" w14:textId="77777777" w:rsidR="009B72FB" w:rsidRDefault="009B72FB">
@@ -2570,105 +2823,121 @@
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">OPCIONAL: </w:t>
       </w:r>
       <w:r w:rsidR="00100620" w:rsidRPr="009977FE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>A epígrafe possui formatação livre.</w:t>
       </w:r>
       <w:r w:rsidR="00100620">
         <w:t xml:space="preserve"> Epígrafe </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00100620">
         <w:t xml:space="preserve"> epígrafe</w:t>
       </w:r>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00100620" w:rsidRPr="00100620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00100620">
         <w:t>epígrafe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00100620">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00497666">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00497666" w:rsidRPr="00497666">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -2681,226 +2950,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC84519" w14:textId="061778E3" w:rsidR="00DE3100" w:rsidRPr="00100620" w:rsidRDefault="00FD1406" w:rsidP="007E44D6">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:ind w:left="2268" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00100620">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00833141" w:rsidRPr="00100620">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="007E2C84" w:rsidRPr="00100620">
         <w:t>UTOR, ano</w:t>
       </w:r>
       <w:r w:rsidR="00A378F5" w:rsidRPr="00100620">
         <w:t>, p.</w:t>
       </w:r>
       <w:r w:rsidRPr="00100620">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770F9816" w14:textId="3DE77590" w:rsidR="00C11033" w:rsidRPr="00544503" w:rsidRDefault="00262370" w:rsidP="00C11033">
+    <w:p w14:paraId="770F9816" w14:textId="3BF167BE" w:rsidR="00C11033" w:rsidRPr="00544503" w:rsidRDefault="00262370" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Resumo-Texto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc257729050"/>
       <w:bookmarkStart w:id="26" w:name="_Toc257729438"/>
       <w:bookmarkStart w:id="27" w:name="_Toc257729475"/>
       <w:bookmarkStart w:id="28" w:name="_Toc266864375"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidR="00C11033" w:rsidRPr="00544503">
-[...143 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2C4A7330" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="00544503" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Ttulo-Resumo"/>
         <w:spacing w:before="240" w:after="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F31C131" w14:textId="43B0E430" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00544503">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
       <w:r>
         <w:t>Deve conter uma brev</w:t>
       </w:r>
       <w:r w:rsidR="003F004B">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> justificativa do tema, objetivo geral, metodologia, principais resultados e conclusão. (de 150 até 500 palavras, em espaço simples e sem parágrafos).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CD5CF3" w14:textId="77777777" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Resumo-Texto"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18180B01" w14:textId="5C27E976" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00544503">
       <w:pPr>
@@ -2923,352 +3048,178 @@
       </w:r>
       <w:r w:rsidR="009A74E2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palavra 3</w:t>
       </w:r>
       <w:r w:rsidR="009A74E2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palavra 4</w:t>
       </w:r>
       <w:r w:rsidR="009A74E2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palavra 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6AEDF7" w14:textId="77777777" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00544503">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3EEBADB5" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acordo com a NBR 6028:2021, a apresentação gráfica deve seguir o padrão do documento no qual o resumo está inserido. Para definição das palavras-chave (e suas correspondentes em inglês no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) consultar em Termo tópico do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Catálogo de Autoridades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Biblioteca Nacional, disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tooltip="http://acervo.bn.gov.br/sophia_web/autoridade" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>http://acervo.bn.gov.br/sophia_web/autoridade</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="3A381D4F" w14:textId="77777777" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C92DDA" w14:textId="77777777" w:rsidR="00587F67" w:rsidRDefault="00587F67" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Ttulopr-textual"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61F0C8FA" w14:textId="77777777" w:rsidR="00587F67" w:rsidRDefault="00587F67" w:rsidP="00B878CF">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5B1548" w14:textId="319B8D47" w:rsidR="00BE0CEA" w:rsidRPr="00544503" w:rsidRDefault="00587F67" w:rsidP="00BE0CEA">
+    <w:p w14:paraId="6D5B1548" w14:textId="5B3F8D9B" w:rsidR="00BE0CEA" w:rsidRPr="00544503" w:rsidRDefault="00587F67" w:rsidP="00BE0CEA">
       <w:pPr>
         <w:pStyle w:val="Resumo-Texto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...234 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4C4BAA" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="00544503" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Ttulo-Resumo"/>
         <w:spacing w:before="240" w:after="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFF90CD" w14:textId="77777777" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00544503">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
       <w:r>
         <w:t>Deve ser feita a tradução do resumo para a língua estrangeira</w:t>
       </w:r>
       <w:r w:rsidR="00BE0CEA">
         <w:t xml:space="preserve"> (Inglês)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5662CC5B" w14:textId="77777777" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00544503">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682C34CD" w14:textId="15EFF6F5" w:rsidR="00C11033" w:rsidRPr="00BE0CEA" w:rsidRDefault="00C11033" w:rsidP="00544503">
+    <w:p w14:paraId="682C34CD" w14:textId="15EFF6F5" w:rsidR="00C11033" w:rsidRPr="00910EFD" w:rsidRDefault="00C11033" w:rsidP="00544503">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Word 1</w:t>
       </w:r>
       <w:r w:rsidR="009A74E2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3282,89 +3233,77 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Word 3</w:t>
       </w:r>
       <w:r w:rsidR="009A74E2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Word 4</w:t>
       </w:r>
       <w:r w:rsidR="009A74E2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE0CEA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00910EFD">
         <w:t>Word 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F28381" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="00BE0CEA" w:rsidRDefault="00C11033" w:rsidP="00C11033">
+    <w:p w14:paraId="02F28381" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="00910EFD" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Resumo-Texto"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2CAB95F9" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="00BE0CEA" w:rsidRDefault="00C11033" w:rsidP="00C11033">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAB95F9" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="00910EFD" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Resumo-Texto"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DA54E72" w14:textId="474C8639" w:rsidR="00C11033" w:rsidRPr="009B0987" w:rsidRDefault="008D6B19" w:rsidP="006B57B4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C00E7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00910EFD">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00C11033" w:rsidRPr="009B0987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LISTA DE FIGURAS</w:t>
       </w:r>
       <w:r w:rsidR="00F51684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51684" w:rsidRPr="00F51684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -3453,291 +3392,347 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0003055B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0003055B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r w:rsidR="0003055B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E4036F7" w14:textId="4ECFA26C" w:rsidR="0003055B" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="2E4036F7" w14:textId="4ECFA26C" w:rsidR="0003055B" w:rsidRDefault="0003055B">
       <w:pPr>
         <w:pStyle w:val="ndicedeilustraes"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc56004701" w:history="1">
-        <w:r w:rsidR="0003055B" w:rsidRPr="00784031">
+        <w:r w:rsidRPr="00784031">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figura 2</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B" w:rsidRPr="00784031">
+        <w:r w:rsidRPr="00784031">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> – Título da Figura</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc56004701 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="708980A9" w14:textId="33B65DB2" w:rsidR="0003055B" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="708980A9" w14:textId="33B65DB2" w:rsidR="0003055B" w:rsidRDefault="0003055B">
       <w:pPr>
         <w:pStyle w:val="ndicedeilustraes"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc56004702" w:history="1">
-        <w:r w:rsidR="0003055B" w:rsidRPr="00784031">
+        <w:r w:rsidRPr="00784031">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figura 3</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B" w:rsidRPr="00784031">
+        <w:r w:rsidRPr="00784031">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> – Título da Figura</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc56004702 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6619D8EA" w14:textId="1A110A02" w:rsidR="0003055B" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="6619D8EA" w14:textId="1A110A02" w:rsidR="0003055B" w:rsidRDefault="0003055B">
       <w:pPr>
         <w:pStyle w:val="ndicedeilustraes"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc56004703" w:history="1">
-        <w:r w:rsidR="0003055B" w:rsidRPr="00784031">
+        <w:r w:rsidRPr="00784031">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figura 3</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B" w:rsidRPr="00784031">
+        <w:r w:rsidRPr="00784031">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> – Título Do Gráfico – Utilize o estilo Título e fonte da figura e tabela</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc56004703 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41B70973" w14:textId="08A37D3A" w:rsidR="00F878CF" w:rsidRDefault="00F878CF" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Sumrio"/>
         <w:ind w:left="1276" w:right="567" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EFBE52" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elemento opcional. São ilustrações: figuras, fotografias, gráficos, quadros, entre outros. Organizá-la por ordem de ocorrência no texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306523A3" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3314E182" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na UTFPR sugere-se adotar listas próprias, conforme a natureza da ilustração, a partir da existência de 3 elementos da mesma natureza. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Neste caso, cada lista deverá iniciar em folha distinta. Não criar listas com apenas um item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBF6557" w14:textId="77777777" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Sumrio"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059FAE86" w14:textId="214986CB" w:rsidR="00C11033" w:rsidRPr="009B0987" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Titulo-ElementosPr"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LISTA DE TABELAS</w:t>
       </w:r>
       <w:r w:rsidR="00F51684" w:rsidRPr="00F51684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -3814,133 +3809,230 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0003055B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0003055B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidR="0003055B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48760F65" w14:textId="506EE5E3" w:rsidR="0003055B" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="48760F65" w14:textId="506EE5E3" w:rsidR="0003055B" w:rsidRDefault="0003055B">
       <w:pPr>
         <w:pStyle w:val="ndicedeilustraes"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc56004707" w:history="1">
-        <w:r w:rsidR="0003055B" w:rsidRPr="00326F40">
+        <w:r w:rsidRPr="00326F40">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tabela 2</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B" w:rsidRPr="00326F40">
+        <w:r w:rsidRPr="00326F40">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> – Título da Tabela</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc56004707 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="0003055B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F2109ED" w14:textId="74397BE4" w:rsidR="00C11033" w:rsidRDefault="009B0987" w:rsidP="00C11033">
+    <w:p w14:paraId="6FFBB064" w14:textId="097CE426" w:rsidR="00910EFD" w:rsidRDefault="009B0987" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00910EFD" w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00910EFD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elemento opcional. Deve ser apresentada em lista própria, de acordo com a ordem no texto, com cada item designado por seu nome específico, acompanhado do respectivo número da página. Não se caracteriza como uma ilustração, e por isso, não deve compor a lista de ilustrações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AAE0B2" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277AC397" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="Formataodoresumo"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As tabelas se diferenciam dos quadros por apresentaram, predominantemente, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informações </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>numéricas(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sem os fechamentos laterais)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, enquanto os quadros apresentam, predominantemente, informações textuais (com os fechamentos laterais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2109ED" w14:textId="2BAE30CD" w:rsidR="00C11033" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="TitulodeQuadro"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1186AA5C" w14:textId="479417C3" w:rsidR="00C11033" w:rsidRPr="009B0987" w:rsidRDefault="00C11033" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Titulo-ElementosPr"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">LISTA DE </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>QUADROS</w:t>
       </w:r>
       <w:r w:rsidR="00F51684" w:rsidRPr="00F51684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -4169,50 +4261,68 @@
               </w:rPr>
               <w:t>Universidade Tecnológica Federal do Paraná</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11033" w:rsidRPr="009B0987" w14:paraId="5C372AFA" w14:textId="77777777" w:rsidTr="00C11033">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4246A6F4" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="009B0987" w:rsidRDefault="00C11033">
             <w:pPr>
               <w:pStyle w:val="Sumrio"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7970" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="0C553561" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+            <w:pPr>
+              <w:pStyle w:val="Formataodoresumo"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Elemento opcional. Relação em ordem alfabética das abreviaturas e siglas presentes no texto, seguidas do respectivo significado.</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="2B7FADB1" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="009B0987" w:rsidRDefault="00C11033">
             <w:pPr>
               <w:pStyle w:val="Sumrio"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11033" w:rsidRPr="009B0987" w14:paraId="213A42FC" w14:textId="77777777" w:rsidTr="00C11033">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B78A431" w14:textId="77777777" w:rsidR="00C11033" w:rsidRPr="009B0987" w:rsidRDefault="00C11033">
             <w:pPr>
               <w:pStyle w:val="Sumrio"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4381,706 +4491,1065 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00C94859">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C94859">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="00C94859">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38A2285A" w14:textId="2346A582" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="38A2285A" w14:textId="2346A582" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758599" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> TÍTULO DA SEÇÃO</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758599 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FF2CF40" w14:textId="71FABA4D" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="3FF2CF40" w14:textId="71FABA4D" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758600" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">1.1 TÍTULO DA SEÇÃO SECUNDÁRIA (UTILIZE O ESTILO </w:t>
         </w:r>
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>TÍTULO 2)</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758600 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="610599D2" w14:textId="4EF51224" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="610599D2" w14:textId="4EF51224" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758601" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">1.1.1 Título da seção terciária (UTILIZE O ESTILO </w:t>
         </w:r>
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>TÍTULO 3)</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758601 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EEB09BF" w14:textId="2C637DE2" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="2EEB09BF" w14:textId="2C637DE2" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758602" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> TÍTULO DA SEÇÃO</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758602 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09E1B2EA" w14:textId="191D576D" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="09E1B2EA" w14:textId="191D576D" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758603" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>REFERÊNCIAS</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758603 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32997C46" w14:textId="64B1C79E" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="32997C46" w14:textId="64B1C79E" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758604" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APÊNDICE A – TÍTULO DO APÊNDICE</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758604 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="454144EC" w14:textId="4A5CB726" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="454144EC" w14:textId="4A5CB726" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758605" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>ANEXO A – Ficha de Avaliação de Produto/Processo Educacional</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758605 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73FDF41D" w14:textId="72163E90" w:rsidR="00C94859" w:rsidRDefault="000A6EE0">
+    <w:p w14:paraId="73FDF41D" w14:textId="72163E90" w:rsidR="00C94859" w:rsidRDefault="00C94859">
       <w:pPr>
         <w:pStyle w:val="Sumrio1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63758606" w:history="1">
-        <w:r w:rsidR="00C94859" w:rsidRPr="00DE217B">
+        <w:r w:rsidRPr="00DE217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>ANEXO B – TÍTULO DO ANEXO</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc63758606 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00C94859">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E3E2AEC" w14:textId="708AE954" w:rsidR="001C7174" w:rsidRPr="001C7174" w:rsidRDefault="00317970" w:rsidP="00C11033">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="320188DC" w14:textId="77777777" w:rsidR="007E2C84" w:rsidRDefault="007E2C84" w:rsidP="002775B7">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4195041E" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O sumário é um elemento obrigatório e deve ser colocado como último elemento </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-textual. O sumário deve ser apresentado conforme orientado pela NBR 6027:2012:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCBC27A" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="Marcadores"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os elementos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-textuais não devem constar no sumário; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF0720C" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="Marcadores"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A ordem dos elementos do sumário deve ser conforme os indicativos das seções que compõem o trabalho;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46542B3F" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="Marcadores"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O texto de um documento deve ser dividido em seções, sendo a seção </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PRIMÁRIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a principal (1), seguida de outras subdivisões, como a seção </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secundária</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1); Seção terciária (1.1.1); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Seção quaternária</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1.1.1.1) e a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Seção quinária</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1.1.1.1.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260BF784" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo a NBR 14724:2024 a numeração progressiva das seções e a formatação </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>das mesmas utilizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no texto devem ser repetidas no sumário. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34233E72" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Para atualizar as listas e o sumário, clicar com o botão direito do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mouse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre o sumário em Atualizar campo e selecionar: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Atualizar apenas o número de página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atualizar o índice </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inteiro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dependendo da situação).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471F7DCB" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A versão final dos trabalhos de conclusão deve ser entregue exclusivamente em formato </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PDF/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tooltip="https://wikibiblio.utfpr.edu.br/pt-br/pdfa" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://wikibiblio.utfpr.edu.br/pt-br/pdfa</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="7FEC33C3" w14:textId="77777777" w:rsidR="00956258" w:rsidRDefault="00956258" w:rsidP="00956258">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="238AC9DC" w14:textId="77777777" w:rsidR="00956258" w:rsidRDefault="00956258" w:rsidP="002775B7">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E6EC6E1" w14:textId="77777777" w:rsidR="00956258" w:rsidRPr="00956258" w:rsidRDefault="00956258" w:rsidP="00956258">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:sectPr w:rsidR="00956258" w:rsidRPr="00956258" w:rsidSect="00236987">
-          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD063EE" w14:textId="0166DB6F" w:rsidR="00CC2015" w:rsidRPr="005B43B2" w:rsidRDefault="002775B7" w:rsidP="005B43B2">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc257728957"/>
       <w:bookmarkStart w:id="33" w:name="_Toc257729058"/>
       <w:bookmarkStart w:id="34" w:name="_Toc257729280"/>
       <w:bookmarkStart w:id="35" w:name="_Toc257729446"/>
       <w:bookmarkStart w:id="36" w:name="_Toc257729483"/>
       <w:bookmarkStart w:id="37" w:name="_Toc257729500"/>
       <w:bookmarkStart w:id="38" w:name="_Toc257814807"/>
       <w:bookmarkStart w:id="39" w:name="_Toc266865623"/>
       <w:bookmarkStart w:id="40" w:name="_Toc459206320"/>
       <w:bookmarkStart w:id="41" w:name="_Toc459206349"/>
       <w:bookmarkStart w:id="42" w:name="_Toc510121865"/>
@@ -5188,406 +5657,452 @@
         </w:rPr>
         <w:t>Citação longa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Citação </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>citação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DE67AF" w:rsidRPr="00DE67AF">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>AUTORIA, ano, página</w:t>
       </w:r>
       <w:r w:rsidR="00DE67AF" w:rsidRPr="00DE67AF">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00544503">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FE3C18" w14:textId="77777777" w:rsidR="00581FAA" w:rsidRDefault="00581FAA" w:rsidP="00544503">
       <w:pPr>
         <w:pStyle w:val="Citaolonga"/>
         <w:rPr>
@@ -5608,242 +6123,279 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...190 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:r w:rsidR="002E7FAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068975CA" w14:textId="77777777" w:rsidR="007A2D1E" w:rsidRPr="007A2D1E" w:rsidRDefault="007A2D1E" w:rsidP="007A2D1E">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627889D1" w14:textId="14E75662" w:rsidR="00861004" w:rsidRPr="005B43B2" w:rsidRDefault="007A2D1E" w:rsidP="005B43B2">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
@@ -5900,250 +6452,287 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...198 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:r w:rsidR="00A06C88">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A06C88" w:rsidRPr="00B27E70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608E3816" w14:textId="77777777" w:rsidR="00143DFC" w:rsidRPr="00B27E70" w:rsidRDefault="00143DFC" w:rsidP="007A2D1E">
       <w:pPr>
@@ -6347,310 +6936,344 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...258 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:bookmarkStart w:id="64" w:name="_Ref292982830"/>
       <w:bookmarkStart w:id="65" w:name="_Toc292982923"/>
       <w:bookmarkStart w:id="66" w:name="_Toc342050853"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C9579C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FE0C93" w14:textId="77777777" w:rsidR="008734D6" w:rsidRPr="008734D6" w:rsidRDefault="008734D6" w:rsidP="008734D6">
       <w:pPr>
@@ -6826,51 +7449,51 @@
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A03A01">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>Figura pequena: centralizar.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="00E59AAF" id="Rectangle 8" o:spid="_x0000_s1027" style="width:221pt;height:97.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA486D6SgIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjxkjY14hRFug4D&#10;uq1Ytw+QZdkWptsoJXb39aXkJE23t2EvhkhKh4c8pNfXo1ZkL8BLayo6n+WUCMNtI01X0R/f796t&#10;KPGBmYYpa0RFn4Sn15u3b9aDK0Vhe6saAQRBjC8HV9E+BFdmmee90MzPrBMGg60FzQKa0GUNsAHR&#10;tcqKPL/IBguNA8uF9+i9nYJ0k/DbVvDwtW29CERVFLmF9IX0reM326xZ2QFzveQHGuwfWGgmDSY9&#10;Qd2ywMgO5F9QWnKw3rZhxq3ObNtKLlINWM08/6Oax545kWrB5nh3apP/f7D8y/4BiGwquqDEMI0S&#10;fcOmMdMpQVaxPYPzJd56dA8QC/Tu3vKfnhi77fGWuAGwQy9Yg6Tm8X726kE0PD4l9fDZNojOdsGm&#10;To0t6AiIPSBjEuTpJIgYA+HoLFb5xWWOunGMzYv3q2KZJMtYeXzuwIePwmoSDxUFJJ/g2f7eh0iH&#10;lccrib5VsrmTSiUjTpnYKiB7hvPBOBcmzNNztdPId/LjnCGHNCnoxnma3KujG1OkeY1IKaE/T6IM&#10;GSp6tSyWCfhVzENXn9JHuClPBDyH0DLgkiipK5qSHsjErn8wTSIWmFTTGR8rc5Ahdn5SMIz1mGRO&#10;GkVVats8oS5gp53AHcZDb+E3JQPuQ0X9rx0DQYn6ZFDbq/liERcoGYvlZYEGnEfq8wgzHKEqGiiZ&#10;jtswLd3Ogex6zDS12dgbnIdWJqVeWB3o48ynfh72My7VuZ1uvfxFNs8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDGr4Z62AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NSsRAEITvgu8wtODNnTFE0ZjJ&#10;IoJ48OKu+wCzmc4PZnpCpneTvL2tF700FFVUfV1ulzCoM06pj2ThdmNAIdXR99RaOHy+3jyASuzI&#10;uyESWlgxwba6vChd4eNMOzzvuVVSQqlwFjrmsdA61R0GlzZxRBKviVNwLHJqtZ/cLOVh0Jkx9zq4&#10;nmShcyO+dFh/7U9BRt52zcqYHT7mkL+btUlzH5O111fL8xMoxoX/wvCDL+hQCdMxnsgnNViQR/j3&#10;ipfnmcijhB7vDOiq1P/pq28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOPOg+koCAACN&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxq+GetgA&#10;AAAFAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="#d9e2f3 [660]">
+              <v:rect w14:anchorId="00E59AAF" id="Rectangle 8" o:spid="_x0000_s1027" style="width:221pt;height:97.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPg9DINQIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vviypE2NOEWRrsOA&#13;&#10;7gJ0+wBZlm1hkqhJSpzu60fJTpptb8NeBJG0Dg/JQ29uj1qRg3BegqlpscgpEYZDK01f029fH96s&#13;&#10;KfGBmZYpMKKmz8LT2+3rV5vRVqKEAVQrHEEQ46vR1nQIwVZZ5vkgNPMLsMJgsAOnWUDT9Vnr2Ijo&#13;&#10;WmVlnl9lI7jWOuDCe/TeT0G6TfhdJ3j43HVeBKJqitxCOl06m3hm2w2resfsIPlMg/0DC82kwaRn&#13;&#10;qHsWGNk7+ReUltyBhy4sOOgMuk5ykWrAaor8j2qeBmZFqgWb4+25Tf7/wfJPhyf7xUXq3j4C/+6J&#13;&#10;gd3ATC/unINxEKzFdEVsVDZaX50fRMPjU9KMH6HF0bJ9gNSDY+d0BMTqyDG1+vncanEMhKOzXOdX&#13;&#10;1zlOhGOsKN+uy1UaRsaq03PrfHgvQJN4qanDWSZ4dnj0IdJh1emTRB+UbB+kUsmI+hE75ciB4eQZ&#13;&#10;58KEIj1Xe418Jz8qCDkkDaAblTK51yc3pkhKjEgpob9MogwZa3qzKlcJ+LeYd31zTh/hpjwR8BJC&#13;&#10;y4DyV1LXNCWdycSuvzNtIhaYVNMdHyszjyF2PorcV+HYHIls5xlFTwPtM87FwaR23E68DOB+UjKi&#13;&#10;0mvqf+yZE5SoDwZne1Msl3E1krFcXZdouMtIcxlhhiNUTQMl03UXpnXaWyf7ATNNbTZwh3roZJrU&#13;&#10;C6uZPqo59XPevLgul3b66uX/sP0FAAD//wMAUEsDBBQABgAIAAAAIQAA2rFk2gAAAAoBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WVuqN2o0CgjROhUBVD1xo6Qe48eYh4nUUu03y9124&#13;&#10;wGWk0ezOI99OrhNXHELrScN6pUAgld62VGs4fe0enkGEaMiazhNqmDHAtri/y01m/UgHvB5jLdiE&#13;&#10;QmY0NDH2mZShbNCZsPI9EmuVH5yJTIda2sGMbO46mSj1JJ1piRMa0+Nbg+X38eI4ZH+o5ojJ6XN0&#13;&#10;6YeaqzC2Pmi9XEzvG4bXDYiIU/z7gJ8N3B8KLnb2F7JBdBp4TfxF1tI0YXrmo5dHBbLI5f8JxQ0A&#13;&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#13;&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#13;&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPg9DINQIAAGcEAAAOAAAAAAAAAAAAAAAAAC4C&#13;&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAA2rFk2gAAAAoBAAAPAAAAAAAAAAAAAAAA&#13;&#10;AI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#13;&#10;" fillcolor="#d9e2f3 [660]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1355F020" w14:textId="77777777" w:rsidR="008B392C" w:rsidRPr="004C3128" w:rsidRDefault="008B392C" w:rsidP="008B392C">
                       <w:pPr>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="482FAEED" w14:textId="77777777" w:rsidR="001377E6" w:rsidRDefault="001377E6" w:rsidP="008B392C">
                       <w:pPr>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1635A1D7" w14:textId="59EBDAA4" w:rsidR="008B392C" w:rsidRPr="00A03A01" w:rsidRDefault="008B392C" w:rsidP="008B392C">
                       <w:pPr>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6941,662 +7564,740 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...130 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00101B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00101B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00101B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C9579C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473D8CE0" w14:textId="77777777" w:rsidR="008734D6" w:rsidRDefault="008734D6" w:rsidP="008734D6">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7773,51 +8474,51 @@
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A03A01">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>Figura grande: alinhar à margem esquerda.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="59A126B1" id="Rectangle 9" o:spid="_x0000_s1028" style="width:418pt;height:189pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD06RO5SQIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJky4x4hRFuw4D&#10;uq1Ytw+gZTkWptsoJU739aPkJEu3t2EvhkhRh4c8pFfXe6PZTmJQztZ8clFyJq1wrbKbmn/7ev9m&#10;wVmIYFvQzsqaP8vAr9evX60GX8mp651uJTICsaEafM37GH1VFEH00kC4cF5auuwcGohk4qZoEQZC&#10;N7qYluVVMThsPTohQyDv3XjJ1xm/66SIn7suyMh0zYlbzF/M3yZ9i/UKqg2C75U40IB/YGFAWUp6&#10;grqDCGyL6i8oowS64Lp4IZwpXNcpIXMNVM2k/KOapx68zLVQc4I/tSn8P1jxafeITLU1v+TMgiGJ&#10;vlDTwG60ZMvUnsGHiqKe/COmAoN/cOJ7YNbd9hQlbxDd0EtoidQkxRcvHiQj0FPWDB9dS+iwjS53&#10;at+hSYDUA7bPgjyfBJH7yAQ555fl4qok3QTdTWdleUlGygHV8bnHEN9LZ1g61ByJfIaH3UOIY+gx&#10;JNN3WrX3SutspCmTtxrZDmg+QAhp4yQ/11tDfEc/zdmYFipy0zyN7sXRTWzyvCakzC2cJ9GWDTVf&#10;zqfzDPziLuCmOaVPcKfyXoQZFWlJtDI1z0kPY5u6/s62VCRUEZQez8RG24MMqfOjgnHf7LPM06Om&#10;jWufSRd0407QDtOhd/iTs4H2oebhxxZQcqY/WNJ2OZnN0gJlYzZ/OyUDz2+a8xuwgqBqHjkbj7dx&#10;XLqtR7XpKdPYZutuaB46lZVKszKyOtCnmc/9POxnWqpzO0f9/ousfwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAH5CpJ/ZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTYtKFOJU&#10;CAlx4EJLH2Abb35EvI5it0nenoULXFYazWrmm2I3+15daIxdYAv3KwOKuAqu48bC8fP1LgMVE7LD&#10;PjBZWCjCrry+KjB3YeI9XQ6pURLCMUcLbUpDrnWsWvIYV2EgFq8Oo8ckcmy0G3GScN/rtTFb7bFj&#10;aWhxoJeWqq/D2UvJ275eEq2PH5N/eDdLHacuRGtvb+bnJ1CJ5vT3DD/4gg6lMJ3CmV1UvQUZkn6v&#10;eNlmK/JkYfOYGdBlof/Tl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9OkTuUkCAACN&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfkKkn9kA&#10;AAAFAQAADwAAAAAAAAAAAAAAAACjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="#d9e2f3 [660]">
+              <v:rect w14:anchorId="59A126B1" id="Rectangle 9" o:spid="_x0000_s1028" style="width:418pt;height:189pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDanrTMNAIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSpEuNOEWRrsOA&#13;&#10;rhvQ7QNkWbaFSaImKbGzrx8lJ2663YZdDJGUHsnHR29uB63IQTgvwZR0PsspEYZDLU1b0u/fHt6t&#13;&#10;KfGBmZopMKKkR+Hp7fbtm01vC7GADlQtHEEQ44velrQLwRZZ5nknNPMzsMJgsAGnWUDTtVntWI/o&#13;&#10;WmWLPL/OenC1dcCF9+i9H4N0m/CbRvDwpWm8CESVFGsL6evSt4rfbLthReuY7SQ/lcH+oQrNpMGk&#13;&#10;E9Q9C4zsnfwLSkvuwEMTZhx0Bk0juUg9YDfz/I9unjtmReoFyfF2osn/P1j+dHi2X10s3dtH4D88&#13;&#10;MbDrmGnFnXPQd4LVmG4eicp664vpQTQ8PiVV/xlqHC3bB0gcDI3TERC7I0Oi+jhRLYZAODpXV/n6&#13;&#10;OseJcIwtlnl+hUbMwYrzc+t8+ChAk3goqcNZJnh2ePRhvHq+ksoHJesHqVQyon7ETjlyYDh5xrkw&#13;&#10;YZ6eq73Gekc/KmhMywp0o1JG9/rsxmqSEiNSqs1fJlGG9CW9WS1WCfhVzLu2mtJHuKm9V9e0DCh/&#13;&#10;JXVJU9KTICPrH0ydxBmYVOMZq1HmNIbIfBS5L8JQDUTWyGLkL3oqqI84Fwej2nE78dCB+0VJj0ov&#13;&#10;qf+5Z05Qoj4ZnO3NfLmMq5GM5er9Ag13GakuI8xwhCppoGQ87sK4TnvrZNthppFmA3eoh0amSb1U&#13;&#10;dSof1Zz4PG1eXJdLO916+T9sfwMAAP//AwBQSwMEFAAGAAgAAAAhALg3k4HaAAAACgEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMT8tuwjAQvFfiH6xF6q3YQEWjEAchqqqHXgrlA0y8eYh4HcWGJH/fbS/t&#13;&#10;ZaTRaF7ZbnStuGMfGk8algsFAqnwtqFKw/nr7SkBEaIha1pPqGHCALt89pCZ1PqBjng/xUpwCIXU&#13;&#10;aKhj7FIpQ1GjM2HhOyTWSt87E5n2lbS9GTjctXKl1EY60xA31KbDQ43F9XRzXPJ+LKeIq/Pn4J4/&#13;&#10;1FSGofFB68f5+Lpl2G9BRBzjnwN+PvB+yHnYxd/IBtFq4DfxF1lL1humFw3rl0SBzDP5/0L+DQAA&#13;&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#13;&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#13;&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANqetMw0AgAAZwQAAA4AAAAAAAAAAAAAAAAALgIA&#13;&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALg3k4HaAAAACgEAAA8AAAAAAAAAAAAAAAAA&#13;&#10;jgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#13;&#10;" fillcolor="#d9e2f3 [660]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4DE15BB2" w14:textId="77777777" w:rsidR="004C3128" w:rsidRPr="004C3128" w:rsidRDefault="004C3128" w:rsidP="004C3128">
                       <w:pPr>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="5987938E" w14:textId="77777777" w:rsidR="004C3128" w:rsidRPr="004C3128" w:rsidRDefault="004C3128" w:rsidP="004C3128">
                       <w:pPr>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="41348AE6" w14:textId="77777777" w:rsidR="004C3128" w:rsidRDefault="004C3128" w:rsidP="004C3128">
                       <w:pPr>
                         <w:spacing w:before="240"/>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
@@ -7895,246 +8596,272 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...126 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00101B97">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00101B97" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C9579C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452B2386" w14:textId="77777777" w:rsidR="00B74FAD" w:rsidRDefault="00B74FAD" w:rsidP="0032419E">
       <w:pPr>
         <w:pStyle w:val="ParagrafoparaIlustraes"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -8335,51 +9062,51 @@
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A03A01">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>dispor lado a lado.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="04D6FBF8" id="Rectangle 6" o:spid="_x0000_s1029" style="width:132.45pt;height:89.35pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi1c1DSQIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv0zAUfkfiP1h+p2mytuuiptPUMYQ0&#10;YGLwAxzHaSx849htWn79jp20dPCGeIl8bt/5zi2r24NWZC/AS2sqmk+mlAjDbSPNtqLfvz28W1Li&#10;AzMNU9aIih6Fp7frt29WvStFYTurGgEEQYwve1fRLgRXZpnnndDMT6wTBo2tBc0CirDNGmA9omuV&#10;FdPpIustNA4sF96j9n4w0nXCb1vBw5e29SIQVVHkFtIX0reO32y9YuUWmOskH2mwf2ChmTSY9Ax1&#10;zwIjO5B/QWnJwXrbhgm3OrNtK7lINWA1+fSPap475kSqBZvj3blN/v/B8s/7JyCyqWhBiWEaR/QV&#10;m8bMVgmyiO3pnS/R69k9QSzQu0fLf3hi7KZDL3EHYPtOsAZJ5dE/exUQBY+hpO4/2QbR2S7Y1KlD&#10;CzoCYg/IIQ3keB6IOATCUZkvlkWezynhaMvzq9n1bJ5ysPIU7sCHD8JqEh8VBSSf4Nn+0YdIh5Un&#10;l0TfKtk8SKWSELdMbBSQPcP9YJwLE/IUrnYa+Q563LPpuCmoxn0a1MuTGlOkfY1IKaG/TKIM6St6&#10;My/mCfiVzcO2PqePcEOeCHgJoWXAI1FSVzQlHcnErr83TVrhwKQa3hiszDiG2PlhguFQH9KYr04z&#10;rW1zxLmAHW4CbxgfnYVflPR4DxX1P3cMBCXqo8HZ3uSzWTygJMzm1wUKcGmpLy3McISqaKBkeG7C&#10;cHQ7B3LbYaahzcbe4T60Mk0q7srAaqSPO5/6Od5nPKpLOXn9/ousXwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAApfzJbaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm+NHBOS1LUc&#10;SqH00Evz8wAba/1DrJWxlNh++257aS8Lywwz3+S7yXXqRkNoPRtYLhJQxKW3LdcGTsf3py2oEJEt&#10;dp7JwEwBdsX9XY6Z9SPv6XaItZIQDhkaaGLsM61D2ZDDsPA9sWiVHxxGeYda2wFHCXedTpNkrR22&#10;LA0N9vTWUHk5XJ2UfOyrOVJ6+hrd6jOZqzC2Phjz+DC9voCKNMU/M/zgCzoUwnT2V7ZBdQZkSPy9&#10;oqXr1TOos5g22w3oItf/6YtvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGLVzUNJAgAA&#10;jQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAApfzJba&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAAowQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;" fillcolor="#d9e2f3 [660]">
+              <v:rect w14:anchorId="04D6FBF8" id="Rectangle 6" o:spid="_x0000_s1029" style="width:132.45pt;height:89.35pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCtw+47NwIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TpE2NOEWRrsOA&#13;&#10;rhvQ7QNkWbaFSaImKbGzrx8lO2m23YZdBJG0HsnHR2/uBq3IQTgvwZQ0n80pEYZDLU1b0m9fH9+t&#13;&#10;KfGBmZopMKKkR+Hp3fbtm01vC7GADlQtHEEQ44velrQLwRZZ5nknNPMzsMJgsAGnWUDTtVntWI/o&#13;&#10;WmWL+fw668HV1gEX3qP3YQzSbcJvGsHD56bxIhBVUqwtpNOls4pntt2wonXMdpJPZbB/qEIzaTDp&#13;&#10;GeqBBUb2Tv4FpSV34KEJMw46g6aRXKQesJt8/kc3Lx2zIvWC5Hh7psn/P1j+fHixX1ws3dsn4N89&#13;&#10;MbDrmGnFvXPQd4LVmC6PRGW99cX5QTQ8PiVV/wlqHC3bB0gcDI3TERC7I0Oi+nimWgyBcHTm1+tF&#13;&#10;nq8o4RjL86vlzXKVcrDi9Nw6Hz4I0CReSupwlgmeHZ58iOWw4vRJKh+UrB+lUsmI+hE75ciB4eQZ&#13;&#10;58KEPD1Xe431jn5U0HzSALpRKaN7fXJjiqTEiJQS+sskypC+pLerxSoB/xbzrq3O6SPcmCcCXkJo&#13;&#10;GVD+SuqSpqRTMZH196ZO4gxMqvGOj5WZxhCZjyL3RRiqgci6pFeRv+ipoD7iXByMasftxEsH7icl&#13;&#10;PSq9pP7HnjlBifpocLa3+XIZVyMZy9XNAg13GakuI8xwhCppoGS87sK4TnvrZNthppFmA/eoh0am&#13;&#10;Sb1WNZWPak58TpsX1+XSTl+9/h+2vwAAAP//AwBQSwMEFAAGAAgAAAAhAMwq+4jbAAAACgEAAA8A&#13;&#10;AABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaMOUdWWNE6FQIgDF/r4ADfePES8juJtk/w9&#13;&#10;Cxe4jLSa2Xnku8l36opDbAMZeFwkoJDK4FqqDZyObw8bUJEtOdsFQgMzRtgVtze5zVwYaY/XA9dK&#13;&#10;TChm1kDD3Gdax7JBb+Mi9EjCVWHwluUcau0GO4q573SaJCvtbUuS0NgeXxosvw4XLyHv+2pmTE+f&#13;&#10;o19+JHMVxzZEY+7vptetwPMWFOPEfx/ws0H6QyHFzuFCLqrOgKzhXxQuXS2fQJ1FtN6sQRe5/j+h&#13;&#10;+AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtw+47NwIAAGcEAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMKvuI2wAAAAoBAAAPAAAAAAAAAAAA&#13;&#10;AAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#13;&#10;" fillcolor="#d9e2f3 [660]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2176646C" w14:textId="77777777" w:rsidR="005B299C" w:rsidRDefault="005B299C" w:rsidP="005B299C">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:firstLine="0"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="55F74DF0" w14:textId="77777777" w:rsidR="00D3395C" w:rsidRPr="00A03A01" w:rsidRDefault="00D3395C" w:rsidP="00A757F8">
                       <w:pPr>
                         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A03A01">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>Várias f</w:t>
@@ -8530,51 +9257,51 @@
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A03A01">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>dispor lado a lado.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2BB513E3" id="Rectangle 7" o:spid="_x0000_s1030" style="width:132.45pt;height:89.35pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdSWK1SgIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0zQl3e1GTVerLouQ&#10;Flix8AGO4yQWvjF2m5avZ+ykpQtviJfIM2OfOTNnJuvbg1ZkL8BLayqaz+aUCMNtI01X0W9fH96s&#10;KPGBmYYpa0RFj8LT283rV+vBlWJhe6saAQRBjC8HV9E+BFdmmee90MzPrBMGg60FzQKa0GUNsAHR&#10;tcoW8/lVNlhoHFguvEfv/Rikm4TftoKHz23rRSCqosgtpC+kbx2/2WbNyg6Y6yWfaLB/YKGZNJj0&#10;DHXPAiM7kH9BacnBetuGGbc6s20ruUg1YDX5/I9qnnvmRKoFm+PduU3+/8HyT/snILJB7SgxTKNE&#10;X7BpzHRKkOvYnsH5Em89uyeIBXr3aPl3T4zd9nhL3AHYoResQVJ5vJ+9eBANj09JPXy0DaKzXbCp&#10;U4cWdATEHpBDEuR4FkQcAuHozK9WizxfUsIxludvi+timXKw8vTcgQ/vhdUkHioKSD7Bs/2jD5EO&#10;K09XEn2rZPMglUpGnDKxVUD2DOeDcS5MyNNztdPId/TjnM2nSUE3ztPoXp3cmCLNa0RKCf1lEmXI&#10;UNGb5WKZgF/EPHT1OX2EG/NEwEsILQMuiZK6oinpRCZ2/Z1p0ggHJtV4xsfKTDLEzo8KhkN9SDIX&#10;J01r2xxRF7DjTuAO46G38JOSAfehov7HjoGgRH0wqO1NXhRxgZJRLK8XaMBlpL6MMMMRqqKBkvG4&#10;DePS7RzIrsdMY5uNvcN5aGVSKs7KyGqijzOf+jntZ1yqSzvd+v0X2fwCAAD//wMAUEsDBBQABgAI&#10;AAAAIQAKX8yW2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjRwTktS1&#10;HEqh9NBL8/MAG2v9Q6yVsZTYfvtue2kvC8sMM9/ku8l16kZDaD0bWC4SUMSlty3XBk7H96ctqBCR&#10;LXaeycBMAXbF/V2OmfUj7+l2iLWSEA4ZGmhi7DOtQ9mQw7DwPbFolR8cRnmHWtsBRwl3nU6TZK0d&#10;tiwNDfb01lB5OVydlHzsqzlSevoa3eozmaswtj4Y8/gwvb6AijTFPzP84As6FMJ09le2QXUGZEj8&#10;vaKl69UzqLOYNtsN6CLX/+mLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDdSWK1SgIA&#10;AI0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKX8yW&#10;2gAAAAUBAAAPAAAAAAAAAAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;" fillcolor="#d9e2f3 [660]">
+              <v:rect w14:anchorId="2BB513E3" id="Rectangle 7" o:spid="_x0000_s1030" style="width:132.45pt;height:89.35pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAOILfQNwIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjOnDY14hRFug4D&#13;&#10;ugvQ7QNkWbaFSaImKbG7rx8lO2m2vQ17EUTSOiQPD729HbUiR+G8BFPRfLGkRBgOjTRdRb99fXiz&#13;&#10;ocQHZhqmwIiKPgtPb3evX20HW4oV9KAa4QiCGF8OtqJ9CLbMMs97oZlfgBUGgy04zQKarssaxwZE&#13;&#10;1ypbLZdX2QCusQ648B6991OQ7hJ+2woePretF4GoimJtIZ0unXU8s92WlZ1jtpd8LoP9QxWaSYNJ&#13;&#10;z1D3LDBycPIvKC25Aw9tWHDQGbSt5CL1gN3kyz+6eeqZFakXJMfbM03+/8HyT8cn+8XF0r19BP7d&#13;&#10;EwP7nplO3DkHQy9Yg+nySFQ2WF+eH0TD41NSDx+hwdGyQ4DEwdg6HQGxOzImqp/PVIsxEI7O/Gqz&#13;&#10;yvM1JRxjef62uC7WKQcrT8+t8+G9AE3ipaIOZ5ng2fHRh1gOK0+fpPJByeZBKpWMqB+xV44cGU6e&#13;&#10;cS5MyNNzddBY7+RHBS1nDaAblTK5Nyc3pkhKjEgpob9MogwZKnqzXq0T8G8x77r6nD7CTXki4CWE&#13;&#10;lgHlr6SuaEo6FxNZf2eaJM7ApJru+FiZeQyR+ShyX4axHolsKlpE/qKnhuYZ5+JgUjtuJ156cD8p&#13;&#10;GVDpFfU/DswJStQHg7O9yYsirkYyivX1Cg13GakvI8xwhKpooGS67sO0TgfrZNdjpolmA3eoh1am&#13;&#10;Sb1UNZePak58zpsX1+XSTl+9/B92vwAAAP//AwBQSwMEFAAGAAgAAAAhAMwq+4jbAAAACgEAAA8A&#13;&#10;AABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaMOUdWWNE6FQIgDF/r4ADfePES8juJtk/w9&#13;&#10;Cxe4jLSa2Xnku8l36opDbAMZeFwkoJDK4FqqDZyObw8bUJEtOdsFQgMzRtgVtze5zVwYaY/XA9dK&#13;&#10;TChm1kDD3Gdax7JBb+Mi9EjCVWHwluUcau0GO4q573SaJCvtbUuS0NgeXxosvw4XLyHv+2pmTE+f&#13;&#10;o19+JHMVxzZEY+7vptetwPMWFOPEfx/ws0H6QyHFzuFCLqrOgKzhXxQuXS2fQJ1FtN6sQRe5/j+h&#13;&#10;+AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOILfQNwIAAGcEAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMKvuI2wAAAAoBAAAPAAAAAAAAAAAA&#13;&#10;AAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#13;&#10;" fillcolor="#d9e2f3 [660]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="452A9C03" w14:textId="77777777" w:rsidR="00D3395C" w:rsidRPr="00A03A01" w:rsidRDefault="00D3395C" w:rsidP="00D3395C">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="0EAFFFAD" w14:textId="77777777" w:rsidR="00D3395C" w:rsidRPr="00A03A01" w:rsidRDefault="00D3395C" w:rsidP="00A757F8">
                       <w:pPr>
                         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
                         <w:ind w:firstLine="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A03A01">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
@@ -8745,182 +9472,200 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...130 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000670B0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p w14:paraId="655A8754" w14:textId="77777777" w:rsidR="00246A1F" w:rsidRDefault="00246A1F" w:rsidP="00143DFC">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D068B63" w14:textId="36B64D71" w:rsidR="00246A1F" w:rsidRPr="00246A1F" w:rsidRDefault="00C9579C" w:rsidP="00246A1F">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="_Ref510714565"/>
       <w:bookmarkStart w:id="97" w:name="_Toc292982925"/>
       <w:bookmarkStart w:id="98" w:name="_Toc342050783"/>
@@ -9026,132 +9771,128 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2158"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D2FA5" w:rsidRPr="00A01326" w14:paraId="3748EA3B" w14:textId="77777777" w:rsidTr="00C9579C">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F1E480E" w14:textId="77777777" w:rsidR="001D2FA5" w:rsidRPr="0093300D" w:rsidRDefault="000670B0" w:rsidP="00C50128">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093300D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27BF1AED" w14:textId="77777777" w:rsidR="001D2FA5" w:rsidRPr="0093300D" w:rsidRDefault="000670B0" w:rsidP="00C50128">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093300D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6978C7C4" w14:textId="77777777" w:rsidR="001D2FA5" w:rsidRPr="0093300D" w:rsidRDefault="000670B0" w:rsidP="00C50128">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093300D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5994A9F4" w14:textId="77777777" w:rsidR="001D2FA5" w:rsidRPr="0093300D" w:rsidRDefault="000670B0" w:rsidP="00C50128">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093300D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093300D" w:rsidRPr="00A01326" w14:paraId="3ECA23C6" w14:textId="77777777" w:rsidTr="00C9579C">
@@ -9752,310 +10493,344 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...130 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="005912CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005912CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005912CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005912CB">
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005912CB" w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C9579C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F65817">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="106" w:name="_Ref292982745"/>
       <w:bookmarkStart w:id="107" w:name="_Toc342050855"/>
     </w:p>
@@ -10691,310 +11466,344 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...258 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C9579C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B6A157" w14:textId="77777777" w:rsidR="00561C34" w:rsidRPr="00561C34" w:rsidRDefault="00561C34" w:rsidP="00561C34">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -11115,51 +11924,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00303C3E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="192A0258" wp14:editId="761C85D2">
             <wp:extent cx="4530090" cy="2461895"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagem 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4530090" cy="2461895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11219,182 +12028,200 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...130 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D353C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D921C6" w14:textId="08BE1AA1" w:rsidR="00E74B07" w:rsidRDefault="00E74B07" w:rsidP="00561C34">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
@@ -11459,310 +12286,344 @@
       <w:r>
         <w:t>exto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...258 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A42C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27E70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11822,1231 +12683,1344 @@
           <w:caps w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
     </w:p>
     <w:p w14:paraId="729AED4F" w14:textId="77777777" w:rsidR="00C9579C" w:rsidRDefault="00C9579C" w:rsidP="001252F0">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75FD38CD" w14:textId="5766CEC8" w:rsidR="00995F9D" w:rsidRDefault="00C9579C" w:rsidP="001252F0">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="22D520EC" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT NBR 6023:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informação e documentação: referências: elaboração. Rio de Janeiro: ABNT, 2018. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655CCF08" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT NBR 6027:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informação e documentação: sumário - apresentação. Rio de Janeiro, RJ: ABNT, 2012. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347F42D2" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT NBR 6028: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informação e documentação: resumo - apresentação. Rio de Janeiro, RJ: ABNT, 2021. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11332EC2" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ABNT NBR 10520:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informação e documentação: citações em documentos - apresentação. Rio de Janeiro: ABNT, 2023. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7395925A" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT NBR 14724: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informação e documentação: trabalhos acadêmicos - apresentação. Rio de Janeiro, RJ: ABNT, 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1C8AA5" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANDRADE, M. M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Competências requeridas pelos gestores de Instituições de ensino superior privadas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um estudo em Curitiba e região metropolitana. 2005. Dissertação (Mestrado em Tecnologia) - Programa de Pós-Graduação em Tecnologia, Universidade Tecnológica Federal do Paraná, Curitiba, 2005. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência de trabalho acadêmico).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFFB0D5" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BORGES, L. O.; YAMAMOTO, O. H. Mundo do trabalho: construção histórica e desafios contemporâneos. In: BASTOS, A. V. B; BORGES-ANDRADE, J. E.; ZANELLI, J. C. (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Psicologia, organizações e trabalho no Brasil.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. ed. Porto Alegre: Artmed, 2014. p. 25-72. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: capítulo de livro).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552FD3DD" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Lei n. 9.610, de 19 de fevereiro de 1998.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Altera, atualiza e consolida a legislação sobre direitos autorais e dá outras providências. Brasília, DF: Casa Civil, 1998. Disponível em: http://www.planalto.gov.br/ccivil_03/leis/L9610.htm. Acesso em: 11 mar. 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Modelo de referência: leis, decretos, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>portarias, etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DFA220" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. Ministério da Educação. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relatório educação para todos no Brasil 2000-2015: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">versão preliminar. [Brasília, DF]: [MEC], 2014. Disponível em: http://portal.mec.gov.br/index.php?option=com_docman&amp;view=download&amp;alias=15774-ept-relatorio-06062014&amp;Itemid=30192. Acesso em: 12 fev. 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Modelo de referência: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instituição governamental). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5B5B1F" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÂNDIDO, A. A literatura e a formação do homem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Textos de intervenção.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> São Paulo: Duas Cidades, 2002. p. 67. (Coleção espírito crítico). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Modelo de referência: capítulo de livro). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C3A8A1" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CENTRO SOCIAL DE AZURVA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>As dimensões curriculares de pré-escolar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valência - Pré-escolar. Disponível em: https://centrosocialazurva.org/seccao.php?s=pre-escolar. Acesso em: 7 ago. 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Modelo de referência: pessoa jurídica). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7828DF68" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓDIGO de Catalogação Anglo-Americano. 2. ed. São Paulo: FEBAB, 1983-1985. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: obra sem autoria - entrada pelo título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530F9E74" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAVENPORT, T. H.; PRUSAK, L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Conhecimento empresarial:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como as organizações gerenciam o seu capital intelectual. Rio de Janeiro: Campus, 2012. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: livro com subtítulo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193EA3C8" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">FLEURY, A. C. C.; FLEURY, M. T. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Estratégias empresariais e formação de competências:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um quebra-cabeça caleidoscópico da indústria brasileira. 3. ed. São Paulo: Atlas, 2018. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="Texto"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: livro com subtítulo e edição).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131DE8C1" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INEP. Sistema Nacional de Avaliação da Educação Superior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Relatório dos cursos avaliados em 2015.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brasília, DF: INEP, 2016. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D76F752" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KOTLER, P.; KARTAJAYA, H.; SETIAWAN, I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Marketing 3.0:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as forças que estão definindo o novo marketing centrado no ser humano. Rio de Janeiro: Elsevier, 2012. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Modelo de referência: e-book). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Disponível em: https://bibliotecas.sebrae.com.br/chronus/ARQUIVOS_CHRONUS/bds/bds.nsf/3472e2ca0932a98d7edbc110c8c58de9/$File/9938.pdf. Acesso em: 8 fev. 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FB025E" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEONARD-BARTON, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nascentes do saber. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rio de Janeiro: FGV, 1998. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: livro).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5396BA79" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MONTEIRO, S. Breve espaço entre cor e sombra: o romance da maturidade literária de Cristóvão Tezza. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Revista de Letras,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Curitiba, v. 13, n. 11, p. 183-200, dez. 2009. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: artigo de periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C8421" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RENAUX, D. P. B.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gestão do conhecimento de um laboratório de pesquisa: uma abordagem prática. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SIMPÓSIO INTERNACIONAL DE GESTÃO DO CONHECIMENTO.  4., 2001, Curitiba. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Anais [...]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Curitiba: PUC-PR, 2001. p. 195-208. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: trabalho publicado em evento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE5CD77" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROSS, M. H.; PAWLINA, W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Histologia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto e atlas. 7. ed. Rio de Janeiro: Guanabara Koogan, 2018. E-book. Disponível em: https://webapp.utfpr.edu.br/bibservices/minhaBiblioteca?ISBN=9788527729888. Acesso em: 18 maio 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: e-book).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A082226" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEBRAE. Entenda a importância da normalização para o seu negócio. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Normas técnicas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 jan. 2016. Disponível em: http://www.sebrae.com.br/sites/PortalSebrae/artigos/entenda-a-importancia-da-normalizacao-para-o-seu-negocio. Acesso em: 11 mar. 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelo de referência: material disponível na Internet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2512F66E" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UTFPR. Diretoria de Graduação e Educação Profissional. Departamento de Biblioteca. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Relatório de gestão:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>2020. Ponta Grossa, [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>s.n.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], 2020. (Relatório técnico). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63849FB8" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UTFPR. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Sustentabilidade:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudo da UTFPR identifica desmatamento em áreas de preservação do Rio Pato Branco. Curitiba, 21 fev. 2025. Instagram: @utfpr_. Disponível em: https://www.instagram.com/p/DHgMWuCP1xt/?utm_source=ig_web_copy_link. Acesso em 25 mar. 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: documento de acesso exclusivo em meio eletrônico).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F033CD" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VON KROGH, G.; ICHIJO, K.; NONAKA, I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Facilitando a criação de conhecimento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reinventando a empresa com o poder da inovação contínua. Rio de Janeiro: Campus, 2001. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Modelo de referência: livro com subtítulo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27003723" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4FF056" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas as referências devem estar alinhadas à margem esquerda do texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC3FD0A" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Todas as obras listadas nas referências devem estar devidamente citadas no texto e apenas as obras citadas no texto devem constar na lista de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CF54C1" w14:textId="77777777" w:rsidR="00910EFD" w:rsidRPr="00910EFD" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="FormataodasReferncias"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Para documentos online, devem ser incluídos o endereço eletrônico e a data de acesso (dia, mês abreviado e ano em algarismos arábicos). Para abreviar o mês consulte o Apêndice C - Abreviatura dos meses. Mais informações consultar: ABNT NBR 6023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52077900" w14:textId="329A2345" w:rsidR="00C20113" w:rsidRDefault="00910EFD" w:rsidP="00910EFD">
+      <w:pPr>
+        <w:pStyle w:val="Ps-Textuais-APNDICES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...456 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00910EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:caps/>
         </w:rPr>
-        <w:t>, N</w:t>
-[...468 lines deleted...]
-      <w:bookmarkEnd w:id="140"/>
+        <w:br w:type="page" w:clear="all"/>
+      </w:r>
+      <w:bookmarkStart w:id="140" w:name="_Toc257728971"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc257729294"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc257729514"/>
+      <w:bookmarkStart w:id="143" w:name="_Ref257808121"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc257814821"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc459206338"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc459206366"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc510714412"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc56001052"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc63758604"/>
       <w:r w:rsidR="00087AB2">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APÊNDICE </w:t>
       </w:r>
       <w:r w:rsidR="00F179AE" w:rsidRPr="00246F80">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="007E2C84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032467C">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="001E3DDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032467C">
         <w:t xml:space="preserve">TÍTULO DO </w:t>
       </w:r>
       <w:r w:rsidR="00C358FB">
         <w:t>APÊ</w:t>
       </w:r>
       <w:r w:rsidR="00E04939">
         <w:t>NDICE</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
-      <w:bookmarkEnd w:id="150"/>
     </w:p>
     <w:p w14:paraId="03B9E0E7" w14:textId="77777777" w:rsidR="00413902" w:rsidRPr="00F97F86" w:rsidRDefault="00413902" w:rsidP="00413902">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0416FC9C" w14:textId="493E3C76" w:rsidR="00867CD4" w:rsidRDefault="000232A4" w:rsidP="00F97F86">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009977FE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Formatação livre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A262B7" w14:textId="37B1FD3E" w:rsidR="00246F80" w:rsidRDefault="00246F80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2076C0ED" w14:textId="379F832C" w:rsidR="00246F80" w:rsidRPr="00CE0826" w:rsidRDefault="00246F80" w:rsidP="00246F80">
       <w:pPr>
         <w:pStyle w:val="Ttulops-textual"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="151" w:name="_Toc459206339"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="155" w:name="_Toc63758605"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc459206339"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc459206367"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc510714413"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc56001053"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc63758605"/>
       <w:r w:rsidRPr="00CE0826">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0826">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>NEXO A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0826">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
+      <w:r w:rsidR="00CE0826" w:rsidRPr="00CE0826">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ficha de Avaliação de Produto/Processo Educacional</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="154"/>
-      <w:r w:rsidR="00CE0826" w:rsidRPr="00CE0826">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="155"/>
     </w:p>
     <w:p w14:paraId="06D4055D" w14:textId="77777777" w:rsidR="00246F80" w:rsidRDefault="00246F80" w:rsidP="00246F80">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="327FEF3E" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRDefault="00CE0826">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8A834F" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CE0826" w:rsidSect="005912CB">
-          <w:headerReference w:type="default" r:id="rId15"/>
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31C48022" w14:textId="6F68B8E8" w:rsidR="00CE0826" w:rsidRPr="00322588" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322588">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -13139,51 +14113,51 @@
           <w:bCs/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ACTIO</w:t>
       </w:r>
       <w:r w:rsidRPr="00436F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Curitiba, v. 5, n. 2, p. 1-17, mai./ago. 2020.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00FE6891">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://periodicos.utfpr.edu.br/actio/article/view/12657</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Acesso em 14 de dezembro de 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40563316" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15945,90 +16919,90 @@
     <w:p w14:paraId="369888D5" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRPr="00AE2A7D" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0852922D" w14:textId="36032A71" w:rsidR="00CE0826" w:rsidRDefault="00CE0826">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8A9C74" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:pStyle w:val="Ttulops-textual"/>
         <w:sectPr w:rsidR="00CE0826" w:rsidSect="00CE0826">
-          <w:headerReference w:type="default" r:id="rId18"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="first" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F979A60" w14:textId="6E924C6B" w:rsidR="00CE0826" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:pStyle w:val="Ttulops-textual"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="156" w:name="_Toc63758606"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc63758606"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>NEXO B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – TÍTULO DO A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>NEXO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="155"/>
     </w:p>
     <w:p w14:paraId="260A506F" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74BC7A07" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRPr="009977FE" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009977FE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Formatação livre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA25839" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRPr="00413902" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
@@ -16040,322 +17014,321 @@
     <w:p w14:paraId="62BE8EC7" w14:textId="77777777" w:rsidR="00246F80" w:rsidRDefault="00246F80" w:rsidP="00246F80">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43785E9B" w14:textId="77777777" w:rsidR="00246F80" w:rsidRDefault="00246F80" w:rsidP="00246F80">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BD232E0" w14:textId="77777777" w:rsidR="00246F80" w:rsidRDefault="00246F80" w:rsidP="00246F80">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424D099E" w14:textId="77777777" w:rsidR="00246F80" w:rsidRPr="00F97F86" w:rsidRDefault="00246F80" w:rsidP="00F97F86">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00246F80" w:rsidRPr="00F97F86" w:rsidSect="00CE0826">
-      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E841D92" w14:textId="77777777" w:rsidR="000A6EE0" w:rsidRDefault="000A6EE0" w:rsidP="00F9687E">
+    <w:p w14:paraId="6D01DA2C" w14:textId="77777777" w:rsidR="00056187" w:rsidRDefault="00056187" w:rsidP="00F9687E">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FFF06BF" w14:textId="77777777" w:rsidR="000A6EE0" w:rsidRDefault="000A6EE0" w:rsidP="00F9687E">
+    <w:p w14:paraId="70515169" w14:textId="77777777" w:rsidR="00056187" w:rsidRDefault="00056187" w:rsidP="00F9687E">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="256B7C29" w14:textId="77777777" w:rsidR="00B74CFC" w:rsidRDefault="00B74CFC">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DFF5D2B" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRDefault="00CE0826">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FE38BF5" w14:textId="77777777" w:rsidR="000A6EE0" w:rsidRDefault="000A6EE0" w:rsidP="004E36B6">
+    <w:p w14:paraId="3BB19D99" w14:textId="77777777" w:rsidR="00056187" w:rsidRDefault="00056187" w:rsidP="004E36B6">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">_______________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677D093F" w14:textId="77777777" w:rsidR="000A6EE0" w:rsidRDefault="000A6EE0" w:rsidP="004E36B6">
+    <w:p w14:paraId="27F7C7F5" w14:textId="77777777" w:rsidR="00056187" w:rsidRDefault="00056187" w:rsidP="004E36B6">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DAC0F18" w14:textId="77777777" w:rsidR="000A6EE0" w:rsidRDefault="000A6EE0" w:rsidP="00F9687E">
+    <w:p w14:paraId="1BC63007" w14:textId="77777777" w:rsidR="00056187" w:rsidRDefault="00056187" w:rsidP="00F9687E">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3C2C3ABF" w14:textId="16031176" w:rsidR="000216D7" w:rsidRPr="000216D7" w:rsidRDefault="000216D7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nota de rodapé.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FCE958E" w14:textId="54C5B960" w:rsidR="00793C42" w:rsidRDefault="00793C42" w:rsidP="00CE0826">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C42CBDC" w14:textId="77777777" w:rsidR="00793C42" w:rsidRDefault="00793C42">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="723341299"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="34BCCB5F" w14:textId="77777777" w:rsidR="00623E62" w:rsidRPr="00623E62" w:rsidRDefault="00623E62">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00623E62">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00623E62">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00623E62">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00623E62">
           <w:rPr>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00623E62">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="49D2DD71" w14:textId="77777777" w:rsidR="00623E62" w:rsidRDefault="00623E62">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E5BE4B5" w14:textId="7E113C73" w:rsidR="00CE0826" w:rsidRPr="00623E62" w:rsidRDefault="00CE0826">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2661F5D5" w14:textId="77777777" w:rsidR="00CE0826" w:rsidRDefault="00CE0826">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="668AFD38" w14:textId="77777777" w:rsidR="00C94859" w:rsidRDefault="00C94859" w:rsidP="00CE0826">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D213EDB" wp14:editId="7F755EE0">
           <wp:extent cx="5760085" cy="1466688"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="9" name="Imagem 9" descr="Uma imagem contendo Texto&#10;&#10;Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="15" name="Imagem 15" descr="Uma imagem contendo Texto&#10;&#10;Descrição gerada automaticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -16375,98 +17348,97 @@
                     <a:ext cx="5760085" cy="1466688"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1831398428"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6D4216FF" w14:textId="1C85ACA7" w:rsidR="00CE0826" w:rsidRPr="00CE0826" w:rsidRDefault="00CE0826">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00CE0826">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00CE0826">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00CE0826">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00CE0826">
           <w:rPr>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00CE0826">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="369FF7B6" w14:textId="4902047C" w:rsidR="00CE0826" w:rsidRDefault="00CE0826" w:rsidP="00CE0826">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="49DE4170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9490D030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -17239,50 +18211,188 @@
       <w:pStyle w:val="Ttulo8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43711592"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49B2B488"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Marcadores"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="474E3B7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ECCCD024"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulops-textual"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17378,51 +18488,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48693536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB72B1E2"/>
     <w:lvl w:ilvl="0" w:tplc="EEFCE7CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -17467,51 +18577,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50883EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AB8FC98"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -17556,51 +18666,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51D7746F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3126E58A"/>
     <w:lvl w:ilvl="0" w:tplc="C61A7D7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17669,51 +18779,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6000312E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FC437C6"/>
     <w:lvl w:ilvl="0" w:tplc="988EE948">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Anexo"/>
       <w:lvlText w:val="ANEXO %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
@@ -17776,51 +18886,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FC3C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09E29712"/>
     <w:lvl w:ilvl="0" w:tplc="9C8A097A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17866,51 +18976,197 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="655E1A6A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C0C01C04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Ps-Textuais-APNDICES"/>
+      <w:lvlText w:val="APÊNDICE %1 -"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DA0C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14846B14"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17952,260 +19208,267 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="666714237">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="865217813">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1248348322">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="4" w16cid:durableId="713117303">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1376083850">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1150946455">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1661344717">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1691956916">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="534076348">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1055154676">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="11107030">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="725882342">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1756199483">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1551110779">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="450321731">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1487941172">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="912474443">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1277522615">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1296719119">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1555582498">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="21" w16cid:durableId="1210647539">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="831334216">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1765613641">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1085344299">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="25" w16cid:durableId="481428259">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1752654179">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="27" w16cid:durableId="1150177454">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1106576933">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="29" w16cid:durableId="418719112">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="21707522">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="31" w16cid:durableId="435758878">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="519271901">
     <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1315526295">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1233857237">
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F5BA6"/>
     <w:rsid w:val="00001C4A"/>
     <w:rsid w:val="00002A6D"/>
     <w:rsid w:val="00004274"/>
     <w:rsid w:val="000075B8"/>
     <w:rsid w:val="000107E3"/>
     <w:rsid w:val="00011237"/>
     <w:rsid w:val="000140BD"/>
     <w:rsid w:val="000216D7"/>
     <w:rsid w:val="00021AA1"/>
     <w:rsid w:val="000232A4"/>
     <w:rsid w:val="000253CA"/>
     <w:rsid w:val="000261CF"/>
     <w:rsid w:val="0003055B"/>
     <w:rsid w:val="00033D57"/>
     <w:rsid w:val="000362D9"/>
     <w:rsid w:val="000373CF"/>
     <w:rsid w:val="000449AC"/>
     <w:rsid w:val="00045571"/>
     <w:rsid w:val="000476AE"/>
     <w:rsid w:val="00047F99"/>
     <w:rsid w:val="000532F9"/>
+    <w:rsid w:val="00056187"/>
     <w:rsid w:val="00060335"/>
     <w:rsid w:val="00061C57"/>
     <w:rsid w:val="00061D0A"/>
     <w:rsid w:val="000670B0"/>
     <w:rsid w:val="000811AE"/>
     <w:rsid w:val="00082055"/>
     <w:rsid w:val="00082748"/>
     <w:rsid w:val="000865FF"/>
     <w:rsid w:val="00086723"/>
     <w:rsid w:val="00087AB2"/>
     <w:rsid w:val="0009655B"/>
     <w:rsid w:val="000971BC"/>
     <w:rsid w:val="000A1C65"/>
     <w:rsid w:val="000A2978"/>
     <w:rsid w:val="000A2F92"/>
     <w:rsid w:val="000A3235"/>
     <w:rsid w:val="000A323A"/>
     <w:rsid w:val="000A6EE0"/>
     <w:rsid w:val="000B0B7A"/>
     <w:rsid w:val="000B4DC1"/>
     <w:rsid w:val="000B7C89"/>
     <w:rsid w:val="000C384D"/>
     <w:rsid w:val="000D1FC9"/>
     <w:rsid w:val="000D25E5"/>
     <w:rsid w:val="000D3AEC"/>
@@ -18415,50 +19678,51 @@
     <w:rsid w:val="004804B6"/>
     <w:rsid w:val="00480AFD"/>
     <w:rsid w:val="004814B8"/>
     <w:rsid w:val="00481EE3"/>
     <w:rsid w:val="00483FF9"/>
     <w:rsid w:val="00491934"/>
     <w:rsid w:val="004975B9"/>
     <w:rsid w:val="00497666"/>
     <w:rsid w:val="004A0F5D"/>
     <w:rsid w:val="004A4561"/>
     <w:rsid w:val="004A6953"/>
     <w:rsid w:val="004B2561"/>
     <w:rsid w:val="004B3900"/>
     <w:rsid w:val="004B5DC8"/>
     <w:rsid w:val="004C3128"/>
     <w:rsid w:val="004C34F6"/>
     <w:rsid w:val="004C3AE0"/>
     <w:rsid w:val="004C61AB"/>
     <w:rsid w:val="004E36B6"/>
     <w:rsid w:val="004E4AE6"/>
     <w:rsid w:val="004E6285"/>
     <w:rsid w:val="004F3117"/>
     <w:rsid w:val="004F3813"/>
     <w:rsid w:val="004F4017"/>
     <w:rsid w:val="004F71C9"/>
+    <w:rsid w:val="00501D9B"/>
     <w:rsid w:val="00502449"/>
     <w:rsid w:val="00505DE0"/>
     <w:rsid w:val="00510108"/>
     <w:rsid w:val="005109B6"/>
     <w:rsid w:val="00513CE1"/>
     <w:rsid w:val="005146B1"/>
     <w:rsid w:val="00514F63"/>
     <w:rsid w:val="0051666D"/>
     <w:rsid w:val="005170DF"/>
     <w:rsid w:val="005175AC"/>
     <w:rsid w:val="00517DF9"/>
     <w:rsid w:val="00520A5A"/>
     <w:rsid w:val="00522344"/>
     <w:rsid w:val="00524F71"/>
     <w:rsid w:val="0052607A"/>
     <w:rsid w:val="00530202"/>
     <w:rsid w:val="0053063A"/>
     <w:rsid w:val="0053118F"/>
     <w:rsid w:val="00531549"/>
     <w:rsid w:val="005318F3"/>
     <w:rsid w:val="00531A1D"/>
     <w:rsid w:val="00531C52"/>
     <w:rsid w:val="00536F35"/>
     <w:rsid w:val="00537D91"/>
     <w:rsid w:val="005401B9"/>
@@ -18667,50 +19931,51 @@
     <w:rsid w:val="008912FE"/>
     <w:rsid w:val="00892B3A"/>
     <w:rsid w:val="00893AD2"/>
     <w:rsid w:val="00896EDD"/>
     <w:rsid w:val="008A11B1"/>
     <w:rsid w:val="008A2B97"/>
     <w:rsid w:val="008B067C"/>
     <w:rsid w:val="008B1318"/>
     <w:rsid w:val="008B392C"/>
     <w:rsid w:val="008B5A8A"/>
     <w:rsid w:val="008C60D9"/>
     <w:rsid w:val="008C69A8"/>
     <w:rsid w:val="008C77FF"/>
     <w:rsid w:val="008D40B7"/>
     <w:rsid w:val="008D6B19"/>
     <w:rsid w:val="008E19FF"/>
     <w:rsid w:val="008E1E6F"/>
     <w:rsid w:val="008E2E60"/>
     <w:rsid w:val="008E5EF7"/>
     <w:rsid w:val="008F43D6"/>
     <w:rsid w:val="00904870"/>
     <w:rsid w:val="00906A14"/>
     <w:rsid w:val="00906E23"/>
     <w:rsid w:val="00907267"/>
     <w:rsid w:val="00910C57"/>
+    <w:rsid w:val="00910EFD"/>
     <w:rsid w:val="009124A0"/>
     <w:rsid w:val="0091374D"/>
     <w:rsid w:val="00914D89"/>
     <w:rsid w:val="009173D7"/>
     <w:rsid w:val="009220CB"/>
     <w:rsid w:val="00923F93"/>
     <w:rsid w:val="00924E76"/>
     <w:rsid w:val="00927306"/>
     <w:rsid w:val="009327CA"/>
     <w:rsid w:val="0093300D"/>
     <w:rsid w:val="0093405E"/>
     <w:rsid w:val="00934A00"/>
     <w:rsid w:val="009353F4"/>
     <w:rsid w:val="00935D92"/>
     <w:rsid w:val="00937F2B"/>
     <w:rsid w:val="009406F4"/>
     <w:rsid w:val="0095617F"/>
     <w:rsid w:val="00956258"/>
     <w:rsid w:val="009605B1"/>
     <w:rsid w:val="009628CA"/>
     <w:rsid w:val="00964CAC"/>
     <w:rsid w:val="00965524"/>
     <w:rsid w:val="00966C59"/>
     <w:rsid w:val="00972D8F"/>
     <w:rsid w:val="00973525"/>
@@ -19022,50 +20287,51 @@
     <w:rsid w:val="00E7373A"/>
     <w:rsid w:val="00E74B07"/>
     <w:rsid w:val="00E74E71"/>
     <w:rsid w:val="00E7511F"/>
     <w:rsid w:val="00E8045A"/>
     <w:rsid w:val="00E8260B"/>
     <w:rsid w:val="00E92DBE"/>
     <w:rsid w:val="00E95083"/>
     <w:rsid w:val="00E97518"/>
     <w:rsid w:val="00EA40CA"/>
     <w:rsid w:val="00EA4867"/>
     <w:rsid w:val="00EA7BD8"/>
     <w:rsid w:val="00EB15CB"/>
     <w:rsid w:val="00EC5090"/>
     <w:rsid w:val="00EC6DA5"/>
     <w:rsid w:val="00EC7439"/>
     <w:rsid w:val="00ED5169"/>
     <w:rsid w:val="00ED5CA8"/>
     <w:rsid w:val="00ED771E"/>
     <w:rsid w:val="00EE040C"/>
     <w:rsid w:val="00EE1AFD"/>
     <w:rsid w:val="00EE3AF8"/>
     <w:rsid w:val="00EE4045"/>
     <w:rsid w:val="00EE6418"/>
     <w:rsid w:val="00EE6FC0"/>
+    <w:rsid w:val="00EF462B"/>
     <w:rsid w:val="00EF4B77"/>
     <w:rsid w:val="00EF7060"/>
     <w:rsid w:val="00F00D0C"/>
     <w:rsid w:val="00F040E7"/>
     <w:rsid w:val="00F0447A"/>
     <w:rsid w:val="00F10553"/>
     <w:rsid w:val="00F11398"/>
     <w:rsid w:val="00F13E49"/>
     <w:rsid w:val="00F14169"/>
     <w:rsid w:val="00F179AE"/>
     <w:rsid w:val="00F270F6"/>
     <w:rsid w:val="00F27D45"/>
     <w:rsid w:val="00F301EF"/>
     <w:rsid w:val="00F30702"/>
     <w:rsid w:val="00F3304E"/>
     <w:rsid w:val="00F36F5D"/>
     <w:rsid w:val="00F37F51"/>
     <w:rsid w:val="00F46160"/>
     <w:rsid w:val="00F477DD"/>
     <w:rsid w:val="00F51684"/>
     <w:rsid w:val="00F524A1"/>
     <w:rsid w:val="00F5388C"/>
     <w:rsid w:val="00F63575"/>
     <w:rsid w:val="00F63D85"/>
     <w:rsid w:val="00F65817"/>
@@ -19102,65 +20368,65 @@
     <w:rsid w:val="00FD76D3"/>
     <w:rsid w:val="00FE1D81"/>
     <w:rsid w:val="00FE4D1F"/>
     <w:rsid w:val="00FF0651"/>
     <w:rsid w:val="00FF0D47"/>
     <w:rsid w:val="00FF21C6"/>
     <w:rsid w:val="00FF2B3C"/>
     <w:rsid w:val="00FF5032"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44D176A9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{53CE6165-1A87-4C89-B228-50A307D17EED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:qFormat="1"/>
@@ -20867,55 +22133,147 @@
       <w:ind w:left="1680"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00CE0826"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF-TtulodaCapaedaFolhadeRosto">
+    <w:name w:val="CF - Título da Capa e da Folha de Rosto"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00910EFD"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextodoTrabalho">
+    <w:name w:val="Texto do Trabalho"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00910EFD"/>
+    <w:pPr>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formataodoresumo">
+    <w:name w:val="Formatação do resumo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00910EFD"/>
+    <w:pPr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Marcadores">
+    <w:name w:val="Marcadores"/>
+    <w:basedOn w:val="Formataodoresumo"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910EFD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormataodasReferncias">
+    <w:name w:val="Formatação das Referências"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00910EFD"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ps-Textuais-APNDICES">
+    <w:name w:val="Pós-Textuais - APÊNDICES"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodoTrabalho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00910EFD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="69891135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="426194487">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -22021,51 +23379,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1058086932">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.pt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.utfpr.edu.br/actio/article/view/12657" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acervo.bn.gov.br/sophia_web/autoridade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.pt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.utfpr.edu.br/actio/article/view/12657" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikibiblio.utfpr.edu.br/pt-br/pdfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\teresinha.teterycz\Desktop\bibliotecacsjp%201\Arquivos%20organizados\Normas%20para%20apresenta&#231;&#227;o%20de%20trabalhos%20PUCPR\Normas%20PUC%202010\ModeloTrabalhoCientifico-1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -22345,78 +23703,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E50CCA8-9C5C-4D1C-B487-E8D636873A71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>ModeloTrabalhoCientifico-1</Template>
+  <Template>C:\Documents and Settings\teresinha.teterycz\Desktop\bibliotecacsjp 1\Arquivos organizados\Normas para apresentação de trabalhos PUCPR\Normas PUC 2010\ModeloTrabalhoCientifico-1.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>15993</Characters>
+  <Pages>27</Pages>
+  <Words>3798</Words>
+  <Characters>21387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>822</Lines>
+  <Paragraphs>387</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TÍTULO DO TRABALHO: SUBTÍTULO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18917</CharactersWithSpaces>
+  <CharactersWithSpaces>24798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="126" baseType="variant">
       <vt:variant>
         <vt:i4>4980790</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>180</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.scielo.br/scielo.php?script=sci_arttext&amp;pid=S0102-05362008000100013&amp;lng=en&amp;nrm=iso</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245232</vt:i4>
       </vt:variant>
       <vt:variant>