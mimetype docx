--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -383,77 +383,112 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004221CB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PIBIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3645CCD8" w14:textId="77777777" w:rsidR="00004AAF" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4718B5" w14:textId="22629D5F" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
+    <w:p w14:paraId="2F4718B5" w14:textId="6ECDB779" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004221CB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>DADOS DO ORIENTADOR</w:t>
+        <w:t>DADOS DO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31CB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004221CB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORIENTADOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31CB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
       </w:r>
       <w:r w:rsidR="00B53054">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (COORDENADOR DO PROJETO)</w:t>
+        <w:t xml:space="preserve"> (COORDENADOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31CB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53054">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DO PROJETO)</w:t>
       </w:r>
       <w:r w:rsidRPr="004221CB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7644"/>
       </w:tblGrid>
       <w:tr w:rsidR="00915BE0" w:rsidRPr="004221CB" w14:paraId="3BAE78E0" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
@@ -1085,83 +1120,90 @@
           </w:tcPr>
           <w:p w14:paraId="795416C9" w14:textId="405A9749" w:rsidR="00563785" w:rsidRPr="004221CB" w:rsidRDefault="00563785" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PERÍODO DE ATIVIDADES DO BOLSISTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29FB10EF" w14:textId="27425424" w:rsidR="00563785" w:rsidRPr="004221CB" w:rsidRDefault="00563FBB" w:rsidP="00563FBB">
+          <w:p w14:paraId="29FB10EF" w14:textId="48567F63" w:rsidR="00563785" w:rsidRPr="004221CB" w:rsidRDefault="009F3A23" w:rsidP="00563FBB">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Novembro</w:t>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00563785">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/2025</w:t>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidR="00BB14B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a </w:t>
+              <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00563FBB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Outubro</w:t>
             </w:r>
             <w:r w:rsidR="00BB14B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/2026</w:t>
             </w:r>
             <w:r w:rsidR="00B60D68">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – INÍCIO SOMENTE APÓS CONFIRMAÇÃO DA FUNDAÇÃO ARAUCÁRIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C4607F0" w14:textId="77777777" w:rsidR="00EA7328" w:rsidRDefault="00EA7328">
@@ -2725,75 +2767,77 @@
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08465D08" w14:textId="765BCA32" w:rsidR="00EE1679" w:rsidRDefault="00EE1679" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4857A868" w14:textId="3C26D083" w:rsidR="008B3623" w:rsidRDefault="008B3623" w:rsidP="00EE1679">
+    <w:p w14:paraId="4857A868" w14:textId="3C26D083" w:rsidR="008B3623" w:rsidRPr="004A001E" w:rsidRDefault="008B3623" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BOLSISTA</w:t>
       </w:r>
       <w:r w:rsidR="00B349DA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B349DA" w:rsidRPr="00B349DA">
-        <w:rPr>
+      <w:r w:rsidR="00B349DA" w:rsidRPr="004A001E">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(assinar pelo Gov.BR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054E2CEA" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D75EB8D" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4650AE66" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
@@ -2836,92 +2880,115 @@
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4863D6" w14:textId="77777777" w:rsidR="00136D8D" w:rsidRDefault="00136D8D">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607EF7F9" w14:textId="1064E4D3" w:rsidR="008B3623" w:rsidRDefault="008A70F3" w:rsidP="00EE1679">
+    <w:p w14:paraId="607EF7F9" w14:textId="7CDC1C15" w:rsidR="008B3623" w:rsidRDefault="008A70F3" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ORIENTADOR (</w:t>
+        <w:t>ORIENTADOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31CB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00D237CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>COORDENADOR</w:t>
       </w:r>
+      <w:r w:rsidR="00E31CB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> DO PROJETO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E25358" w14:textId="3082B27F" w:rsidR="00B349DA" w:rsidRDefault="00B349DA" w:rsidP="00EE1679">
+    <w:p w14:paraId="67E25358" w14:textId="3082B27F" w:rsidR="00B349DA" w:rsidRPr="004A001E" w:rsidRDefault="00B349DA" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A001E">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(assinar pelo Gov.BR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2559129F" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67A0D731" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C50D5B6" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
@@ -2975,122 +3042,150 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779C6C0A" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00C80C49" w14:textId="77777777" w:rsidR="000073AE" w:rsidRPr="000073AE" w:rsidRDefault="000073AE" w:rsidP="000073AE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000073AE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>PROF.ª</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> STELLA MARIS DA CRUZ BEZERRA</w:t>
+        <w:t>PROF.ª STELLA MARIS DA CRUZ BEZERRA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158C0731" w14:textId="77777777" w:rsidR="000073AE" w:rsidRPr="000073AE" w:rsidRDefault="000073AE" w:rsidP="000073AE">
+    <w:p w14:paraId="158C0731" w14:textId="77777777" w:rsidR="000073AE" w:rsidRDefault="000073AE" w:rsidP="000073AE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000073AE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>COORDENADORA INSTITUCIONAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9B57D1" w14:textId="5E0848AD" w:rsidR="004A001E" w:rsidRPr="000073AE" w:rsidRDefault="004A001E" w:rsidP="000073AE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="74"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DIRETORA DE EXTENSÃO DA UTFPR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9EC866" w14:textId="77777777" w:rsidR="006C100C" w:rsidRPr="006C100C" w:rsidRDefault="006C100C" w:rsidP="006C100C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="74"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C100C">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(assinar pelo Gov.BR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66516060" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRDefault="00CF5A13" w:rsidP="000073AE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF5A13">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="540" w:right="566" w:bottom="460" w:left="566" w:header="284" w:footer="268" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7337EE0C" w14:textId="77777777" w:rsidR="007626B8" w:rsidRDefault="007626B8">
+    <w:p w14:paraId="78EFB3E7" w14:textId="77777777" w:rsidR="004B02EB" w:rsidRDefault="004B02EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="757B9F48" w14:textId="77777777" w:rsidR="007626B8" w:rsidRDefault="007626B8">
+    <w:p w14:paraId="06125DAB" w14:textId="77777777" w:rsidR="004B02EB" w:rsidRDefault="004B02EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3396,58 +3491,58 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial MT"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="226B355C" w14:textId="77777777" w:rsidR="007626B8" w:rsidRDefault="007626B8">
+    <w:p w14:paraId="2B1D6D15" w14:textId="77777777" w:rsidR="004B02EB" w:rsidRDefault="004B02EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1958D42B" w14:textId="77777777" w:rsidR="007626B8" w:rsidRDefault="007626B8">
+    <w:p w14:paraId="3203AE52" w14:textId="77777777" w:rsidR="004B02EB" w:rsidRDefault="004B02EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DD0455C" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRDefault="00D237CD">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -4369,165 +4464,176 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="178979277">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1370567720">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1195577483">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1397893619">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2008048500">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF5A13"/>
     <w:rsid w:val="00002D5B"/>
     <w:rsid w:val="00004AAF"/>
+    <w:rsid w:val="00005C3C"/>
     <w:rsid w:val="000073AE"/>
+    <w:rsid w:val="000932EE"/>
     <w:rsid w:val="000B69B1"/>
     <w:rsid w:val="000F5858"/>
     <w:rsid w:val="00136D8D"/>
     <w:rsid w:val="0016010C"/>
     <w:rsid w:val="00160161"/>
     <w:rsid w:val="00170A12"/>
     <w:rsid w:val="0018042E"/>
+    <w:rsid w:val="001911AC"/>
     <w:rsid w:val="001A73D5"/>
     <w:rsid w:val="001C422A"/>
     <w:rsid w:val="0021033C"/>
     <w:rsid w:val="00242375"/>
     <w:rsid w:val="00252560"/>
     <w:rsid w:val="00281E09"/>
     <w:rsid w:val="002A3CBA"/>
     <w:rsid w:val="00321532"/>
     <w:rsid w:val="0032529F"/>
     <w:rsid w:val="004221CB"/>
     <w:rsid w:val="00422E32"/>
     <w:rsid w:val="00461F89"/>
     <w:rsid w:val="00490B16"/>
+    <w:rsid w:val="004A001E"/>
+    <w:rsid w:val="004B02EB"/>
     <w:rsid w:val="004D7FFA"/>
     <w:rsid w:val="004E3271"/>
     <w:rsid w:val="0052766B"/>
+    <w:rsid w:val="005337A4"/>
     <w:rsid w:val="00563511"/>
     <w:rsid w:val="00563785"/>
     <w:rsid w:val="00563FBB"/>
     <w:rsid w:val="005729B9"/>
+    <w:rsid w:val="00574075"/>
     <w:rsid w:val="005868A9"/>
     <w:rsid w:val="005F2F50"/>
     <w:rsid w:val="00615C92"/>
     <w:rsid w:val="00631DE7"/>
+    <w:rsid w:val="00633161"/>
     <w:rsid w:val="00663741"/>
+    <w:rsid w:val="006C100C"/>
     <w:rsid w:val="007135E4"/>
     <w:rsid w:val="00723ADB"/>
     <w:rsid w:val="00753A41"/>
     <w:rsid w:val="007626B8"/>
     <w:rsid w:val="007A1C86"/>
     <w:rsid w:val="007D461F"/>
     <w:rsid w:val="008035FD"/>
     <w:rsid w:val="00820C57"/>
     <w:rsid w:val="00860FE2"/>
     <w:rsid w:val="0088698B"/>
     <w:rsid w:val="008A70F3"/>
     <w:rsid w:val="008B3623"/>
     <w:rsid w:val="008D386C"/>
     <w:rsid w:val="00915BE0"/>
     <w:rsid w:val="009168DC"/>
     <w:rsid w:val="00937AFA"/>
     <w:rsid w:val="0094469B"/>
+    <w:rsid w:val="009F3A23"/>
     <w:rsid w:val="00A179A0"/>
     <w:rsid w:val="00AA6EDD"/>
     <w:rsid w:val="00AF3554"/>
     <w:rsid w:val="00B04881"/>
     <w:rsid w:val="00B25EBE"/>
     <w:rsid w:val="00B349DA"/>
     <w:rsid w:val="00B37FEB"/>
     <w:rsid w:val="00B53054"/>
     <w:rsid w:val="00B60D68"/>
     <w:rsid w:val="00B620BA"/>
     <w:rsid w:val="00BB14B0"/>
     <w:rsid w:val="00BC0E0A"/>
     <w:rsid w:val="00BE1BFC"/>
     <w:rsid w:val="00C73852"/>
     <w:rsid w:val="00C8050A"/>
     <w:rsid w:val="00CA53CF"/>
     <w:rsid w:val="00CF5A13"/>
     <w:rsid w:val="00D237CD"/>
     <w:rsid w:val="00D32C67"/>
     <w:rsid w:val="00D37DCE"/>
     <w:rsid w:val="00D81E05"/>
     <w:rsid w:val="00DC7A81"/>
     <w:rsid w:val="00DD2788"/>
     <w:rsid w:val="00DF373F"/>
     <w:rsid w:val="00E147E8"/>
+    <w:rsid w:val="00E31CB9"/>
     <w:rsid w:val="00EA7328"/>
     <w:rsid w:val="00EB4973"/>
     <w:rsid w:val="00EB679C"/>
     <w:rsid w:val="00EB7094"/>
     <w:rsid w:val="00EE1679"/>
     <w:rsid w:val="00EE43D6"/>
     <w:rsid w:val="00F02EAC"/>
     <w:rsid w:val="00F3178D"/>
     <w:rsid w:val="00FA4B3B"/>
     <w:rsid w:val="00FB0DD4"/>
+    <w:rsid w:val="00FE773E"/>
     <w:rsid w:val="00FF4E3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4923,50 +5029,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -5419,75 +5526,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{230F7C7D-25BC-4FA5-94CC-EA0D1069C6D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>357</Words>
-  <Characters>1928</Characters>
+  <Words>310</Words>
+  <Characters>2038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plano de Trabalho ICT - UTFPR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2281</CharactersWithSpaces>
+  <CharactersWithSpaces>2344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plano de Trabalho ICT - UTFPR</dc:title>
   <dc:creator>Angela Viviurka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla/5.0 (Windows NT 10.0; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/140.0.0.0 Safari/537.36</vt:lpwstr>
   </property>