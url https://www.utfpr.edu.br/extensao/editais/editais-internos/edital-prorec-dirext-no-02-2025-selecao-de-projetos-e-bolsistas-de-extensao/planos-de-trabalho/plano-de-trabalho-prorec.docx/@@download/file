--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -7,2995 +7,3213 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="27BF0F63" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRDefault="00CF5A13">
+    <w:p w14:paraId="27BF0F63" w14:textId="72C2540D" w:rsidR="00CF5A13" w:rsidRDefault="00CF5A13">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67BE1756" w14:textId="1FCE4A38" w:rsidR="00CF5A13" w:rsidRDefault="00D237CD">
+    <w:p w14:paraId="67BE1756" w14:textId="6C4A26B3" w:rsidR="00CF5A13" w:rsidRDefault="00DE4B38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9169"/>
         </w:tabs>
         <w:ind w:left="124"/>
         <w:rPr>
           <w:position w:val="18"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:noProof/>
           <w:position w:val="18"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="398CBFF4" wp14:editId="67ACD259">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="398CBFF4" wp14:editId="04BC5B07">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3041015</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>8255</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="969010" cy="387350"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20184"/>
+                <wp:lineTo x="21232" y="20184"/>
+                <wp:lineTo x="21232" y="7436"/>
+                <wp:lineTo x="14438" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="6" name="Image 6" descr="Logo da UTFPR (imagem requer conexão com a internet)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Image 6" descr="Logo da UTFPR (imagem requer conexão com a internet)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="969168" cy="387667"/>
+                      <a:ext cx="969010" cy="387350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="213264DB" w14:textId="6B8389B6" w:rsidR="00EB4973" w:rsidRPr="004221CB" w:rsidRDefault="00157073" w:rsidP="00753A41">
+      <w:r w:rsidR="00D237CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC92A51" w14:textId="77777777" w:rsidR="00DE4B38" w:rsidRDefault="00DE4B38" w:rsidP="00753A41">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="249" w:right="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5B2DBD19" w14:textId="77777777" w:rsidR="00DE4B38" w:rsidRDefault="00DE4B38" w:rsidP="00753A41">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:ind w:left="249" w:right="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">BOLSAS PARA </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB4973" w:rsidRPr="004221CB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213264DB" w14:textId="5B86C0C6" w:rsidR="00EB4973" w:rsidRPr="004221CB" w:rsidRDefault="005C7697" w:rsidP="00753A41">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:ind w:left="249" w:right="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">EXTENSÃO UNIVERSITÁRIA - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE0D80">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PROREC</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="249" w:right="227"/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="002A58D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>OLSAS DE EXTENSÃO - PROREC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6CAD58" w14:textId="03EC0517" w:rsidR="00CF5A13" w:rsidRDefault="002A58D3" w:rsidP="00753A41">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:ind w:left="249" w:right="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Edital </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F7408B">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PROREC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F7408B" w:rsidRPr="00171413">
+        <w:t xml:space="preserve">Edital PROREC/DIREXT </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006852FC" w:rsidRPr="00171413">
+        </w:rPr>
+        <w:t>02/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659D0EA2" w14:textId="77777777" w:rsidR="00AB6EFF" w:rsidRPr="004221CB" w:rsidRDefault="00AB6EFF" w:rsidP="00753A41">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:ind w:left="249" w:right="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0A17DF28" w14:textId="50E0287C" w:rsidR="00CA53CF" w:rsidRPr="004221CB" w:rsidRDefault="00490B16" w:rsidP="00004AAF">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A17DF28" w14:textId="50E0287C" w:rsidR="00CA53CF" w:rsidRPr="00AB6EFF" w:rsidRDefault="00490B16" w:rsidP="00004AAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IDENTIFICAÇÃO</w:t>
       </w:r>
-      <w:r w:rsidR="00004AAF" w:rsidRPr="004221CB">
+      <w:r w:rsidR="00004AAF" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="252" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2862"/>
         <w:gridCol w:w="7644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D32C67" w:rsidRPr="004221CB" w14:paraId="58281F2B" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w14:paraId="58281F2B" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A33382A" w14:textId="044AD0D8" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00490B16" w:rsidP="00DF373F">
+          <w:p w14:paraId="7A33382A" w14:textId="044AD0D8" w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w:rsidRDefault="00490B16" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INSTITUIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19FE9F0B" w14:textId="165884AF" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00EE43D6" w:rsidP="00DF373F">
+          <w:p w14:paraId="19FE9F0B" w14:textId="165884AF" w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w:rsidRDefault="00EE43D6" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Universidade Tecnológica Federal do Paraná</w:t>
             </w:r>
-            <w:r w:rsidR="00BB14B0">
+            <w:r w:rsidR="00BB14B0" w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Reitoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32C67" w:rsidRPr="004221CB" w14:paraId="7FAA9942" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w14:paraId="7FAA9942" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16409AFA" w14:textId="61491C77" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00490B16" w:rsidP="00DF373F">
+          <w:p w14:paraId="16409AFA" w14:textId="61491C77" w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w:rsidRDefault="00490B16" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CAMP</w:t>
             </w:r>
-            <w:r w:rsidR="00004AAF" w:rsidRPr="004221CB">
+            <w:r w:rsidR="00004AAF" w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>US</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478620F1" w14:textId="57103C09" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00D32C67" w:rsidP="00DF373F">
+          <w:p w14:paraId="478620F1" w14:textId="57103C09" w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w:rsidRDefault="00D32C67" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32C67" w:rsidRPr="004221CB" w14:paraId="64AB057E" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w14:paraId="64AB057E" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC685C4" w14:textId="653BE6D4" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00DF373F">
+          <w:p w14:paraId="4EC685C4" w14:textId="653BE6D4" w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w:rsidRDefault="00004AAF" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MODALIDADE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="310695BB" w14:textId="7191A840" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00DF373F">
+          <w:p w14:paraId="310695BB" w14:textId="095D67FF" w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w:rsidRDefault="00004AAF" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00F7408B">
+            <w:r w:rsidR="00AB6EFF" w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ROREC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3645CCD8" w14:textId="77777777" w:rsidR="00004AAF" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
+    <w:p w14:paraId="3645CCD8" w14:textId="77777777" w:rsidR="00004AAF" w:rsidRPr="00AB6EFF" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4718B5" w14:textId="22629D5F" w:rsidR="00D32C67" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
+    <w:p w14:paraId="2F4718B5" w14:textId="04B6105B" w:rsidR="00D32C67" w:rsidRPr="00AB6EFF" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004221CB">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DADOS DO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02494" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORIENTADOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02494" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53054" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (COORDENADOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02494" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53054" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DO PROJETO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00915BE0" w:rsidRPr="004221CB" w14:paraId="3BAE78E0" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w14:paraId="3BAE78E0" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="759FEDA2" w14:textId="7DEC2504" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
+          <w:p w14:paraId="759FEDA2" w14:textId="7DEC2504" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136C4562" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
+          <w:p w14:paraId="136C4562" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915BE0" w:rsidRPr="004221CB" w14:paraId="3AD52CF8" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w14:paraId="3AD52CF8" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5FECA9" w14:textId="6C63C6CF" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="2F5FECA9" w14:textId="6C63C6CF" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E06ED95" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
+          <w:p w14:paraId="0E06ED95" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915BE0" w:rsidRPr="004221CB" w14:paraId="41C0A816" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w14:paraId="41C0A816" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2AF6A5" w14:textId="49F2CD97" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="1F2AF6A5" w14:textId="49F2CD97" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E44D588" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
+          <w:p w14:paraId="4E44D588" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915BE0" w:rsidRPr="004221CB" w14:paraId="5E0800DE" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w14:paraId="5E0800DE" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16FD1A21" w14:textId="7DFDBA88" w:rsidR="00915BE0" w:rsidRPr="005F2F50" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="16FD1A21" w14:textId="7DFDBA88" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2F50">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AB6EFF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LINK DO CURRÍCULO LATTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E01811" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
+          <w:p w14:paraId="06E01811" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915BE0" w:rsidRPr="004221CB" w14:paraId="6E1F12CD" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w14:paraId="6E1F12CD" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7416236E" w14:textId="18EAE6AF" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="7416236E" w14:textId="18EAE6AF" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TÍTULO DO PROJETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="105A2A8D" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="004221CB" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
+          <w:p w14:paraId="105A2A8D" w14:textId="77777777" w:rsidR="00915BE0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00915BE0" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A44C09B" w14:textId="77777777" w:rsidR="00004AAF" w:rsidRPr="004221CB" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
+    <w:p w14:paraId="0A44C09B" w14:textId="77777777" w:rsidR="00004AAF" w:rsidRPr="00AB6EFF" w:rsidRDefault="00004AAF" w:rsidP="00004AAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7797C6C2" w14:textId="437E8A4A" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00563511">
+    <w:p w14:paraId="7797C6C2" w14:textId="437E8A4A" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00563511">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DADOS DO </w:t>
       </w:r>
-      <w:r w:rsidR="00BB14B0">
+      <w:r w:rsidR="00BB14B0" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BOLSISTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00563511" w:rsidRPr="004221CB" w14:paraId="47E1EB63" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00563511" w:rsidRPr="00AB6EFF" w14:paraId="47E1EB63" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B0F871" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="14B0F871" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6437B32F" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="6437B32F" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563511" w:rsidRPr="004221CB" w14:paraId="10AD75C1" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00563511" w:rsidRPr="00AB6EFF" w14:paraId="10AD75C1" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41102296" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="41102296" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230BA45E" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="230BA45E" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF373F" w:rsidRPr="004221CB" w14:paraId="4299B629" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00DF373F" w:rsidRPr="00AB6EFF" w14:paraId="4299B629" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478CE8A1" w14:textId="657791A0" w:rsidR="00DF373F" w:rsidRPr="004221CB" w:rsidRDefault="00DF373F" w:rsidP="00DF373F">
+          <w:p w14:paraId="478CE8A1" w14:textId="657791A0" w:rsidR="00DF373F" w:rsidRPr="00AB6EFF" w:rsidRDefault="00DF373F" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATA DE NASCIMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C5494D" w14:textId="77777777" w:rsidR="00DF373F" w:rsidRPr="004221CB" w:rsidRDefault="00DF373F" w:rsidP="00DF373F">
+          <w:p w14:paraId="03C5494D" w14:textId="77777777" w:rsidR="00DF373F" w:rsidRPr="00AB6EFF" w:rsidRDefault="00DF373F" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563511" w:rsidRPr="004221CB" w14:paraId="6B91F103" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00563511" w:rsidRPr="00AB6EFF" w14:paraId="6B91F103" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="698B2B27" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="698B2B27" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B03604C" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="1B03604C" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563511" w:rsidRPr="004221CB" w14:paraId="1D0FBE7B" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00D11B82" w:rsidRPr="00AB6EFF" w14:paraId="61CBFDE5" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D80323" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="005F2F50" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="2A8989F0" w14:textId="0EB1A09D" w:rsidR="00D11B82" w:rsidRPr="00AB6EFF" w:rsidRDefault="00D11B82" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2F50">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DADOS BANCÁRIOS (BANCO, AGÊNCIA, CONTA, OPERAÇÃO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="797D950D" w14:textId="77777777" w:rsidR="00D11B82" w:rsidRPr="00AB6EFF" w:rsidRDefault="00D11B82" w:rsidP="00DF373F">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563511" w:rsidRPr="00AB6EFF" w14:paraId="1D0FBE7B" w14:textId="77777777" w:rsidTr="005F2F50">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D80323" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6EFF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LINK DO CURRÍCULO LATTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71FD4A13" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="71FD4A13" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563511" w:rsidRPr="004221CB" w14:paraId="41541441" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00563511" w:rsidRPr="00AB6EFF" w14:paraId="41541441" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="000B26AA" w14:textId="01133CF6" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="0018042E" w:rsidP="00DF373F">
+          <w:p w14:paraId="000B26AA" w14:textId="01133CF6" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="0018042E" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CURSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D70127" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="004221CB" w:rsidRDefault="00563511" w:rsidP="00DF373F">
+          <w:p w14:paraId="46D70127" w14:textId="77777777" w:rsidR="00563511" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563511" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0018042E" w:rsidRPr="004221CB" w14:paraId="50B6385E" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="0018042E" w:rsidRPr="00AB6EFF" w14:paraId="50B6385E" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D38418B" w14:textId="7DCBB795" w:rsidR="0018042E" w:rsidRPr="004221CB" w:rsidRDefault="0018042E" w:rsidP="00DF373F">
+          <w:p w14:paraId="7D38418B" w14:textId="7DCBB795" w:rsidR="0018042E" w:rsidRPr="00AB6EFF" w:rsidRDefault="0018042E" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INGRESSO NO CURSO (SEMESTRE/ANO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72375B4B" w14:textId="77777777" w:rsidR="0018042E" w:rsidRPr="004221CB" w:rsidRDefault="0018042E" w:rsidP="00DF373F">
+          <w:p w14:paraId="72375B4B" w14:textId="77777777" w:rsidR="0018042E" w:rsidRPr="00AB6EFF" w:rsidRDefault="0018042E" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00723ADB" w:rsidRPr="004221CB" w14:paraId="069CE54A" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00723ADB" w:rsidRPr="00AB6EFF" w14:paraId="069CE54A" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D78D16C" w14:textId="3CB377BB" w:rsidR="00723ADB" w:rsidRPr="004221CB" w:rsidRDefault="00723ADB" w:rsidP="00DF373F">
+          <w:p w14:paraId="1D78D16C" w14:textId="3CB377BB" w:rsidR="00723ADB" w:rsidRPr="00AB6EFF" w:rsidRDefault="00723ADB" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TÍTULO DO PLANO DE TRABALHO</w:t>
             </w:r>
-            <w:r w:rsidR="00EB7094">
+            <w:r w:rsidR="00EB7094" w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pode ser o mesmo do coordenador)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F06E571" w14:textId="77777777" w:rsidR="00723ADB" w:rsidRPr="004221CB" w:rsidRDefault="00723ADB" w:rsidP="00DF373F">
+          <w:p w14:paraId="3F06E571" w14:textId="77777777" w:rsidR="00723ADB" w:rsidRPr="00AB6EFF" w:rsidRDefault="00723ADB" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563785" w:rsidRPr="004221CB" w14:paraId="1FC57AAA" w14:textId="77777777" w:rsidTr="005F2F50">
+      <w:tr w:rsidR="00563785" w:rsidRPr="00AB6EFF" w14:paraId="1FC57AAA" w14:textId="77777777" w:rsidTr="005F2F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="795416C9" w14:textId="405A9749" w:rsidR="00563785" w:rsidRPr="004221CB" w:rsidRDefault="00563785" w:rsidP="00DF373F">
+          <w:p w14:paraId="795416C9" w14:textId="405A9749" w:rsidR="00563785" w:rsidRPr="00AB6EFF" w:rsidRDefault="00563785" w:rsidP="00DF373F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PERÍODO DE ATIVIDADES DO BOLSISTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29FB10EF" w14:textId="4F1FFE37" w:rsidR="00563785" w:rsidRPr="004221CB" w:rsidRDefault="00563FBB" w:rsidP="00563FBB">
+          <w:p w14:paraId="29FB10EF" w14:textId="5DAAC6F1" w:rsidR="006D3120" w:rsidRPr="00AB6EFF" w:rsidRDefault="00E659A4" w:rsidP="0084343F">
             <w:pPr>
               <w:pStyle w:val="Ttulo"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Novembro</w:t>
+              <w:t>......./26</w:t>
             </w:r>
-            <w:r w:rsidR="00563785">
-[...6 lines deleted...]
-            <w:r w:rsidR="00BB14B0">
+            <w:r w:rsidR="00BB14B0" w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Outubro</w:t>
+            <w:r w:rsidR="002C2981">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>novembro</w:t>
             </w:r>
-            <w:r w:rsidR="00BB14B0">
+            <w:r w:rsidR="00BB14B0" w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/2026</w:t>
             </w:r>
-            <w:r w:rsidR="00B60D68">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> – INÍCIO SOMENTE APÓS CONFIRMAÇÃO DA </w:t>
+            <w:r w:rsidR="00B60D68" w:rsidRPr="00AB6EFF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – INÍCIO SOMENTE APÓS </w:t>
             </w:r>
-            <w:r w:rsidR="006852FC">
-[...4 lines deleted...]
-              <w:t>PROREC</w:t>
+            <w:r w:rsidR="006D3120">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A CONFERÊNCIA E ASSINATURA</w:t>
+            </w:r>
+            <w:r w:rsidR="0084343F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="006D3120">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C4607F0" w14:textId="77777777" w:rsidR="00EA7328" w:rsidRDefault="00EA7328">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="453" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B203E72" w14:textId="30BB4C08" w:rsidR="00CF5A13" w:rsidRPr="004221CB" w:rsidRDefault="00723ADB" w:rsidP="00723ADB">
+    <w:p w14:paraId="6819BB9E" w14:textId="77777777" w:rsidR="00D11B82" w:rsidRDefault="00D11B82">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:spacing w:line="453" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F23974" w14:textId="77777777" w:rsidR="00D11B82" w:rsidRDefault="00D11B82">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:spacing w:line="453" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E11C29" w14:textId="77777777" w:rsidR="00D11B82" w:rsidRDefault="00D11B82">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:spacing w:line="453" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E48865" w14:textId="77777777" w:rsidR="00D11B82" w:rsidRPr="00AB6EFF" w:rsidRDefault="00D11B82">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:spacing w:line="453" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B203E72" w14:textId="30BB4C08" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00723ADB" w:rsidP="00723ADB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="382"/>
         </w:tabs>
         <w:spacing w:before="1" w:after="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DESCRIÇÃO DAS ATIVIDADES DO PLANO DE TRABALHO</w:t>
       </w:r>
-      <w:r w:rsidR="00B25EBE">
+      <w:r w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pode alterar a quantidade de linhas, se necessário).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0056F556" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00002D5B">
+    <w:p w14:paraId="0056F556" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00002D5B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="382"/>
         </w:tabs>
         <w:spacing w:before="1" w:after="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="7502"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00002D5B" w:rsidRPr="004221CB" w14:paraId="33C72ADE" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w14:paraId="33C72ADE" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78115D80" w14:textId="402C6647" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="78115D80" w14:textId="402C6647" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Período</w:t>
             </w:r>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">execução </w:t>
             </w:r>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(mês/ano)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3CE26C" w14:textId="1B7BFAFA" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="4D3CE26C" w14:textId="1B7BFAFA" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Descrição da </w:t>
             </w:r>
-            <w:r w:rsidRPr="004221CB">
+            <w:r w:rsidRPr="00AB6EFF">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atividade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00002D5B" w:rsidRPr="004221CB" w14:paraId="10215823" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w14:paraId="10215823" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC4541F" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="7AC4541F" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58DC226B" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="58DC226B" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00002D5B" w:rsidRPr="004221CB" w14:paraId="675E455E" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w14:paraId="675E455E" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3EF474" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="6A3EF474" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C34F9C2" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="0C34F9C2" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00002D5B" w:rsidRPr="004221CB" w14:paraId="4A9E8E8D" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w14:paraId="4A9E8E8D" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26980257" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="26980257" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309E7941" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="309E7941" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00002D5B" w:rsidRPr="004221CB" w14:paraId="38F55F8B" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w14:paraId="38F55F8B" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCF8C31" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="3FCF8C31" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18420CE5" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="004221CB" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
+          <w:p w14:paraId="18420CE5" w14:textId="77777777" w:rsidR="00002D5B" w:rsidRPr="00AB6EFF" w:rsidRDefault="00002D5B" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25EBE" w:rsidRPr="004221CB" w14:paraId="456926A1" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w14:paraId="456926A1" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7440DF69" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="004221CB" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
+          <w:p w14:paraId="7440DF69" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77C7C1F7" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="004221CB" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
+          <w:p w14:paraId="77C7C1F7" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25EBE" w:rsidRPr="004221CB" w14:paraId="46DD5E2D" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w14:paraId="46DD5E2D" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E0D1B9" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="004221CB" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
+          <w:p w14:paraId="14E0D1B9" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDA5AE3" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="004221CB" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
+          <w:p w14:paraId="0FDA5AE3" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25EBE" w:rsidRPr="004221CB" w14:paraId="5E3AFCCE" w14:textId="77777777" w:rsidTr="00002D5B">
+      <w:tr w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w14:paraId="5E3AFCCE" w14:textId="77777777" w:rsidTr="00002D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1A6579" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="004221CB" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
+          <w:p w14:paraId="4B1A6579" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB3AE85" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="004221CB" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
+          <w:p w14:paraId="4EB3AE85" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B25EBE" w:rsidP="00563FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="382"/>
               </w:tabs>
               <w:spacing w:before="1" w:after="8" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59EBF8EB" w14:textId="6E7C15FA" w:rsidR="00B25EBE" w:rsidRDefault="00B25EBE" w:rsidP="00002D5B">
+    <w:p w14:paraId="59EBF8EB" w14:textId="6E7C15FA" w:rsidR="00B25EBE" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B25EBE" w:rsidP="00002D5B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="382"/>
         </w:tabs>
         <w:spacing w:before="1" w:after="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="296412C8" w14:textId="77777777" w:rsidR="00B25EBE" w:rsidRDefault="00B25EBE">
-[...16 lines deleted...]
-    <w:p w14:paraId="492D4485" w14:textId="4B9CC79E" w:rsidR="00CF5A13" w:rsidRPr="004221CB" w:rsidRDefault="00A179A0" w:rsidP="00723ADB">
+    <w:p w14:paraId="492D4485" w14:textId="4B9CC79E" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00A179A0" w:rsidP="00723ADB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="382"/>
         </w:tabs>
         <w:spacing w:before="275"/>
         <w:ind w:left="382" w:hanging="259"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DECLARAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AA73B0" w14:textId="6795C782" w:rsidR="00CF5A13" w:rsidRPr="00B04881" w:rsidRDefault="00B04881" w:rsidP="00820C57">
+    <w:p w14:paraId="68AA73B0" w14:textId="3D4FC7D5" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B04881" w:rsidP="00820C57">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="322"/>
         </w:tabs>
         <w:spacing w:before="239" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Declaramos</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>devidos</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fins</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o(a)</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>estudante</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00820C57">
+      <w:r w:rsidR="00820C57" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
-      <w:r w:rsidR="00E147E8" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00E147E8" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
-      <w:r w:rsidR="00820C57">
+      <w:r w:rsidR="00820C57" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidR="00E147E8" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00E147E8" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>foi</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>selecionado(a)</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>por esta</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>instituição</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>participar</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bolsista</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
-[...43 lines deleted...]
-    <w:p w14:paraId="6E250AD0" w14:textId="11A0461D" w:rsidR="00CF5A13" w:rsidRPr="00B04881" w:rsidRDefault="00B04881" w:rsidP="00820C57">
+      <w:r w:rsidR="00DB1208">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de EXTENSÃO UNIVERSITÁRIA – PROREC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E250AD0" w14:textId="56E9A730" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B04881" w:rsidP="00820C57">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="264"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tratamento</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dos</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dados</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>coletados</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>âmbito</w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>desse</w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Programa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dará</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>acordo</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA5562">
+      <w:r w:rsidR="00AD3581">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a LGPD</w:t>
       </w:r>
-      <w:r w:rsidR="00D237CD" w:rsidRPr="00B04881">
+      <w:r w:rsidR="00D237CD" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52689DA5" w14:textId="2CCA9FBD" w:rsidR="00BB14B0" w:rsidRDefault="00B04881" w:rsidP="00820C57">
+    <w:p w14:paraId="52689DA5" w14:textId="71EFAABC" w:rsidR="00BB14B0" w:rsidRPr="00AB6EFF" w:rsidRDefault="00B04881" w:rsidP="00820C57">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="264" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005868A9">
+      <w:r w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. Temos </w:t>
+      </w:r>
+      <w:r w:rsidR="005868A9" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ciência </w:t>
+      </w:r>
+      <w:r w:rsidR="008035FD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de que a bolsa será implementada respeitando as regras previstas no Edital </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3581">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PROREC/DIREXT 02/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="008035FD" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e que a implementação da bolsa e percepção dos valores relativos à bolsa somente ocorrerão</w:t>
+      </w:r>
+      <w:r w:rsidR="005868A9" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> após a autorização da </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70A06">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PROREC</w:t>
+      </w:r>
+      <w:r w:rsidR="005868A9" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB14B0" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005868A9" w:rsidRPr="005868A9">
-[...56 lines deleted...]
-    <w:p w14:paraId="640F20EF" w14:textId="5A1DB0B1" w:rsidR="00321532" w:rsidRDefault="00321532" w:rsidP="00820C57">
+    </w:p>
+    <w:p w14:paraId="640F20EF" w14:textId="5A1DB0B1" w:rsidR="00321532" w:rsidRPr="00AB6EFF" w:rsidRDefault="00321532" w:rsidP="00820C57">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="264" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IV. Declaramos que o</w:t>
       </w:r>
-      <w:r w:rsidR="00860FE2">
+      <w:r w:rsidR="00860FE2" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(a) bolsista se dedicará às atividades</w:t>
       </w:r>
-      <w:r w:rsidR="00BE1BFC">
+      <w:r w:rsidR="00BE1BFC" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> previstas, </w:t>
       </w:r>
-      <w:r w:rsidR="00F3178D">
-[...13 lines deleted...]
-      <w:r w:rsidR="0088698B">
+      <w:r w:rsidR="00F3178D" w:rsidRPr="00AB6EFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>não acumulando outro tipo de bolsa (inclusive bolsa permanência), exceto auxílio estudantil pago pelo Núcleo de Apoio ao Estudante (NUAPE), se for o caso</w:t>
+      </w:r>
+      <w:r w:rsidR="0088698B" w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1CD2A3" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRPr="004221CB" w:rsidRDefault="00CF5A13">
+    <w:p w14:paraId="1E1CD2A3" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00CF5A13">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="227"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C98178" w14:textId="5496A48D" w:rsidR="00CF5A13" w:rsidRPr="004221CB" w:rsidRDefault="00753A41" w:rsidP="00753A41">
+    <w:p w14:paraId="52C98178" w14:textId="5496A48D" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00753A41" w:rsidP="00753A41">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="368"/>
         </w:tabs>
         <w:spacing w:before="275"/>
         <w:ind w:left="382" w:hanging="259"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ASSINATURAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1778B2A9" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRPr="004221CB" w:rsidRDefault="00D237CD" w:rsidP="00EE1679">
+    <w:p w14:paraId="1778B2A9" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00D237CD" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="238" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>abaixo-assinados</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>declaram</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>presente</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>documento</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>foi</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>estabelecido</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>comum</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>acordo,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>assumindo</w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004221CB">
+      <w:r w:rsidRPr="00AB6EFF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>as tarefas e responsabilidades que lhes caberão durante o período de realização do mesmo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6ABD9D" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRDefault="00CF5A13">
+    <w:p w14:paraId="0C6ABD9D" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRPr="00AB6EFF" w:rsidRDefault="00CF5A13">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="413672DE" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
+    <w:p w14:paraId="413672DE" w14:textId="77777777" w:rsidR="008B3623" w:rsidRPr="00AB6EFF" w:rsidRDefault="008B3623">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7DDABA6B" w14:textId="77777777" w:rsidR="00175B20" w:rsidRPr="00AB6EFF" w:rsidRDefault="00175B20">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="13C30A87" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="54687389" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C9EE2CF" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08465D08" w14:textId="765BCA32" w:rsidR="00EE1679" w:rsidRDefault="00EE1679" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4857A868" w14:textId="39035E19" w:rsidR="008B3623" w:rsidRDefault="008B3623" w:rsidP="00EE1679">
+    <w:p w14:paraId="167F0089" w14:textId="77777777" w:rsidR="00AF414B" w:rsidRDefault="008B3623" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BOLSISTA</w:t>
       </w:r>
-      <w:r w:rsidR="009D43B9">
+      <w:r w:rsidR="00201EB5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D43B9" w:rsidRPr="009D43B9">
-[...61 lines deleted...]
-    <w:p w14:paraId="3EF32B2A" w14:textId="77777777" w:rsidR="00EE1679" w:rsidRDefault="00EE1679" w:rsidP="00EE1679">
+    </w:p>
+    <w:p w14:paraId="4857A868" w14:textId="4AE6E228" w:rsidR="008B3623" w:rsidRPr="008165C4" w:rsidRDefault="00AF414B" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6E4863D6" w14:textId="77777777" w:rsidR="00136D8D" w:rsidRDefault="00136D8D">
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF414B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(assinar pelo gov.br)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054E2CEA" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607EF7F9" w14:textId="1064E4D3" w:rsidR="008B3623" w:rsidRDefault="008A70F3" w:rsidP="00EE1679">
+    <w:p w14:paraId="5D75EB8D" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A99635" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C57275F" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DE162A" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF32B2A" w14:textId="77777777" w:rsidR="00EE1679" w:rsidRDefault="00EE1679" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ORIENTADOR (</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="297924FA" w14:textId="797137F1" w:rsidR="009D43B9" w:rsidRDefault="009D43B9" w:rsidP="00EE1679">
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4863D6" w14:textId="77777777" w:rsidR="00136D8D" w:rsidRDefault="00136D8D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607EF7F9" w14:textId="00BE21E6" w:rsidR="008B3623" w:rsidRDefault="008A70F3" w:rsidP="00EE1679">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D43B9">
-[...61 lines deleted...]
-    <w:p w14:paraId="1FBDCD4F" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C" w:rsidP="00EB679C">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORIENTADOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00010A6D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D237CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COORDENADOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00010A6D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DO PROJETO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EB851E" w14:textId="77777777" w:rsidR="00AF414B" w:rsidRPr="008165C4" w:rsidRDefault="00AF414B" w:rsidP="00AF414B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF414B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(assinar pelo gov.br)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235EC5EA" w14:textId="77777777" w:rsidR="00AF414B" w:rsidRDefault="00AF414B" w:rsidP="00AF414B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D2AAB4" w14:textId="77777777" w:rsidR="00AF414B" w:rsidRDefault="00AF414B" w:rsidP="00EE1679">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E8BA87" w14:textId="77777777" w:rsidR="00414A8F" w:rsidRDefault="00414A8F" w:rsidP="00EE1679">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278BDE77" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728220C1" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6639C4" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBDCD4F" w14:textId="77777777" w:rsidR="00EB679C" w:rsidRDefault="00EB679C" w:rsidP="00EB679C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779C6C0A" w14:textId="77777777" w:rsidR="008B3623" w:rsidRDefault="008B3623">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A2CD83" w14:textId="77777777" w:rsidR="00836FEA" w:rsidRPr="00836FEA" w:rsidRDefault="00836FEA" w:rsidP="00836FEA">
+    <w:p w14:paraId="0D6229A5" w14:textId="77777777" w:rsidR="00E746AD" w:rsidRPr="00E746AD" w:rsidRDefault="00E746AD" w:rsidP="00E746AD">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00836FEA">
+      <w:r w:rsidRPr="00E746AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>PROF.ª</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00836FEA">
+      <w:r w:rsidRPr="00E746AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> STELLA MARIS DA CRUZ BEZERRA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B2E42C" w14:textId="77777777" w:rsidR="00836FEA" w:rsidRPr="00836FEA" w:rsidRDefault="00836FEA" w:rsidP="00836FEA">
+    <w:p w14:paraId="4158A529" w14:textId="78388C1C" w:rsidR="00A72ED6" w:rsidRDefault="00A72ED6" w:rsidP="00E746AD">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00836FEA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>COORDENADORA INSTITUCIONAL</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66516060" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRDefault="00CF5A13" w:rsidP="00836FEA">
+        <w:t>DIRETORA DE EXTENSÃO DA UTFPR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA665C8" w14:textId="77777777" w:rsidR="00AF414B" w:rsidRPr="008165C4" w:rsidRDefault="00AF414B" w:rsidP="00AF414B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF414B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(assinar pelo gov.br)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599B67FF" w14:textId="77777777" w:rsidR="00AF414B" w:rsidRDefault="00AF414B" w:rsidP="00AF414B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524E29CC" w14:textId="77777777" w:rsidR="00AF414B" w:rsidRDefault="00AF414B" w:rsidP="00E746AD">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="74"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57314570" w14:textId="77777777" w:rsidR="00916E08" w:rsidRPr="00E746AD" w:rsidRDefault="00916E08" w:rsidP="00E746AD">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="74"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66516060" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRDefault="00CF5A13" w:rsidP="00E746AD">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF5A13">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="540" w:right="566" w:bottom="460" w:left="566" w:header="284" w:footer="268" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4592AA1E" w14:textId="77777777" w:rsidR="00B26222" w:rsidRDefault="00B26222">
+    <w:p w14:paraId="25C73462" w14:textId="77777777" w:rsidR="00B80152" w:rsidRDefault="00B80152">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43577D80" w14:textId="77777777" w:rsidR="00B26222" w:rsidRDefault="00B26222">
+    <w:p w14:paraId="0DB122B9" w14:textId="77777777" w:rsidR="00B80152" w:rsidRDefault="00B80152">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3301,58 +3519,58 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial MT"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73ABA677" w14:textId="77777777" w:rsidR="00B26222" w:rsidRDefault="00B26222">
+    <w:p w14:paraId="51755ADA" w14:textId="77777777" w:rsidR="00B80152" w:rsidRDefault="00B80152">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E564A3D" w14:textId="77777777" w:rsidR="00B26222" w:rsidRDefault="00B26222">
+    <w:p w14:paraId="7B278EB0" w14:textId="77777777" w:rsidR="00B80152" w:rsidRDefault="00B80152">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DD0455C" w14:textId="77777777" w:rsidR="00CF5A13" w:rsidRDefault="00D237CD">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -3423,215 +3641,148 @@
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial MT"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27D0E473" wp14:editId="03B2AF41">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487452672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27D0E473" wp14:editId="7423CA7C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2540</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-132715</wp:posOffset>
+              </wp:positionV>
               <wp:extent cx="1468755" cy="139065"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1468755" cy="139065"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="565B3BCD" w14:textId="49549B7A" w:rsidR="00CF5A13" w:rsidRDefault="00D237CD">
+                        <w:p w14:paraId="565B3BCD" w14:textId="7A7A61A7" w:rsidR="00CF5A13" w:rsidRDefault="00D237CD">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial MT"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial MT"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>Plano</w:t>
+                            <w:t>Plan</w:t>
                           </w:r>
-                          <w:r>
-[...7 lines deleted...]
-                          <w:r>
+                          <w:r w:rsidR="00DE4B38">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial MT"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>de</w:t>
-[...28 lines deleted...]
-                            <w:t>PROREC</w:t>
+                            <w:t>o de Trabalho PROREC</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:inline>
+            </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="27D0E473" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:115.65pt;height:10.95pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBje7AzmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMeu0dpOV11GTqFWl&#10;qK2U9gMwC17UhaEM9q7/vgNe21Vzq3oZBmZ4vPeG1f3oerbXES34hs9nFWfaK2it3zb8x/eP17ec&#10;YZK+lT143fCDRn6/vnqzGkKtb6CDvtWREYjHeggN71IKtRCoOu0kziBoT0UD0clE27gVbZQDobte&#10;3FTVUgwQ2xBBaUQ6fToW+brgG6NV+moM6sT6hhO3VGIscZOjWK9kvY0ydFZNNOQ/sHDSenr0DPUk&#10;k2S7aF9BOasiIJg0U+AEGGOVLhpIzbz6S81LJ4MuWsgcDGeb8P/Bqi/7l/AtsjQ+wEgDLCIwPIP6&#10;ieSNGALWU0/2FGuk7ix0NNHllSQwukjeHs5+6jExldHeLW/fLxacKarN395Vy0U2XFxuh4jpkwbH&#10;ctLwSPMqDOT+GdOx9dQykTm+n5mkcTMy22bS1JlPNtAeSMtA42w4/trJqDnrP3vyK8/+lMRTsjkl&#10;MfWPUH5IluThwy6BsYXABXciQIMoEqZPkyf95750Xb72+jcAAAD//wMAUEsDBBQABgAIAAAAIQAd&#10;1ki72wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEi7sbSbNLHSdJrQdpqE&#10;6MqBY9p4bbTGKU22lX+P4QIX61nPeu9zvplcL644ButJQTpPQCA13lhqFbxX+8cnECFqMrr3hAq+&#10;MMCmuL/LdWb8jUq8HmMrOIRCphV0MQ6ZlKHp0Okw9wMSeyc/Oh15HVtpRn3jcNfLRZKspNOWuKHT&#10;A7502JyPF6dg+0Hlzn6+1m/lqbRVtU7osDorNXuYts8gIk7x7xh+8BkdCmaq/YVMEL0CfiT+TvYW&#10;y3QJomaRrkEWufwPX3wDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY3uwM5kBAAAiAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHdZIu9sAAAAE&#10;AQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="27D0E473" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.2pt;margin-top:-10.45pt;width:115.65pt;height:10.95pt;z-index:-15863808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBje7AzmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMeu0dpOV11GTqFWl&#10;qK2U9gMwC17UhaEM9q7/vgNe21Vzq3oZBmZ4vPeG1f3oerbXES34hs9nFWfaK2it3zb8x/eP17ec&#10;YZK+lT143fCDRn6/vnqzGkKtb6CDvtWREYjHeggN71IKtRCoOu0kziBoT0UD0clE27gVbZQDobte&#10;3FTVUgwQ2xBBaUQ6fToW+brgG6NV+moM6sT6hhO3VGIscZOjWK9kvY0ydFZNNOQ/sHDSenr0DPUk&#10;k2S7aF9BOasiIJg0U+AEGGOVLhpIzbz6S81LJ4MuWsgcDGeb8P/Bqi/7l/AtsjQ+wEgDLCIwPIP6&#10;ieSNGALWU0/2FGuk7ix0NNHllSQwukjeHs5+6jExldHeLW/fLxacKarN395Vy0U2XFxuh4jpkwbH&#10;ctLwSPMqDOT+GdOx9dQykTm+n5mkcTMy22bS1JlPNtAeSMtA42w4/trJqDnrP3vyK8/+lMRTsjkl&#10;MfWPUH5IluThwy6BsYXABXciQIMoEqZPkyf95750Xb72+jcAAAD//wMAUEsDBBQABgAIAAAAIQC3&#10;YruR3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtZW4tXYDKjSNU1UITkiI&#10;NBw4OvE2iRqvQ+y24e9ZTvQ4mqeZl20n14szjqHzpGG5UCCQam87ajR8lq/zJxAhGrKm94QafjDA&#10;Nr+9yUxq/YUKPO9jI3iEQmo0tDEOqZShbtGZsPADEncHPzoTOY6NtKO58LjrZaLUSjrTET+0ZsDn&#10;Fuvj/uQ07L6oeOm+36uP4lB0ZblW9LY6an03m3YbEBGn+A/Dnz6rQ85OlT+RDaLX8MCchnmi1iC4&#10;Tu6XjyAq5hTIPJPX+vkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGN7sDOZAQAAIgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALdiu5HcAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="565B3BCD" w14:textId="49549B7A" w:rsidR="00CF5A13" w:rsidRDefault="00D237CD">
+                  <w:p w14:paraId="565B3BCD" w14:textId="7A7A61A7" w:rsidR="00CF5A13" w:rsidRDefault="00D237CD">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial MT"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial MT"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>Plano</w:t>
+                      <w:t>Plan</w:t>
                     </w:r>
-                    <w:r>
-[...7 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidR="00DE4B38">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial MT"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>de</w:t>
-[...28 lines deleted...]
-                      <w:t>PROREC</w:t>
+                      <w:t>o de Trabalho PROREC</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43ED27F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8978408E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -4256,175 +4407,202 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="178979277">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1370567720">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1195577483">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1397893619">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2008048500">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF5A13"/>
     <w:rsid w:val="00002D5B"/>
     <w:rsid w:val="00004AAF"/>
-    <w:rsid w:val="000050A9"/>
-    <w:rsid w:val="00036A3E"/>
+    <w:rsid w:val="00010A6D"/>
+    <w:rsid w:val="0004455D"/>
     <w:rsid w:val="00072BF9"/>
+    <w:rsid w:val="000932EE"/>
     <w:rsid w:val="000B69B1"/>
-    <w:rsid w:val="000E356F"/>
+    <w:rsid w:val="000C7DC2"/>
+    <w:rsid w:val="000F5858"/>
     <w:rsid w:val="00136D8D"/>
     <w:rsid w:val="00157073"/>
     <w:rsid w:val="00160161"/>
     <w:rsid w:val="00170A12"/>
-    <w:rsid w:val="00171413"/>
+    <w:rsid w:val="00175B20"/>
     <w:rsid w:val="0018042E"/>
+    <w:rsid w:val="001868F9"/>
     <w:rsid w:val="001A73D5"/>
     <w:rsid w:val="001C422A"/>
+    <w:rsid w:val="00201EB5"/>
     <w:rsid w:val="00242375"/>
     <w:rsid w:val="00252560"/>
+    <w:rsid w:val="00255FB5"/>
     <w:rsid w:val="00281E09"/>
     <w:rsid w:val="002A3CBA"/>
+    <w:rsid w:val="002A58D3"/>
+    <w:rsid w:val="002C2981"/>
     <w:rsid w:val="00321532"/>
     <w:rsid w:val="0032529F"/>
+    <w:rsid w:val="0036313E"/>
+    <w:rsid w:val="00414A8F"/>
     <w:rsid w:val="004221CB"/>
     <w:rsid w:val="00422E32"/>
-    <w:rsid w:val="00441184"/>
     <w:rsid w:val="00461F89"/>
+    <w:rsid w:val="00466808"/>
     <w:rsid w:val="00490B16"/>
+    <w:rsid w:val="00490F2A"/>
     <w:rsid w:val="004E3271"/>
     <w:rsid w:val="0052766B"/>
+    <w:rsid w:val="005337A4"/>
+    <w:rsid w:val="00537A9A"/>
     <w:rsid w:val="00563511"/>
     <w:rsid w:val="00563785"/>
     <w:rsid w:val="00563FBB"/>
     <w:rsid w:val="005729B9"/>
+    <w:rsid w:val="00574075"/>
     <w:rsid w:val="005868A9"/>
     <w:rsid w:val="005A59B7"/>
-    <w:rsid w:val="005C0460"/>
+    <w:rsid w:val="005C7697"/>
+    <w:rsid w:val="005D5DFE"/>
     <w:rsid w:val="005F2F50"/>
     <w:rsid w:val="00615C92"/>
     <w:rsid w:val="00631DE7"/>
-    <w:rsid w:val="00645F44"/>
-    <w:rsid w:val="006852FC"/>
+    <w:rsid w:val="006D3120"/>
+    <w:rsid w:val="006F3AFE"/>
     <w:rsid w:val="007135E4"/>
     <w:rsid w:val="00723ADB"/>
     <w:rsid w:val="00753A41"/>
     <w:rsid w:val="007A1C86"/>
+    <w:rsid w:val="007A4180"/>
+    <w:rsid w:val="007C3623"/>
     <w:rsid w:val="007D461F"/>
     <w:rsid w:val="008035FD"/>
+    <w:rsid w:val="008165C4"/>
     <w:rsid w:val="00820C57"/>
-    <w:rsid w:val="00836FEA"/>
+    <w:rsid w:val="0084343F"/>
     <w:rsid w:val="00860FE2"/>
     <w:rsid w:val="0088698B"/>
     <w:rsid w:val="008A70F3"/>
     <w:rsid w:val="008B3623"/>
     <w:rsid w:val="008D386C"/>
     <w:rsid w:val="00915BE0"/>
     <w:rsid w:val="009168DC"/>
+    <w:rsid w:val="00916E08"/>
     <w:rsid w:val="00937AFA"/>
     <w:rsid w:val="0094469B"/>
-    <w:rsid w:val="009D43B9"/>
+    <w:rsid w:val="009C3A2A"/>
     <w:rsid w:val="00A179A0"/>
+    <w:rsid w:val="00A72ED6"/>
     <w:rsid w:val="00AA6EDD"/>
-    <w:rsid w:val="00AE0D80"/>
+    <w:rsid w:val="00AB6EFF"/>
+    <w:rsid w:val="00AD3581"/>
     <w:rsid w:val="00AF3554"/>
+    <w:rsid w:val="00AF414B"/>
     <w:rsid w:val="00B04881"/>
     <w:rsid w:val="00B25EBE"/>
-    <w:rsid w:val="00B26222"/>
     <w:rsid w:val="00B37FEB"/>
     <w:rsid w:val="00B53054"/>
     <w:rsid w:val="00B60D68"/>
     <w:rsid w:val="00B620BA"/>
-    <w:rsid w:val="00BA5562"/>
+    <w:rsid w:val="00B80152"/>
     <w:rsid w:val="00BB14B0"/>
     <w:rsid w:val="00BC0E0A"/>
     <w:rsid w:val="00BE1BFC"/>
+    <w:rsid w:val="00BF03D1"/>
     <w:rsid w:val="00C333B4"/>
+    <w:rsid w:val="00C64ACA"/>
+    <w:rsid w:val="00C70A06"/>
     <w:rsid w:val="00C73852"/>
     <w:rsid w:val="00CA53CF"/>
     <w:rsid w:val="00CF5A13"/>
+    <w:rsid w:val="00D02494"/>
+    <w:rsid w:val="00D11B82"/>
     <w:rsid w:val="00D237CD"/>
     <w:rsid w:val="00D32C67"/>
     <w:rsid w:val="00D81E05"/>
+    <w:rsid w:val="00DA1CD4"/>
+    <w:rsid w:val="00DB1208"/>
     <w:rsid w:val="00DC7A81"/>
     <w:rsid w:val="00DD2788"/>
+    <w:rsid w:val="00DE4B38"/>
     <w:rsid w:val="00DF373F"/>
     <w:rsid w:val="00E147E8"/>
+    <w:rsid w:val="00E43AE6"/>
+    <w:rsid w:val="00E659A4"/>
+    <w:rsid w:val="00E746AD"/>
     <w:rsid w:val="00EA7328"/>
     <w:rsid w:val="00EB4973"/>
     <w:rsid w:val="00EB679C"/>
     <w:rsid w:val="00EB7094"/>
     <w:rsid w:val="00EE1679"/>
     <w:rsid w:val="00EE43D6"/>
     <w:rsid w:val="00F02EAC"/>
     <w:rsid w:val="00F3178D"/>
-    <w:rsid w:val="00F7408B"/>
-    <w:rsid w:val="00FA732F"/>
     <w:rsid w:val="00FB0DD4"/>
-    <w:rsid w:val="00FC20D0"/>
-    <w:rsid w:val="00FE0BA0"/>
     <w:rsid w:val="00FF4E3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4820,50 +4998,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -5316,75 +5495,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{230F7C7D-25BC-4FA5-94CC-EA0D1069C6D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>322</Words>
-  <Characters>1743</Characters>
+  <Words>281</Words>
+  <Characters>1898</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plano de Trabalho ICT - UTFPR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2061</CharactersWithSpaces>
+  <CharactersWithSpaces>2175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plano de Trabalho ICT - UTFPR</dc:title>
   <dc:creator>Angela Viviurka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla/5.0 (Windows NT 10.0; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/140.0.0.0 Safari/537.36</vt:lpwstr>
   </property>