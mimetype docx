--- v0 (2025-10-12)
+++ v1 (2026-07-04)
@@ -1,4591 +1,35717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:before="0"/>
+        <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMULÁRIO DE SOLICITAÇÃO DE AGENDAMENTO - 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="282" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000cc"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para agendar equipamentos, todos os usuários devem preencher este formulário, dando ciência do Regulamento da CEANMED da UTFPR - Campus Medianeira, por meio de sua assinatura e enviá-lo ao e-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tooltip="mailto:ceanmedmd@gmail.com" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:color w:val="0000cc"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ceanmedmd@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000cc"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000cc"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="282" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000cc"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000cc"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000cc"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000cc"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblInd w:w="15" w:type="dxa"/>
+        <w:tblW w:w="10366" w:type="dxa"/>
+        <w:tblBorders/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2137"/>
-        <w:gridCol w:w="7784"/>
+        <w:gridCol w:w="379"/>
+        <w:gridCol w:w="311"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="551"/>
+        <w:gridCol w:w="281"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="603"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="2230"/>
+        <w:gridCol w:w="394"/>
+        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="1877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00650E96" w14:paraId="6C38A550" w14:textId="77777777" w:rsidTr="00985183">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1560"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7905EF04" w14:textId="77777777" w:rsidR="00650E96" w:rsidRDefault="00650E96" w:rsidP="00650E96">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-399" w:firstLine="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:noProof/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:drawing>
-[...43 lines deleted...]
-              </w:drawing>
+              <w:t xml:space="preserve">Equipamento(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">solicitado(s):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7784" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7262" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73AF73B2" w14:textId="77777777" w:rsidR="00650E96" w:rsidRPr="00650E96" w:rsidRDefault="00650E96" w:rsidP="00650E96">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...69 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Telefo</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ne: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00731744">
+            <w:r>
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
-              <w:t>+55 45 3240 8144</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...180 lines deleted...]
-      <w:tr w:rsidR="00D85D42" w:rsidRPr="00D66DFC" w14:paraId="079EE417" w14:textId="77777777" w:rsidTr="00297D3A">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6598AC" w14:textId="6FA6F93F" w:rsidR="00D85D42" w:rsidRPr="00676059" w:rsidRDefault="00D85D42" w:rsidP="00ED384C">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-271" w:firstLine="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data da solicitação: </w:t>
-[...406 lines deleted...]
-              <w:t>Descrever brevemente o método necessário para o preparo das amostras</w:t>
+              <w:t xml:space="preserve">Data: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> ou período</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5795" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="226513E7" w14:textId="6BE6B50A" w:rsidR="00501F18" w:rsidRDefault="007E4375" w:rsidP="00501F18">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...38 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> )</w:t>
             </w:r>
-            <w:r w:rsidR="00F00C93">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-165" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horário estimado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manhã       (  </w:t>
+              <w:t xml:space="preserve">(dias/horas):</w:t>
             </w:r>
-            <w:r w:rsidR="00F00C93">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="4570" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-7221" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo de Analitos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ex.: C, água, metais, etc.):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="5229" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-67" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo de amostra(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">)Tarde      ( </w:t>
+              <w:t xml:space="preserve">(ex.:</w:t>
             </w:r>
-            <w:r w:rsidR="00A33604">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> )</w:t>
+              <w:t xml:space="preserve">líquida, sólida, moída, etc.):</w:t>
             </w:r>
-            <w:r w:rsidR="00F00C93">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="5137" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-302" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantidade de amostras:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7688" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="5655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">É necessária alguma etapa de preparo de amostras?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Noite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="4711" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59700AC5">
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(   ) Não   (   ) Sim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00501F18" w:rsidRPr="00D66DFC" w14:paraId="4E93660D" w14:textId="77777777" w:rsidTr="00297D3A">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9358" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10366" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="289419C5" w14:textId="4B7E58C2" w:rsidR="00501F18" w:rsidRPr="00ED384C" w:rsidRDefault="00501F18" w:rsidP="00ED384C">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pBdr/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nome do solicitante dos ensaios</w:t>
+              <w:t xml:space="preserve">Descrever </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED384C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">os </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">método</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e os</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedimentos necessários</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utilizados no preparo das amostras (materiais, reagentes, equipamentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> condições): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00ED384C" w:rsidRPr="00ED384C">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-360" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(  ) Docente    (  ) </w:t>
-[...6 lines deleted...]
-              <w:t>T</w:t>
+              <w:t xml:space="preserve">Nome do solicitante dos ensaios:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>écnico    (  )  Aluno pós-graduação</w:t>
-[...6 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">      (  ) Externo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA26BA3" w14:textId="77777777" w:rsidR="007A4491" w:rsidRDefault="007A4491" w:rsidP="007A4491">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...51 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...66 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Nome e </w:t>
             </w:r>
-            <w:r w:rsidR="00501F18">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10366" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...60 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>__________________________________________________________________________</w:t>
-[...98 lines deleted...]
-              <w:t>esponsável</w:t>
+              <w:t xml:space="preserve">(  ) Docente         (  ) Técnico      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (se houver, por ex.: </w:t>
-[...105 lines deleted...]
-              <w:t xml:space="preserve">: (   )  </w:t>
+              <w:t xml:space="preserve"> (  ) Aluno graduação</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...101 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>aplica</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="001C37D7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (  ) Aluno pós-graduação        (  ) Externo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10366" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...55 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>__________________________________________________________________________</w:t>
-[...48 lines deleted...]
-              <w:t>**</w:t>
+              <w:t xml:space="preserve">Finalidade: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Para pagamento, a CEANMED enviará cotação dos ensaios previamente e o agendamento do equipamento/execução dos ensaios será feito somente mediante </w:t>
+              <w:t xml:space="preserve">( </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...126 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEANMED </w:t>
+              <w:t xml:space="preserve">) IC/IT  (  ) TCC  (  ) Mestrado</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F1CDD">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (  ) Doutorado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (  ) Extensão  (  )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outro: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3847" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-209" w:firstLine="0" w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...613 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve">Departamento/Instituição/Empresa:</w:t>
             </w:r>
-            <w:r w:rsidR="001F1CDD" w:rsidRPr="007E4375">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Além disso, os usuários se comprometem a enviar uma cópia da publicação para o e</w:t>
             </w:r>
-            <w:r w:rsidR="00B309D9" w:rsidRPr="007E4375">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...21 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AD79583" w14:textId="77777777" w:rsidR="00D85D42" w:rsidRDefault="00D85D42" w:rsidP="00B309D9">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="6519" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">                 </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E4375">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medianeira, </w:t>
             </w:r>
-            <w:r w:rsidR="007E4375" w:rsidRPr="007E4375">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...34 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637B64C2" w14:textId="77777777" w:rsidR="00D85D42" w:rsidRPr="007E4375" w:rsidRDefault="00D85D42" w:rsidP="00B309D9">
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007E4375">
+              <w:t xml:space="preserve">E-mail do solicitante:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nome e assinatura do solicitante:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F28BBE" w14:textId="77777777" w:rsidR="00D85D42" w:rsidRPr="007E4375" w:rsidRDefault="00D85D42" w:rsidP="00B309D9">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D3A0D0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...27 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="ffffff" w:themeColor="background1" w:fill="ffffff" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-106" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Assinatura</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do solicitante:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B1F856">
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-418" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsável</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orientador:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7688" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2578" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-186" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail do responsável:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3218" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-106" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsável</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-350" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Executor do(s) ensaio(s):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7688" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       (   ) Solicitante*              (   ) Equipe Técnica da CEANMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10366" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* O executor deve ter treinamento da CEANMED ou solicitá-lo à CEANMED, mediante disponibilidade da Equipe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-244" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrapartida*:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) Insumos para a CEANMED     (  ) Não se aplica**      (  ) Pagamento***</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-9636" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* Descrever a contrapartida (em comum acordo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10366" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">** Essa opção está disponível somente para usuários da UTFPR - Campus Medianeira.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*** A CEANMED enviará a cotação previamente e o agendamento será feito mediante autorização do solicitante.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-148" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observações:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="bfbfbf" w:themeColor="background1" w:themeShade="BF" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="8829" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="b7b7b7" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10366" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="282" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os usuários deverão obrigatoriamente fazer menção de agradecimento à CEANMED em todos os trabalhos decorrentes dos ensaios realizados (artigos científicos, teses, dissertações, TCC´s, resumos e pôsteres apresentados em congressos), na forma apresentada:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="282" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Os autores agradecem à CEANMED – Central Analítica Mulltiusuário da Universidade Tecnológica Federal do Paraná - Campus Medianeira, Paraná, Brasil, pelos ensaios realizados.” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="282" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The authors acknowledge the CEANMED - Central Analítica Mulltiusuário da Universidade Tecnológica Federal do Paraná - Campus Medianeira, Paraná State, Brazil, by the assays performed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10366" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="379" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="311" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="209" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="efefef" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:themeColor="background1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="5448" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assinatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:themeColor="background1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:themeColor="background1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="394" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:themeColor="background1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="ffffff" w:themeColor="background1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="69" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="ffffff" w:themeColor="background1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="ffffff" w:themeColor="background1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="34" w:type="dxa"/>
+              <w:top w:w="34" w:type="dxa"/>
+              <w:right w:w="34" w:type="dxa"/>
+              <w:bottom w:w="34" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C07C9F6" w14:textId="77777777" w:rsidR="00676059" w:rsidRDefault="00676059" w:rsidP="00501F18">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-      </w:pPr>
+        <w:ind w:right="0" w:firstLine="0" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00676059" w:rsidSect="007E4375">
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footnotePr/>
+      <w:endnotePr/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:h="16837" w:orient="portrait" w:w="11905"/>
+      <w:pgMar w:top="1427" w:right="850" w:bottom="226" w:left="850" w:header="0" w:footer="113" w:gutter="0"/>
+      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...54 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...577 lines deleted...]
-</w:numbering>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r/>
+    <w:r/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-606" w:hanging="566" w:left="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="12700" cy="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="3" name="Shape"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="7" name="Shape"/>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="12700" cy="19050"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="A0A0A0"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="shape 2" o:spid="_x0000_s2" o:spt="1" type="#_x0000_t1" style="position:absolute;z-index:2;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:0.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:margin;margin-top:0.00pt;mso-position-vertical:absolute;width:1.00pt;height:1.50pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;visibility:visible;" fillcolor="#A0A0A0" stroked="f">
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Av. Brasil, 4232 • Parque Independência, Medianeira - PR • CEP 85884-000 </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">•</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> Telefone: +55 45 3240 8144</w:t>
+    </w:r>
+    <w:r/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r/>
+    <w:bookmarkStart w:id="1" w:name="_heading=h.4uy9593bzdfm"/>
+    <w:r/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r/>
+    <w:r/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="707" w:left="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="114292" distB="114292" distL="114292" distR="114292" simplePos="0" relativeHeight="3" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>152414</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>114292</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1093611" cy="735073"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="image1.png"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="5" name="image1.png"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect l="0" t="6856" r="0" b="26375"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1093611" cy="735073"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:effectLst/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="position:absolute;z-index:-3;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:12.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:9.00pt;mso-position-vertical:absolute;width:86.11pt;height:57.88pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:9.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:9.00pt;z-index:1;" stroked="false">
+              <v:imagedata r:id="rId1" o:title="" croptop="4493f" cropleft="0f" cropbottom="17285f" cropright="0f"/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="707" w:left="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CENTRAL ANALÍTICA MULTIUSUÁRIO DE MEDIANEIRA - CEANMED</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="707" w:left="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r/>
+    <w:hyperlink r:id="rId2" w:tooltip="http://portal.utfpr.edu.br/campus/medianeira" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidade Tecnológica Federal do Paraná - Campus Medianeira</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="707" w:left="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Laboratório Multiusuário </w:t>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="12700" cy="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="2" name="Shape"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="1348658543" name="Shape"/>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="12699" cy="19049"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="A0A0A0"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="shape 1" o:spid="_x0000_s1" o:spt="1" type="#_x0000_t1" style="position:absolute;z-index:2;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:0.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:margin;margin-top:0.00pt;mso-position-vertical:absolute;width:1.00pt;height:1.50pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;visibility:visible;" fillcolor="#A0A0A0" stroked="f">
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+    <w:r/>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...3 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...49 lines deleted...]
-  <w:themeFontLang w:val="pt-BR"/>
+  <m:mathPr/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{E2AA0BA6-7F66-47D8-B23C-3592FC790179}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
-    <w:name w:val="Normal"/>
+  <w:style w:type="table" w:styleId="811" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="812">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="813">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="814">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="815">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="816">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="817">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="818">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="819">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="820">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="821">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="822">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="823">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="824">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="825">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="826">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="827">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="828">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="829">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="830">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="831">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="832">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="833">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="834">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="835">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="836">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="837">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="838">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="839">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="840">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="841">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="842">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="843">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="844">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="845">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="846">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="847">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="848">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="aec5e1" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="aec5e1" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="849">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="e2afad" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="e2afad" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="850">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d1e0b3" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d1e0b3" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="851">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="c5b8d4" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="c5b8d4" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="852">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="acd9e5" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="acd9e5" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="853">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="fbcfaa" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="fbcfaa" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="854">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="855">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="856">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="857">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="858">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="859">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="860">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="861">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="862">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="3e6da5" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="863">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="864">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="5d732f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="865">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="866">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266879" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="867">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b25408" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b25408" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b25408" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b25408" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b25408" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b25408" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="868">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="869">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="870">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="871">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="872">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="873">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="874">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="875">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="876">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="877">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="878">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="879">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="880">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="881">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="882">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="883">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="884">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="885">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="886">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="887">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="888">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="889">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="890">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="891">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="892">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="893">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="894">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="895">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="896">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="897">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="898">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="899">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="900">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="901">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="902">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="903">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="904">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="905">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="906">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="907">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="908">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="909">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="910">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="911">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2b4b72" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="912">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9f3b38" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="913">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7c9a3f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="914">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="674f84" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="915">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="348ba3" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="916">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="dd690a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="917">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="918">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="919">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="920">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="921">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="922">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="923">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="924">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="925">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="926">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="927">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="928">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="929">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="930">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="931">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="932">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="933">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="934">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="935">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="936">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="937">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="811"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="938">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:link w:val="949"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A92D82"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="paragraph" w:styleId="939">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:link w:val="950"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="940">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:link w:val="951"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="941" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
-[...14 lines deleted...]
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:styleId="942" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...4 lines deleted...]
-    <w:rsid w:val="00A92D82"/>
+  <w:style w:type="character" w:styleId="943">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="995"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="944">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="996"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="945">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="997"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto">
-[...2 lines deleted...]
-    <w:rsid w:val="00A92D82"/>
+  <w:style w:type="character" w:styleId="946">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="998"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="947">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="999"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="948">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="1000"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="949">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="938"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="950">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="939"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="951">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="940"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="952">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="1001"/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="953">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="1002"/>
+    <w:uiPriority w:val="11"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="954">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:link w:val="955"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="160"/>
+      <w:ind/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="955">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="954"/>
+    <w:uiPriority w:val="29"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="956">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="994"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing w:val="true"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista">
-[...2 lines deleted...]
-    <w:rsid w:val="00A92D82"/>
+  <w:style w:type="character" w:styleId="957">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Legenda1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="958">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:link w:val="959"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00A92D82"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:after="360" w:before="360"/>
+      <w:ind w:right="864" w:left="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
-[...3 lines deleted...]
-    <w:rsid w:val="00A92D82"/>
+  <w:style w:type="character" w:styleId="959">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="958"/>
+    <w:uiPriority w:val="30"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelacomgrade">
-[...22 lines deleted...]
-    <w:rsid w:val="00650E96"/>
+  <w:style w:type="character" w:styleId="960">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00650E96"/>
+  <w:style w:type="paragraph" w:styleId="961">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="994"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="962">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfase">
+  <w:style w:type="character" w:styleId="963">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="941"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00650E96"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte">
+  <w:style w:type="character" w:styleId="964">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="941"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00650E96"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fontepargpadro"/>
+  <w:style w:type="character" w:styleId="965">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="966">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="967">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="994"/>
+    <w:link w:val="968"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00676059"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4844"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9689"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="968">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="967"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="969">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="994"/>
+    <w:link w:val="970"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4844"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9689"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="970">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="969"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="971">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0e2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="972">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="994"/>
+    <w:link w:val="973"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="973">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="972"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="974">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="975">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="994"/>
+    <w:link w:val="976"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="976">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="941"/>
+    <w:link w:val="975"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="977">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="978">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fontepargpadro"/>
+  <w:style w:type="character" w:styleId="979">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="941"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00676059"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="980">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="981">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="982">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="983">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="984">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="985">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="986">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="987">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="988">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="989">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="941"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="990">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="991">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="994"/>
+    <w:next w:val="994"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:afterAutospacing="0"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="992">
+    <w:name w:val="DStyle_paragraph"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="993">
+    <w:name w:val="DStyle_text"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="994" w:default="1">
+    <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A05F6F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="995" w:customStyle="1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="120" w:before="480"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="996" w:customStyle="1">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="360"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="997" w:customStyle="1">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="280"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="998" w:customStyle="1">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="240"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="999" w:customStyle="1">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="220"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1000" w:customStyle="1">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="200"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1001" w:customStyle="1">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="120" w:before="240"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:cs="Liberation Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1002" w:customStyle="1">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="994"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="360"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...124 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.utfpr.edu.br/campus/medianeira" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceanmedmd@gmail.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.utfpr.edu.br/campus/medianeira" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...8 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <Application>ONLYOFFICE/9.4.0.129</Application>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
-[...6 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="variant"/>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-[...1 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="lpstr"/>
   </TitlesOfParts>
-  <Company>HP</Company>
-[...4 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>HP</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DocSecurity">
-    <vt:i4>0</vt:i4>
+    <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HyperlinksChanged">
-    <vt:bool>false</vt:bool>
+    <vt:lpwstr>false</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LinksUpToDate">
-    <vt:bool>false</vt:bool>
+    <vt:lpwstr>false</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScaleCrop">
-    <vt:bool>false</vt:bool>
+    <vt:lpwstr>false</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ShareDoc">
-    <vt:bool>false</vt:bool>
+    <vt:lpwstr>false</vt:lpwstr>
   </property>
 </Properties>
 </file>